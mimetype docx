--- v2 (2026-02-15)
+++ v3 (2026-05-15)
@@ -386,51 +386,87 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eks.: Lusetjern skole - bygg G – ombygning (sett inn prosjektnummer) </w:t>
+              <w:t xml:space="preserve">Eks.: Lusetjern skole - bygg G </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverandør -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ombygning (sett inn prosjektnummer) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -440,60 +476,51 @@
               <w:t xml:space="preserve">Hvilken innregistreringsløsning skal benyttes (HMSREG app, infobric, etc)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skal det brukes rundell</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> må leverandør oppgi hvilket system de skal bruke.</w:t>
+              <w:t xml:space="preserve">Skal det brukes rundell må leverandør oppgi hvilket system de skal bruke.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -626,60 +653,51 @@
               </w:rPr>
               <w:t xml:space="preserve">fornavn.etternavn@obf.oslo.kommune.no</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">mobilnr</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:</w:t>
+              <w:t xml:space="preserve">mobilnr:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
@@ -714,60 +732,51 @@
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">fornavn.etternavn@obf.oslo.kommune.no</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">mobilnr</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:</w:t>
+              <w:t xml:space="preserve">mobilnr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1513,60 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ved fravik</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> fra Oslomodellen, angi andel lærlinger %</w:t>
+              <w:t xml:space="preserve">Ved fravik fra Oslomodellen, angi andel lærlinger %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
@@ -1797,117 +1797,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8bb9cd46-1354-4a0e-8c4d-dd292dd4c645"/>
+      <w:tblStyle w:val="TableGrid_b3b3a123-5546-421d-ae5e-8398ad8c3b9e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15.02.2026 02:12:19 </w:t>
+            <w:t xml:space="preserve">15.05.2026 23:47:24 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1924,153 +1924,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4cda9ed2-e798-43ec-8aed-9a7cd788fab8"/>
+      <w:tblStyle w:val="TableGrid_f1d624b3-1219-4d33-8ec7-c64243afae80"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_cb0e96d4-22d2-4a21-beb7-6e2f4f7e6679"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_c55b2c7d-886f-4200-90f4-3a37b255de80"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 5</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b9211ea0-d5a3-4051-b37d-c2f092bc3de2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_af3b1f56-6f57-4848-94b0-b9e690753d3f"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt_kontrakt</w:t>
+            <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b9211ea0-d5a3-4051-b37d-c2f092bc3de2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_af3b1f56-6f57-4848-94b0-b9e690753d3f"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+            <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2083,59 +2083,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+      <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_229f7b6a-d0a6-4a37-8e88-dad9e1656d1e"/>
+      <w:tblStyle w:val="TableGrid_9f6fe645-fa96-408a-a100-225faa06f45e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2146,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_626d4def-9432-452d-aba6-0258f4e84385"/>
+            <w:tblStyle w:val="TableGrid_43c657c3-1a2b-463b-a8ba-1f7f26a55c19"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">26.08.2025 (Berit Elise Bye)</w:t>
+                  <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+            <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fc2a5051-4f2d-4e55-aff9-0d290b6dfc42"/>
+            <w:tblStyle w:val="TableGrid_831ca033-788a-4ce0-bfa1-f75f3a025b0a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1200"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+            <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+      <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2608,51 +2608,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4571,629 +4571,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2" w:customStyle="1">
-    <w:name w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+  <w:style w:type="paragraph" w:styleId="Normal_834928f9-7136-4508-9e03-5f1cb1686a08" w:customStyle="1">
+    <w:name w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_0a879eb3-ce34-42d9-bb80-78b0749d2fc5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+    <w:basedOn w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_56f64e73-87df-450f-b293-0ceaf6f68371" w:customStyle="1">
-    <w:name w:val="Normal Table_56f64e73-87df-450f-b293-0ceaf6f68371"/>
+  <w:style w:type="table" w:styleId="NormalTable_43570da3-d130-4b22-b146-43d36783e9c3" w:customStyle="1">
+    <w:name w:val="Normal Table_43570da3-d130-4b22-b146-43d36783e9c3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f7ed13f-0c43-4b42-a8c7-796974f46c0c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_56f64e73-87df-450f-b293-0ceaf6f68371"/>
+  <w:style w:type="table" w:styleId="TableGrid_095615c5-5ef0-4b57-a291-8eb5f8c82ad5" w:customStyle="1">
+    <w:name w:val="Table Grid_095615c5-5ef0-4b57-a291-8eb5f8c82ad5"/>
+    <w:basedOn w:val="NormalTable_43570da3-d130-4b22-b146-43d36783e9c3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_cb0e96d4-22d2-4a21-beb7-6e2f4f7e6679" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_c55b2c7d-886f-4200-90f4-3a37b255de80" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_c55b2c7d-886f-4200-90f4-3a37b255de80"/>
+    <w:basedOn w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_b9211ea0-d5a3-4051-b37d-c2f092bc3de2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_bd9b5d26-76da-4f2d-9e71-c2224a0bc6d2"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_af3b1f56-6f57-4848-94b0-b9e690753d3f" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_af3b1f56-6f57-4848-94b0-b9e690753d3f"/>
+    <w:basedOn w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_28d56870-6297-4f49-9b8e-7b5766a2b391" w:customStyle="1">
-    <w:name w:val="Normal Table_28d56870-6297-4f49-9b8e-7b5766a2b391"/>
+  <w:style w:type="table" w:styleId="NormalTable_fd79ffb4-f8b3-4cc5-9748-e21f6693e9f8" w:customStyle="1">
+    <w:name w:val="Normal Table_fd79ffb4-f8b3-4cc5-9748-e21f6693e9f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6d1526cf-df59-40ce-bce3-054b074b9c43" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_28d56870-6297-4f49-9b8e-7b5766a2b391"/>
+  <w:style w:type="table" w:styleId="TableGrid_8446c2fb-9f12-40fd-8b2f-977a60a9f904" w:customStyle="1">
+    <w:name w:val="Table Grid_8446c2fb-9f12-40fd-8b2f-977a60a9f904"/>
+    <w:basedOn w:val="NormalTable_fd79ffb4-f8b3-4cc5-9748-e21f6693e9f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_67c3ff6f-4457-424a-95a6-88c3f048d444" w:customStyle="1">
-    <w:name w:val="Normal Table_67c3ff6f-4457-424a-95a6-88c3f048d444"/>
+  <w:style w:type="table" w:styleId="NormalTable_97b15803-d6d1-4618-b52a-e797eba73cdf" w:customStyle="1">
+    <w:name w:val="Normal Table_97b15803-d6d1-4618-b52a-e797eba73cdf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0abf33b9-47eb-48c8-b945-a000bb20cc18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_67c3ff6f-4457-424a-95a6-88c3f048d444"/>
+  <w:style w:type="table" w:styleId="TableGrid_d70a9749-6eab-4f99-a594-7884286f1717" w:customStyle="1">
+    <w:name w:val="Table Grid_d70a9749-6eab-4f99-a594-7884286f1717"/>
+    <w:basedOn w:val="NormalTable_97b15803-d6d1-4618-b52a-e797eba73cdf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cfb756ca-9b0a-4994-9310-b54ab4a412f5" w:customStyle="1">
-    <w:name w:val="Normal Table_cfb756ca-9b0a-4994-9310-b54ab4a412f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_322987d9-7c0e-4a2f-804b-9a089ff2e7bb" w:customStyle="1">
+    <w:name w:val="Normal Table_322987d9-7c0e-4a2f-804b-9a089ff2e7bb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f9428b48-9ed6-4e85-bff5-c068cfdda397" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cfb756ca-9b0a-4994-9310-b54ab4a412f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_2afaa30e-a8ab-4ca8-b46b-237880843fde" w:customStyle="1">
+    <w:name w:val="Table Grid_2afaa30e-a8ab-4ca8-b46b-237880843fde"/>
+    <w:basedOn w:val="NormalTable_322987d9-7c0e-4a2f-804b-9a089ff2e7bb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a9e6e483-d22f-4368-bc3a-8a092b4dfbaf" w:customStyle="1">
-    <w:name w:val="Normal Table_a9e6e483-d22f-4368-bc3a-8a092b4dfbaf"/>
+  <w:style w:type="table" w:styleId="NormalTable_1b747101-7d31-4a67-9664-4111a58146cd" w:customStyle="1">
+    <w:name w:val="Normal Table_1b747101-7d31-4a67-9664-4111a58146cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9308c750-9cde-4dfa-b19c-034398bca6d0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a9e6e483-d22f-4368-bc3a-8a092b4dfbaf"/>
+  <w:style w:type="table" w:styleId="TableGrid_c68a6573-2df8-4313-822c-f195a4d1eb90" w:customStyle="1">
+    <w:name w:val="Table Grid_c68a6573-2df8-4313-822c-f195a4d1eb90"/>
+    <w:basedOn w:val="NormalTable_1b747101-7d31-4a67-9664-4111a58146cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f45c83fe-d3d2-49f4-8ec4-326718ad82fa" w:customStyle="1">
-    <w:name w:val="Normal Table_f45c83fe-d3d2-49f4-8ec4-326718ad82fa"/>
+  <w:style w:type="table" w:styleId="NormalTable_b11b7dbd-fbf9-4aa0-9dfa-bbd0509117cf" w:customStyle="1">
+    <w:name w:val="Normal Table_b11b7dbd-fbf9-4aa0-9dfa-bbd0509117cf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8bb9cd46-1354-4a0e-8c4d-dd292dd4c645" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f45c83fe-d3d2-49f4-8ec4-326718ad82fa"/>
+  <w:style w:type="table" w:styleId="TableGrid_b3b3a123-5546-421d-ae5e-8398ad8c3b9e" w:customStyle="1">
+    <w:name w:val="Table Grid_b3b3a123-5546-421d-ae5e-8398ad8c3b9e"/>
+    <w:basedOn w:val="NormalTable_b11b7dbd-fbf9-4aa0-9dfa-bbd0509117cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5c818561-698c-4814-9184-e65a4a1054c1" w:customStyle="1">
-    <w:name w:val="Normal Table_5c818561-698c-4814-9184-e65a4a1054c1"/>
+  <w:style w:type="table" w:styleId="NormalTable_f69c3978-3537-455e-a177-125f5475305e" w:customStyle="1">
+    <w:name w:val="Normal Table_f69c3978-3537-455e-a177-125f5475305e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4cda9ed2-e798-43ec-8aed-9a7cd788fab8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5c818561-698c-4814-9184-e65a4a1054c1"/>
+  <w:style w:type="table" w:styleId="TableGrid_f1d624b3-1219-4d33-8ec7-c64243afae80" w:customStyle="1">
+    <w:name w:val="Table Grid_f1d624b3-1219-4d33-8ec7-c64243afae80"/>
+    <w:basedOn w:val="NormalTable_f69c3978-3537-455e-a177-125f5475305e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ccaaf2c5-efb4-47f3-a39b-1a126d9d29cd" w:customStyle="1">
-    <w:name w:val="Normal Table_ccaaf2c5-efb4-47f3-a39b-1a126d9d29cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_dc34c44e-4473-4fb8-bbed-3c08ca34aa36" w:customStyle="1">
+    <w:name w:val="Normal Table_dc34c44e-4473-4fb8-bbed-3c08ca34aa36"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_626d4def-9432-452d-aba6-0258f4e84385" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ccaaf2c5-efb4-47f3-a39b-1a126d9d29cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_43c657c3-1a2b-463b-a8ba-1f7f26a55c19" w:customStyle="1">
+    <w:name w:val="Table Grid_43c657c3-1a2b-463b-a8ba-1f7f26a55c19"/>
+    <w:basedOn w:val="NormalTable_dc34c44e-4473-4fb8-bbed-3c08ca34aa36"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_958bba6e-e290-42b8-aa99-6fb2cc64cf9a" w:customStyle="1">
-    <w:name w:val="Normal Table_958bba6e-e290-42b8-aa99-6fb2cc64cf9a"/>
+  <w:style w:type="table" w:styleId="NormalTable_fbff5d2d-5c58-4b5e-ae4d-1c35a0d4b33d" w:customStyle="1">
+    <w:name w:val="Normal Table_fbff5d2d-5c58-4b5e-ae4d-1c35a0d4b33d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fc2a5051-4f2d-4e55-aff9-0d290b6dfc42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_958bba6e-e290-42b8-aa99-6fb2cc64cf9a"/>
+  <w:style w:type="table" w:styleId="TableGrid_831ca033-788a-4ce0-bfa1-f75f3a025b0a" w:customStyle="1">
+    <w:name w:val="Table Grid_831ca033-788a-4ce0-bfa1-f75f3a025b0a"/>
+    <w:basedOn w:val="NormalTable_fbff5d2d-5c58-4b5e-ae4d-1c35a0d4b33d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0f30f34c-c6a9-415b-aade-b81edf6f808e" w:customStyle="1">
-    <w:name w:val="Normal Table_0f30f34c-c6a9-415b-aade-b81edf6f808e"/>
+  <w:style w:type="table" w:styleId="NormalTable_c51b36c2-2af0-4d48-a97b-1e0ec3f404b5" w:customStyle="1">
+    <w:name w:val="Normal Table_c51b36c2-2af0-4d48-a97b-1e0ec3f404b5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_229f7b6a-d0a6-4a37-8e88-dad9e1656d1e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0f30f34c-c6a9-415b-aade-b81edf6f808e"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f6fe645-fa96-408a-a100-225faa06f45e" w:customStyle="1">
+    <w:name w:val="Table Grid_9f6fe645-fa96-408a-a100-225faa06f45e"/>
+    <w:basedOn w:val="NormalTable_c51b36c2-2af0-4d48-a97b-1e0ec3f404b5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -5477,52 +5477,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>501</Words>
-  <Characters>2660</Characters>
+  <Words>502</Words>
+  <Characters>2665</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <Company>Omsorgsbygg Oslo KF</Company>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Otto Steinskog</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled" pid="2">
     <vt:lpstr>true</vt:lpstr>
   </property>