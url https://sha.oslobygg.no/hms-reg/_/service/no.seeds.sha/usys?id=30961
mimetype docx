--- v3 (2026-05-15)
+++ v4 (2026-06-30)
@@ -1797,117 +1797,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b3b3a123-5546-421d-ae5e-8398ad8c3b9e"/>
+      <w:tblStyle w:val="TableGrid_681c78b1-f4f3-4ac9-991d-a06a31fa80cd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15.05.2026 23:47:24 </w:t>
+            <w:t xml:space="preserve">30.06.2026 19:31:17 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1924,153 +1924,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f1d624b3-1219-4d33-8ec7-c64243afae80"/>
+      <w:tblStyle w:val="TableGrid_dfbdd2c3-09f8-45c7-a2c4-e701a8ac33f9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_c55b2c7d-886f-4200-90f4-3a37b255de80"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ddc2133c-19cb-4130-8652-21e6720ee4a5"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_af3b1f56-6f57-4848-94b0-b9e690753d3f"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_3d5ef349-8359-42d4-81c0-3ed0f962f3c8"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_af3b1f56-6f57-4848-94b0-b9e690753d3f"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_3d5ef349-8359-42d4-81c0-3ed0f962f3c8"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+            <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2083,59 +2083,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+      <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9f6fe645-fa96-408a-a100-225faa06f45e"/>
+      <w:tblStyle w:val="TableGrid_bf8a0884-5033-43ed-89f6-3509606d9f5d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2146,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_43c657c3-1a2b-463b-a8ba-1f7f26a55c19"/>
+            <w:tblStyle w:val="TableGrid_4c64a014-dd8d-47a4-bf6f-7525d10f0f96"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+            <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_831ca033-788a-4ce0-bfa1-f75f3a025b0a"/>
+            <w:tblStyle w:val="TableGrid_edd673aa-941f-4be8-9cd7-d5457cbd2b09"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1200"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+            <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+      <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4571,629 +4571,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_834928f9-7136-4508-9e03-5f1cb1686a08" w:customStyle="1">
-    <w:name w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+  <w:style w:type="paragraph" w:styleId="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f" w:customStyle="1">
+    <w:name w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_af7d2dd1-1109-4333-8f09-679ef6b48a9e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+    <w:basedOn w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_43570da3-d130-4b22-b146-43d36783e9c3" w:customStyle="1">
-    <w:name w:val="Normal Table_43570da3-d130-4b22-b146-43d36783e9c3"/>
+  <w:style w:type="table" w:styleId="NormalTable_3db92abe-36c2-402d-9965-98fc79b2b620" w:customStyle="1">
+    <w:name w:val="Normal Table_3db92abe-36c2-402d-9965-98fc79b2b620"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_095615c5-5ef0-4b57-a291-8eb5f8c82ad5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_43570da3-d130-4b22-b146-43d36783e9c3"/>
+  <w:style w:type="table" w:styleId="TableGrid_7996b254-856a-4af4-bf71-eb1c0be54175" w:customStyle="1">
+    <w:name w:val="Table Grid_7996b254-856a-4af4-bf71-eb1c0be54175"/>
+    <w:basedOn w:val="NormalTable_3db92abe-36c2-402d-9965-98fc79b2b620"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_c55b2c7d-886f-4200-90f4-3a37b255de80" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_ddc2133c-19cb-4130-8652-21e6720ee4a5" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ddc2133c-19cb-4130-8652-21e6720ee4a5"/>
+    <w:basedOn w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_af3b1f56-6f57-4848-94b0-b9e690753d3f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_834928f9-7136-4508-9e03-5f1cb1686a08"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_3d5ef349-8359-42d4-81c0-3ed0f962f3c8" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_3d5ef349-8359-42d4-81c0-3ed0f962f3c8"/>
+    <w:basedOn w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fd79ffb4-f8b3-4cc5-9748-e21f6693e9f8" w:customStyle="1">
-    <w:name w:val="Normal Table_fd79ffb4-f8b3-4cc5-9748-e21f6693e9f8"/>
+  <w:style w:type="table" w:styleId="NormalTable_993e738a-f6f1-4159-8490-f7e62d60a924" w:customStyle="1">
+    <w:name w:val="Normal Table_993e738a-f6f1-4159-8490-f7e62d60a924"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8446c2fb-9f12-40fd-8b2f-977a60a9f904" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fd79ffb4-f8b3-4cc5-9748-e21f6693e9f8"/>
+  <w:style w:type="table" w:styleId="TableGrid_1c5eaeb1-3dac-456b-ad30-291129342f0e" w:customStyle="1">
+    <w:name w:val="Table Grid_1c5eaeb1-3dac-456b-ad30-291129342f0e"/>
+    <w:basedOn w:val="NormalTable_993e738a-f6f1-4159-8490-f7e62d60a924"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_97b15803-d6d1-4618-b52a-e797eba73cdf" w:customStyle="1">
-    <w:name w:val="Normal Table_97b15803-d6d1-4618-b52a-e797eba73cdf"/>
+  <w:style w:type="table" w:styleId="NormalTable_2098f575-546b-4768-9521-335014e11b6b" w:customStyle="1">
+    <w:name w:val="Normal Table_2098f575-546b-4768-9521-335014e11b6b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d70a9749-6eab-4f99-a594-7884286f1717" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_97b15803-d6d1-4618-b52a-e797eba73cdf"/>
+  <w:style w:type="table" w:styleId="TableGrid_d68f847f-5fe2-4183-8156-4858440842dd" w:customStyle="1">
+    <w:name w:val="Table Grid_d68f847f-5fe2-4183-8156-4858440842dd"/>
+    <w:basedOn w:val="NormalTable_2098f575-546b-4768-9521-335014e11b6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_322987d9-7c0e-4a2f-804b-9a089ff2e7bb" w:customStyle="1">
-    <w:name w:val="Normal Table_322987d9-7c0e-4a2f-804b-9a089ff2e7bb"/>
+  <w:style w:type="table" w:styleId="NormalTable_0056ed98-9afc-4e3c-82d3-4b67bea947eb" w:customStyle="1">
+    <w:name w:val="Normal Table_0056ed98-9afc-4e3c-82d3-4b67bea947eb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2afaa30e-a8ab-4ca8-b46b-237880843fde" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_322987d9-7c0e-4a2f-804b-9a089ff2e7bb"/>
+  <w:style w:type="table" w:styleId="TableGrid_12c2b4b0-12b2-4f74-b28f-2cbaf1e3cd55" w:customStyle="1">
+    <w:name w:val="Table Grid_12c2b4b0-12b2-4f74-b28f-2cbaf1e3cd55"/>
+    <w:basedOn w:val="NormalTable_0056ed98-9afc-4e3c-82d3-4b67bea947eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1b747101-7d31-4a67-9664-4111a58146cd" w:customStyle="1">
-    <w:name w:val="Normal Table_1b747101-7d31-4a67-9664-4111a58146cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_70752597-3ff4-47b6-9c08-ff5a8e343c2d" w:customStyle="1">
+    <w:name w:val="Normal Table_70752597-3ff4-47b6-9c08-ff5a8e343c2d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c68a6573-2df8-4313-822c-f195a4d1eb90" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1b747101-7d31-4a67-9664-4111a58146cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_83d7bf57-d291-4eec-9855-0f4d2d820192" w:customStyle="1">
+    <w:name w:val="Table Grid_83d7bf57-d291-4eec-9855-0f4d2d820192"/>
+    <w:basedOn w:val="NormalTable_70752597-3ff4-47b6-9c08-ff5a8e343c2d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b11b7dbd-fbf9-4aa0-9dfa-bbd0509117cf" w:customStyle="1">
-    <w:name w:val="Normal Table_b11b7dbd-fbf9-4aa0-9dfa-bbd0509117cf"/>
+  <w:style w:type="table" w:styleId="NormalTable_618c0c8c-6ef2-4107-83ee-a4a817b10b3e" w:customStyle="1">
+    <w:name w:val="Normal Table_618c0c8c-6ef2-4107-83ee-a4a817b10b3e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b3b3a123-5546-421d-ae5e-8398ad8c3b9e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b11b7dbd-fbf9-4aa0-9dfa-bbd0509117cf"/>
+  <w:style w:type="table" w:styleId="TableGrid_681c78b1-f4f3-4ac9-991d-a06a31fa80cd" w:customStyle="1">
+    <w:name w:val="Table Grid_681c78b1-f4f3-4ac9-991d-a06a31fa80cd"/>
+    <w:basedOn w:val="NormalTable_618c0c8c-6ef2-4107-83ee-a4a817b10b3e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f69c3978-3537-455e-a177-125f5475305e" w:customStyle="1">
-    <w:name w:val="Normal Table_f69c3978-3537-455e-a177-125f5475305e"/>
+  <w:style w:type="table" w:styleId="NormalTable_1e437aac-b354-4d93-8de4-fe63697a4343" w:customStyle="1">
+    <w:name w:val="Normal Table_1e437aac-b354-4d93-8de4-fe63697a4343"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f1d624b3-1219-4d33-8ec7-c64243afae80" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f69c3978-3537-455e-a177-125f5475305e"/>
+  <w:style w:type="table" w:styleId="TableGrid_dfbdd2c3-09f8-45c7-a2c4-e701a8ac33f9" w:customStyle="1">
+    <w:name w:val="Table Grid_dfbdd2c3-09f8-45c7-a2c4-e701a8ac33f9"/>
+    <w:basedOn w:val="NormalTable_1e437aac-b354-4d93-8de4-fe63697a4343"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dc34c44e-4473-4fb8-bbed-3c08ca34aa36" w:customStyle="1">
-    <w:name w:val="Normal Table_dc34c44e-4473-4fb8-bbed-3c08ca34aa36"/>
+  <w:style w:type="table" w:styleId="NormalTable_f960f3dd-7298-487e-b126-26985f08fb95" w:customStyle="1">
+    <w:name w:val="Normal Table_f960f3dd-7298-487e-b126-26985f08fb95"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_43c657c3-1a2b-463b-a8ba-1f7f26a55c19" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dc34c44e-4473-4fb8-bbed-3c08ca34aa36"/>
+  <w:style w:type="table" w:styleId="TableGrid_4c64a014-dd8d-47a4-bf6f-7525d10f0f96" w:customStyle="1">
+    <w:name w:val="Table Grid_4c64a014-dd8d-47a4-bf6f-7525d10f0f96"/>
+    <w:basedOn w:val="NormalTable_f960f3dd-7298-487e-b126-26985f08fb95"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fbff5d2d-5c58-4b5e-ae4d-1c35a0d4b33d" w:customStyle="1">
-    <w:name w:val="Normal Table_fbff5d2d-5c58-4b5e-ae4d-1c35a0d4b33d"/>
+  <w:style w:type="table" w:styleId="NormalTable_94b58596-b9fd-43a6-99ef-0cd5681d9264" w:customStyle="1">
+    <w:name w:val="Normal Table_94b58596-b9fd-43a6-99ef-0cd5681d9264"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_831ca033-788a-4ce0-bfa1-f75f3a025b0a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fbff5d2d-5c58-4b5e-ae4d-1c35a0d4b33d"/>
+  <w:style w:type="table" w:styleId="TableGrid_edd673aa-941f-4be8-9cd7-d5457cbd2b09" w:customStyle="1">
+    <w:name w:val="Table Grid_edd673aa-941f-4be8-9cd7-d5457cbd2b09"/>
+    <w:basedOn w:val="NormalTable_94b58596-b9fd-43a6-99ef-0cd5681d9264"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c51b36c2-2af0-4d48-a97b-1e0ec3f404b5" w:customStyle="1">
-    <w:name w:val="Normal Table_c51b36c2-2af0-4d48-a97b-1e0ec3f404b5"/>
+  <w:style w:type="table" w:styleId="NormalTable_c22ce095-4f61-47a5-8a42-c7e9cc2f6323" w:customStyle="1">
+    <w:name w:val="Normal Table_c22ce095-4f61-47a5-8a42-c7e9cc2f6323"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9f6fe645-fa96-408a-a100-225faa06f45e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c51b36c2-2af0-4d48-a97b-1e0ec3f404b5"/>
+  <w:style w:type="table" w:styleId="TableGrid_bf8a0884-5033-43ed-89f6-3509606d9f5d" w:customStyle="1">
+    <w:name w:val="Table Grid_bf8a0884-5033-43ed-89f6-3509606d9f5d"/>
+    <w:basedOn w:val="NormalTable_c22ce095-4f61-47a5-8a42-c7e9cc2f6323"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>