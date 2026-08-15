--- v4 (2026-06-30)
+++ v5 (2026-08-15)
@@ -1797,117 +1797,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_681c78b1-f4f3-4ac9-991d-a06a31fa80cd"/>
+      <w:tblStyle w:val="TableGrid_79bae6c5-4209-45ac-8fc8-5bed6264aa63"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">30.06.2026 19:31:17 </w:t>
+            <w:t xml:space="preserve">15.08.2026 04:34:47 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1924,153 +1924,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_dfbdd2c3-09f8-45c7-a2c4-e701a8ac33f9"/>
+      <w:tblStyle w:val="TableGrid_420d2660-55a1-4d28-8579-bc02bec78e34"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ddc2133c-19cb-4130-8652-21e6720ee4a5"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7bcebbde-3177-45d8-8f1c-d30f0fa8a0a8"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_3d5ef349-8359-42d4-81c0-3ed0f962f3c8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4f521292-02c9-4787-95d4-644cf40afbdc"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_3d5ef349-8359-42d4-81c0-3ed0f962f3c8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4f521292-02c9-4787-95d4-644cf40afbdc"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+            <w:pStyle w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2083,59 +2083,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+      <w:pStyle w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bf8a0884-5033-43ed-89f6-3509606d9f5d"/>
+      <w:tblStyle w:val="TableGrid_18d072f2-1db2-4c0a-8759-d565c523f2db"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2146,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4c64a014-dd8d-47a4-bf6f-7525d10f0f96"/>
+            <w:tblStyle w:val="TableGrid_3e7ab315-d3e1-4fb0-8554-f586d6cf44e0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+            <w:pStyle w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_edd673aa-941f-4be8-9cd7-d5457cbd2b09"/>
+            <w:tblStyle w:val="TableGrid_864afe5b-62a7-4ce3-aa69-da734855e8cc"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1200"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+            <w:pStyle w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+      <w:pStyle w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4571,629 +4571,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f" w:customStyle="1">
-    <w:name w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9" w:customStyle="1">
+    <w:name w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_e4f6dbbf-f4af-42fa-a405-bd04e30f0bd9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9d08d36e-562a-4e8d-94a3-14775fe93862"/>
+    <w:basedOn w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3db92abe-36c2-402d-9965-98fc79b2b620" w:customStyle="1">
-    <w:name w:val="Normal Table_3db92abe-36c2-402d-9965-98fc79b2b620"/>
+  <w:style w:type="table" w:styleId="NormalTable_999a254f-fed9-44d5-97cd-ff78edcf3747" w:customStyle="1">
+    <w:name w:val="Normal Table_999a254f-fed9-44d5-97cd-ff78edcf3747"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7996b254-856a-4af4-bf71-eb1c0be54175" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3db92abe-36c2-402d-9965-98fc79b2b620"/>
+  <w:style w:type="table" w:styleId="TableGrid_d6ebfe0e-c90f-4526-87c3-053b7b0c20c2" w:customStyle="1">
+    <w:name w:val="Table Grid_d6ebfe0e-c90f-4526-87c3-053b7b0c20c2"/>
+    <w:basedOn w:val="NormalTable_999a254f-fed9-44d5-97cd-ff78edcf3747"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_ddc2133c-19cb-4130-8652-21e6720ee4a5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_7bcebbde-3177-45d8-8f1c-d30f0fa8a0a8" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7bcebbde-3177-45d8-8f1c-d30f0fa8a0a8"/>
+    <w:basedOn w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_3d5ef349-8359-42d4-81c0-3ed0f962f3c8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_dadfb71a-b55e-430d-8317-1ce0dbe0770f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_4f521292-02c9-4787-95d4-644cf40afbdc" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4f521292-02c9-4787-95d4-644cf40afbdc"/>
+    <w:basedOn w:val="Normal_58aceee8-475e-4817-a8d0-d44a0fefc8c9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_993e738a-f6f1-4159-8490-f7e62d60a924" w:customStyle="1">
-    <w:name w:val="Normal Table_993e738a-f6f1-4159-8490-f7e62d60a924"/>
+  <w:style w:type="table" w:styleId="NormalTable_bf3b501b-c584-46d3-9454-6e8bf75700ac" w:customStyle="1">
+    <w:name w:val="Normal Table_bf3b501b-c584-46d3-9454-6e8bf75700ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1c5eaeb1-3dac-456b-ad30-291129342f0e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_993e738a-f6f1-4159-8490-f7e62d60a924"/>
+  <w:style w:type="table" w:styleId="TableGrid_1048ac01-68ec-424e-bf15-d8855a141213" w:customStyle="1">
+    <w:name w:val="Table Grid_1048ac01-68ec-424e-bf15-d8855a141213"/>
+    <w:basedOn w:val="NormalTable_bf3b501b-c584-46d3-9454-6e8bf75700ac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2098f575-546b-4768-9521-335014e11b6b" w:customStyle="1">
-    <w:name w:val="Normal Table_2098f575-546b-4768-9521-335014e11b6b"/>
+  <w:style w:type="table" w:styleId="NormalTable_035d7b56-68c8-416f-9e59-c5530ef74099" w:customStyle="1">
+    <w:name w:val="Normal Table_035d7b56-68c8-416f-9e59-c5530ef74099"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d68f847f-5fe2-4183-8156-4858440842dd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2098f575-546b-4768-9521-335014e11b6b"/>
+  <w:style w:type="table" w:styleId="TableGrid_8214b4ba-9e55-4613-97fc-073283c440af" w:customStyle="1">
+    <w:name w:val="Table Grid_8214b4ba-9e55-4613-97fc-073283c440af"/>
+    <w:basedOn w:val="NormalTable_035d7b56-68c8-416f-9e59-c5530ef74099"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0056ed98-9afc-4e3c-82d3-4b67bea947eb" w:customStyle="1">
-    <w:name w:val="Normal Table_0056ed98-9afc-4e3c-82d3-4b67bea947eb"/>
+  <w:style w:type="table" w:styleId="NormalTable_b8a86a88-1aa9-4f61-b6e9-5600400006df" w:customStyle="1">
+    <w:name w:val="Normal Table_b8a86a88-1aa9-4f61-b6e9-5600400006df"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_12c2b4b0-12b2-4f74-b28f-2cbaf1e3cd55" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0056ed98-9afc-4e3c-82d3-4b67bea947eb"/>
+  <w:style w:type="table" w:styleId="TableGrid_4adb5e60-ce09-44b0-a230-8ab091f25768" w:customStyle="1">
+    <w:name w:val="Table Grid_4adb5e60-ce09-44b0-a230-8ab091f25768"/>
+    <w:basedOn w:val="NormalTable_b8a86a88-1aa9-4f61-b6e9-5600400006df"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_70752597-3ff4-47b6-9c08-ff5a8e343c2d" w:customStyle="1">
-    <w:name w:val="Normal Table_70752597-3ff4-47b6-9c08-ff5a8e343c2d"/>
+  <w:style w:type="table" w:styleId="NormalTable_f7aab435-75ec-450e-bbba-2653c110b190" w:customStyle="1">
+    <w:name w:val="Normal Table_f7aab435-75ec-450e-bbba-2653c110b190"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_83d7bf57-d291-4eec-9855-0f4d2d820192" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_70752597-3ff4-47b6-9c08-ff5a8e343c2d"/>
+  <w:style w:type="table" w:styleId="TableGrid_25e7c2ed-398f-497d-9e23-6b8eb544606f" w:customStyle="1">
+    <w:name w:val="Table Grid_25e7c2ed-398f-497d-9e23-6b8eb544606f"/>
+    <w:basedOn w:val="NormalTable_f7aab435-75ec-450e-bbba-2653c110b190"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_618c0c8c-6ef2-4107-83ee-a4a817b10b3e" w:customStyle="1">
-    <w:name w:val="Normal Table_618c0c8c-6ef2-4107-83ee-a4a817b10b3e"/>
+  <w:style w:type="table" w:styleId="NormalTable_1c0f67da-169d-498b-aebb-a86b93b4845c" w:customStyle="1">
+    <w:name w:val="Normal Table_1c0f67da-169d-498b-aebb-a86b93b4845c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_681c78b1-f4f3-4ac9-991d-a06a31fa80cd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_618c0c8c-6ef2-4107-83ee-a4a817b10b3e"/>
+  <w:style w:type="table" w:styleId="TableGrid_79bae6c5-4209-45ac-8fc8-5bed6264aa63" w:customStyle="1">
+    <w:name w:val="Table Grid_79bae6c5-4209-45ac-8fc8-5bed6264aa63"/>
+    <w:basedOn w:val="NormalTable_1c0f67da-169d-498b-aebb-a86b93b4845c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1e437aac-b354-4d93-8de4-fe63697a4343" w:customStyle="1">
-    <w:name w:val="Normal Table_1e437aac-b354-4d93-8de4-fe63697a4343"/>
+  <w:style w:type="table" w:styleId="NormalTable_35bf34b7-09b9-4acb-a012-eec44097437e" w:customStyle="1">
+    <w:name w:val="Normal Table_35bf34b7-09b9-4acb-a012-eec44097437e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dfbdd2c3-09f8-45c7-a2c4-e701a8ac33f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1e437aac-b354-4d93-8de4-fe63697a4343"/>
+  <w:style w:type="table" w:styleId="TableGrid_420d2660-55a1-4d28-8579-bc02bec78e34" w:customStyle="1">
+    <w:name w:val="Table Grid_420d2660-55a1-4d28-8579-bc02bec78e34"/>
+    <w:basedOn w:val="NormalTable_35bf34b7-09b9-4acb-a012-eec44097437e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f960f3dd-7298-487e-b126-26985f08fb95" w:customStyle="1">
-    <w:name w:val="Normal Table_f960f3dd-7298-487e-b126-26985f08fb95"/>
+  <w:style w:type="table" w:styleId="NormalTable_84c99910-6890-448e-8e3c-ec5f918ae973" w:customStyle="1">
+    <w:name w:val="Normal Table_84c99910-6890-448e-8e3c-ec5f918ae973"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4c64a014-dd8d-47a4-bf6f-7525d10f0f96" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f960f3dd-7298-487e-b126-26985f08fb95"/>
+  <w:style w:type="table" w:styleId="TableGrid_3e7ab315-d3e1-4fb0-8554-f586d6cf44e0" w:customStyle="1">
+    <w:name w:val="Table Grid_3e7ab315-d3e1-4fb0-8554-f586d6cf44e0"/>
+    <w:basedOn w:val="NormalTable_84c99910-6890-448e-8e3c-ec5f918ae973"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_94b58596-b9fd-43a6-99ef-0cd5681d9264" w:customStyle="1">
-    <w:name w:val="Normal Table_94b58596-b9fd-43a6-99ef-0cd5681d9264"/>
+  <w:style w:type="table" w:styleId="NormalTable_0dfad18b-1e54-4192-b1bd-da13d92219b9" w:customStyle="1">
+    <w:name w:val="Normal Table_0dfad18b-1e54-4192-b1bd-da13d92219b9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_edd673aa-941f-4be8-9cd7-d5457cbd2b09" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_94b58596-b9fd-43a6-99ef-0cd5681d9264"/>
+  <w:style w:type="table" w:styleId="TableGrid_864afe5b-62a7-4ce3-aa69-da734855e8cc" w:customStyle="1">
+    <w:name w:val="Table Grid_864afe5b-62a7-4ce3-aa69-da734855e8cc"/>
+    <w:basedOn w:val="NormalTable_0dfad18b-1e54-4192-b1bd-da13d92219b9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c22ce095-4f61-47a5-8a42-c7e9cc2f6323" w:customStyle="1">
-    <w:name w:val="Normal Table_c22ce095-4f61-47a5-8a42-c7e9cc2f6323"/>
+  <w:style w:type="table" w:styleId="NormalTable_df59d85c-8ac3-430b-82b5-de89efaabc00" w:customStyle="1">
+    <w:name w:val="Normal Table_df59d85c-8ac3-430b-82b5-de89efaabc00"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bf8a0884-5033-43ed-89f6-3509606d9f5d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c22ce095-4f61-47a5-8a42-c7e9cc2f6323"/>
+  <w:style w:type="table" w:styleId="TableGrid_18d072f2-1db2-4c0a-8759-d565c523f2db" w:customStyle="1">
+    <w:name w:val="Table Grid_18d072f2-1db2-4c0a-8759-d565c523f2db"/>
+    <w:basedOn w:val="NormalTable_df59d85c-8ac3-430b-82b5-de89efaabc00"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>