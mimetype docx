--- v3 (2026-02-09)
+++ v4 (2026-04-10)
@@ -3155,51 +3155,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8f26fcca-6028-4506-8f7f-974cfab3e1fd"/>
+      <w:tblStyle w:val="TableGrid_a994081a-dedf-4f32-89b6-494adfb97670"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3210,51 +3210,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10.02.2026 00:57:34 </w:t>
+            <w:t xml:space="preserve">10.04.2026 22:16:13 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3282,51 +3282,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6cee7df7-50eb-4477-acf3-76161d5f6f73"/>
+      <w:tblStyle w:val="TableGrid_35afac36-ec3e-410a-b9c1-2506b14dd49a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3384,51 +3384,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+            <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3441,59 +3441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+      <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_64bb97f3-93b0-4dc7-bc8e-1860a21e67a4"/>
+      <w:tblStyle w:val="TableGrid_2eacdf19-a2fe-48dc-8af8-a22268d9f98a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3504,51 +3504,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b1fae0f3-db67-412c-bcf2-97d548ec3d5e"/>
+            <w:tblStyle w:val="TableGrid_ce5bba8b-96da-432a-bec5-9ad927528e7c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3649,72 +3649,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+            <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_859b202f-e5b9-4b2a-8226-165a75c35595"/>
+            <w:tblStyle w:val="TableGrid_97c3cd3d-c3bd-4890-b129-224bbbad3765"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3815,62 +3815,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+            <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+      <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4854,629 +4854,629 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_9ba41f44-2482-46b3-972b-2ede47447c47" w:customStyle="1">
-    <w:name w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+  <w:style w:type="paragraph" w:styleId="Normal_99013266-6ede-4e26-8d37-af7e593260ca" w:customStyle="1">
+    <w:name w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+    <w:basedOn w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_12b0477b-f6fb-4fc0-8baf-55db3cf1ab92" w:customStyle="1">
-    <w:name w:val="Normal Table_12b0477b-f6fb-4fc0-8baf-55db3cf1ab92"/>
+  <w:style w:type="table" w:styleId="NormalTable_c86f31f6-9bfe-49a1-baec-ee55b7a80858" w:customStyle="1">
+    <w:name w:val="Normal Table_c86f31f6-9bfe-49a1-baec-ee55b7a80858"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_12b0477b-f6fb-4fc0-8baf-55db3cf1ab92"/>
+    <w:basedOn w:val="NormalTable_c86f31f6-9bfe-49a1-baec-ee55b7a80858"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+    <w:basedOn w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_9ba41f44-2482-46b3-972b-2ede47447c47"/>
+    <w:basedOn w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ed53ed86-58a3-44fa-8ad9-9c20951acc49" w:customStyle="1">
-    <w:name w:val="Normal Table_ed53ed86-58a3-44fa-8ad9-9c20951acc49"/>
+  <w:style w:type="table" w:styleId="NormalTable_aac674e9-ad46-4d56-8cee-9013a8be166b" w:customStyle="1">
+    <w:name w:val="Normal Table_aac674e9-ad46-4d56-8cee-9013a8be166b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2fe5c435-3d50-4c8c-b93a-25661770a193" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ed53ed86-58a3-44fa-8ad9-9c20951acc49"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a754290-0fc7-4f06-8283-1dce360666d0" w:customStyle="1">
+    <w:name w:val="Table Grid_0a754290-0fc7-4f06-8283-1dce360666d0"/>
+    <w:basedOn w:val="NormalTable_aac674e9-ad46-4d56-8cee-9013a8be166b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d941e117-17e6-4b17-a4b2-c9d1e597e29e" w:customStyle="1">
-    <w:name w:val="Normal Table_d941e117-17e6-4b17-a4b2-c9d1e597e29e"/>
+  <w:style w:type="table" w:styleId="NormalTable_c3292067-77c7-43b9-9b86-cd4bd24bd0f8" w:customStyle="1">
+    <w:name w:val="Normal Table_c3292067-77c7-43b9-9b86-cd4bd24bd0f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3df0995b-9fa2-45bd-8701-59e992339bec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d941e117-17e6-4b17-a4b2-c9d1e597e29e"/>
+  <w:style w:type="table" w:styleId="TableGrid_59e695dd-0a2b-45ed-aeb7-c677284bd8b5" w:customStyle="1">
+    <w:name w:val="Table Grid_59e695dd-0a2b-45ed-aeb7-c677284bd8b5"/>
+    <w:basedOn w:val="NormalTable_c3292067-77c7-43b9-9b86-cd4bd24bd0f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d05a8419-361b-4361-ab5a-2f504d8223db" w:customStyle="1">
-    <w:name w:val="Normal Table_d05a8419-361b-4361-ab5a-2f504d8223db"/>
+  <w:style w:type="table" w:styleId="NormalTable_bb331eb7-f69d-4e81-8711-52a4fb72e7e4" w:customStyle="1">
+    <w:name w:val="Normal Table_bb331eb7-f69d-4e81-8711-52a4fb72e7e4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0574bff6-785c-4b9a-8a4b-f7461f9def69" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d05a8419-361b-4361-ab5a-2f504d8223db"/>
+  <w:style w:type="table" w:styleId="TableGrid_01c8f79d-91d3-4ade-8011-77b9301c34a8" w:customStyle="1">
+    <w:name w:val="Table Grid_01c8f79d-91d3-4ade-8011-77b9301c34a8"/>
+    <w:basedOn w:val="NormalTable_bb331eb7-f69d-4e81-8711-52a4fb72e7e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_044ef819-4d5a-4178-bd71-84ef5df1f494" w:customStyle="1">
-    <w:name w:val="Normal Table_044ef819-4d5a-4178-bd71-84ef5df1f494"/>
+  <w:style w:type="table" w:styleId="NormalTable_1c116c57-6750-40a0-b91d-ada2a6c96381" w:customStyle="1">
+    <w:name w:val="Normal Table_1c116c57-6750-40a0-b91d-ada2a6c96381"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4faacfdb-84e9-4eba-8728-62c1521f54d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_044ef819-4d5a-4178-bd71-84ef5df1f494"/>
+  <w:style w:type="table" w:styleId="TableGrid_65b60e81-13f4-4306-8731-08a905502f33" w:customStyle="1">
+    <w:name w:val="Table Grid_65b60e81-13f4-4306-8731-08a905502f33"/>
+    <w:basedOn w:val="NormalTable_1c116c57-6750-40a0-b91d-ada2a6c96381"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7642b131-5570-4e56-ac34-edab62759d05" w:customStyle="1">
-    <w:name w:val="Normal Table_7642b131-5570-4e56-ac34-edab62759d05"/>
+  <w:style w:type="table" w:styleId="NormalTable_9feffb58-bfda-4689-a996-b97d95629fa3" w:customStyle="1">
+    <w:name w:val="Normal Table_9feffb58-bfda-4689-a996-b97d95629fa3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8f26fcca-6028-4506-8f7f-974cfab3e1fd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7642b131-5570-4e56-ac34-edab62759d05"/>
+  <w:style w:type="table" w:styleId="TableGrid_a994081a-dedf-4f32-89b6-494adfb97670" w:customStyle="1">
+    <w:name w:val="Table Grid_a994081a-dedf-4f32-89b6-494adfb97670"/>
+    <w:basedOn w:val="NormalTable_9feffb58-bfda-4689-a996-b97d95629fa3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_013d566e-8195-4766-be1f-19f3473f25ce" w:customStyle="1">
-    <w:name w:val="Normal Table_013d566e-8195-4766-be1f-19f3473f25ce"/>
+  <w:style w:type="table" w:styleId="NormalTable_b432935e-197d-4559-98bd-97085620fc3f" w:customStyle="1">
+    <w:name w:val="Normal Table_b432935e-197d-4559-98bd-97085620fc3f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6cee7df7-50eb-4477-acf3-76161d5f6f73" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_013d566e-8195-4766-be1f-19f3473f25ce"/>
+  <w:style w:type="table" w:styleId="TableGrid_35afac36-ec3e-410a-b9c1-2506b14dd49a" w:customStyle="1">
+    <w:name w:val="Table Grid_35afac36-ec3e-410a-b9c1-2506b14dd49a"/>
+    <w:basedOn w:val="NormalTable_b432935e-197d-4559-98bd-97085620fc3f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_63a98492-3a75-458b-adb5-618115a13433" w:customStyle="1">
-    <w:name w:val="Normal Table_63a98492-3a75-458b-adb5-618115a13433"/>
+  <w:style w:type="table" w:styleId="NormalTable_30acd5ff-a18e-43a8-a6c2-c94e9893b7fc" w:customStyle="1">
+    <w:name w:val="Normal Table_30acd5ff-a18e-43a8-a6c2-c94e9893b7fc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b1fae0f3-db67-412c-bcf2-97d548ec3d5e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_63a98492-3a75-458b-adb5-618115a13433"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce5bba8b-96da-432a-bec5-9ad927528e7c" w:customStyle="1">
+    <w:name w:val="Table Grid_ce5bba8b-96da-432a-bec5-9ad927528e7c"/>
+    <w:basedOn w:val="NormalTable_30acd5ff-a18e-43a8-a6c2-c94e9893b7fc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f94747ca-b319-4f11-ac0f-8a6b9365a78d" w:customStyle="1">
-    <w:name w:val="Normal Table_f94747ca-b319-4f11-ac0f-8a6b9365a78d"/>
+  <w:style w:type="table" w:styleId="NormalTable_b596a59f-8806-40e4-a5e2-7c5751431c09" w:customStyle="1">
+    <w:name w:val="Normal Table_b596a59f-8806-40e4-a5e2-7c5751431c09"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_859b202f-e5b9-4b2a-8226-165a75c35595" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f94747ca-b319-4f11-ac0f-8a6b9365a78d"/>
+  <w:style w:type="table" w:styleId="TableGrid_97c3cd3d-c3bd-4890-b129-224bbbad3765" w:customStyle="1">
+    <w:name w:val="Table Grid_97c3cd3d-c3bd-4890-b129-224bbbad3765"/>
+    <w:basedOn w:val="NormalTable_b596a59f-8806-40e4-a5e2-7c5751431c09"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fa82985a-fc50-4a5b-b188-a68f580a369d" w:customStyle="1">
-    <w:name w:val="Normal Table_fa82985a-fc50-4a5b-b188-a68f580a369d"/>
+  <w:style w:type="table" w:styleId="NormalTable_93456585-8134-4940-a207-e12189d27a33" w:customStyle="1">
+    <w:name w:val="Normal Table_93456585-8134-4940-a207-e12189d27a33"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_64bb97f3-93b0-4dc7-bc8e-1860a21e67a4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fa82985a-fc50-4a5b-b188-a68f580a369d"/>
+  <w:style w:type="table" w:styleId="TableGrid_2eacdf19-a2fe-48dc-8af8-a22268d9f98a" w:customStyle="1">
+    <w:name w:val="Table Grid_2eacdf19-a2fe-48dc-8af8-a22268d9f98a"/>
+    <w:basedOn w:val="NormalTable_93456585-8134-4940-a207-e12189d27a33"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>