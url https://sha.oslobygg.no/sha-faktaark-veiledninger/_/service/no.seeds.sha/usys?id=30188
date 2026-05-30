--- v4 (2026-04-10)
+++ v5 (2026-05-30)
@@ -3155,51 +3155,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a994081a-dedf-4f32-89b6-494adfb97670"/>
+      <w:tblStyle w:val="TableGrid_9dfee199-a8d8-44dc-b627-16bce1a8e840"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3210,51 +3210,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10.04.2026 22:16:13 </w:t>
+            <w:t xml:space="preserve">30.05.2026 11:07:51 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3282,51 +3282,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_35afac36-ec3e-410a-b9c1-2506b14dd49a"/>
+      <w:tblStyle w:val="TableGrid_a3ffc2a8-802a-4364-8e81-80c415c6cb7a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3384,51 +3384,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+            <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3441,59 +3441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+      <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2eacdf19-a2fe-48dc-8af8-a22268d9f98a"/>
+      <w:tblStyle w:val="TableGrid_acf96d0d-f042-47d5-827a-24b6db5f95bf"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3504,51 +3504,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ce5bba8b-96da-432a-bec5-9ad927528e7c"/>
+            <w:tblStyle w:val="TableGrid_e6ba9d2d-6a12-4dfc-9536-097901411388"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3649,72 +3649,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+            <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_97c3cd3d-c3bd-4890-b129-224bbbad3765"/>
+            <w:tblStyle w:val="TableGrid_ac284c3a-4f13-4f52-a48e-c057e404fa01"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3815,62 +3815,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+            <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+      <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4854,629 +4854,629 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_99013266-6ede-4e26-8d37-af7e593260ca" w:customStyle="1">
-    <w:name w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+  <w:style w:type="paragraph" w:styleId="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d" w:customStyle="1">
+    <w:name w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+    <w:basedOn w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c86f31f6-9bfe-49a1-baec-ee55b7a80858" w:customStyle="1">
-    <w:name w:val="Normal Table_c86f31f6-9bfe-49a1-baec-ee55b7a80858"/>
+  <w:style w:type="table" w:styleId="NormalTable_7a3519d8-5288-441d-a614-55dd3d3a42c5" w:customStyle="1">
+    <w:name w:val="Normal Table_7a3519d8-5288-441d-a614-55dd3d3a42c5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_c86f31f6-9bfe-49a1-baec-ee55b7a80858"/>
+    <w:basedOn w:val="NormalTable_7a3519d8-5288-441d-a614-55dd3d3a42c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+    <w:basedOn w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_99013266-6ede-4e26-8d37-af7e593260ca"/>
+    <w:basedOn w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aac674e9-ad46-4d56-8cee-9013a8be166b" w:customStyle="1">
-    <w:name w:val="Normal Table_aac674e9-ad46-4d56-8cee-9013a8be166b"/>
+  <w:style w:type="table" w:styleId="NormalTable_073fa731-643a-43e9-8054-75fd3e81859d" w:customStyle="1">
+    <w:name w:val="Normal Table_073fa731-643a-43e9-8054-75fd3e81859d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a754290-0fc7-4f06-8283-1dce360666d0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aac674e9-ad46-4d56-8cee-9013a8be166b"/>
+  <w:style w:type="table" w:styleId="TableGrid_f476a056-a9d6-4926-beca-a196078d2e5d" w:customStyle="1">
+    <w:name w:val="Table Grid_f476a056-a9d6-4926-beca-a196078d2e5d"/>
+    <w:basedOn w:val="NormalTable_073fa731-643a-43e9-8054-75fd3e81859d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c3292067-77c7-43b9-9b86-cd4bd24bd0f8" w:customStyle="1">
-    <w:name w:val="Normal Table_c3292067-77c7-43b9-9b86-cd4bd24bd0f8"/>
+  <w:style w:type="table" w:styleId="NormalTable_3b33e65f-d950-4e33-b7de-1889bb2d763d" w:customStyle="1">
+    <w:name w:val="Normal Table_3b33e65f-d950-4e33-b7de-1889bb2d763d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_59e695dd-0a2b-45ed-aeb7-c677284bd8b5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c3292067-77c7-43b9-9b86-cd4bd24bd0f8"/>
+  <w:style w:type="table" w:styleId="TableGrid_fe5c11ad-e006-4f0c-ab19-0bc76fe04b20" w:customStyle="1">
+    <w:name w:val="Table Grid_fe5c11ad-e006-4f0c-ab19-0bc76fe04b20"/>
+    <w:basedOn w:val="NormalTable_3b33e65f-d950-4e33-b7de-1889bb2d763d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bb331eb7-f69d-4e81-8711-52a4fb72e7e4" w:customStyle="1">
-    <w:name w:val="Normal Table_bb331eb7-f69d-4e81-8711-52a4fb72e7e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_8b2d9af7-9dc7-4cf6-b406-fe805f74d879" w:customStyle="1">
+    <w:name w:val="Normal Table_8b2d9af7-9dc7-4cf6-b406-fe805f74d879"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_01c8f79d-91d3-4ade-8011-77b9301c34a8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bb331eb7-f69d-4e81-8711-52a4fb72e7e4"/>
+  <w:style w:type="table" w:styleId="TableGrid_52569a34-33fb-4e2d-a33f-85b4086e3cae" w:customStyle="1">
+    <w:name w:val="Table Grid_52569a34-33fb-4e2d-a33f-85b4086e3cae"/>
+    <w:basedOn w:val="NormalTable_8b2d9af7-9dc7-4cf6-b406-fe805f74d879"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1c116c57-6750-40a0-b91d-ada2a6c96381" w:customStyle="1">
-    <w:name w:val="Normal Table_1c116c57-6750-40a0-b91d-ada2a6c96381"/>
+  <w:style w:type="table" w:styleId="NormalTable_2e66c5c0-e1ec-46e1-a843-efaecd33c33b" w:customStyle="1">
+    <w:name w:val="Normal Table_2e66c5c0-e1ec-46e1-a843-efaecd33c33b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_65b60e81-13f4-4306-8731-08a905502f33" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1c116c57-6750-40a0-b91d-ada2a6c96381"/>
+  <w:style w:type="table" w:styleId="TableGrid_1dc7dd92-f360-4972-86bb-448b44d57ce1" w:customStyle="1">
+    <w:name w:val="Table Grid_1dc7dd92-f360-4972-86bb-448b44d57ce1"/>
+    <w:basedOn w:val="NormalTable_2e66c5c0-e1ec-46e1-a843-efaecd33c33b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9feffb58-bfda-4689-a996-b97d95629fa3" w:customStyle="1">
-    <w:name w:val="Normal Table_9feffb58-bfda-4689-a996-b97d95629fa3"/>
+  <w:style w:type="table" w:styleId="NormalTable_5c1da897-c3f0-4b02-971b-55b9162b6949" w:customStyle="1">
+    <w:name w:val="Normal Table_5c1da897-c3f0-4b02-971b-55b9162b6949"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a994081a-dedf-4f32-89b6-494adfb97670" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9feffb58-bfda-4689-a996-b97d95629fa3"/>
+  <w:style w:type="table" w:styleId="TableGrid_9dfee199-a8d8-44dc-b627-16bce1a8e840" w:customStyle="1">
+    <w:name w:val="Table Grid_9dfee199-a8d8-44dc-b627-16bce1a8e840"/>
+    <w:basedOn w:val="NormalTable_5c1da897-c3f0-4b02-971b-55b9162b6949"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b432935e-197d-4559-98bd-97085620fc3f" w:customStyle="1">
-    <w:name w:val="Normal Table_b432935e-197d-4559-98bd-97085620fc3f"/>
+  <w:style w:type="table" w:styleId="NormalTable_e3e061e9-a306-4947-95cb-a744d2e2c72e" w:customStyle="1">
+    <w:name w:val="Normal Table_e3e061e9-a306-4947-95cb-a744d2e2c72e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_35afac36-ec3e-410a-b9c1-2506b14dd49a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b432935e-197d-4559-98bd-97085620fc3f"/>
+  <w:style w:type="table" w:styleId="TableGrid_a3ffc2a8-802a-4364-8e81-80c415c6cb7a" w:customStyle="1">
+    <w:name w:val="Table Grid_a3ffc2a8-802a-4364-8e81-80c415c6cb7a"/>
+    <w:basedOn w:val="NormalTable_e3e061e9-a306-4947-95cb-a744d2e2c72e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30acd5ff-a18e-43a8-a6c2-c94e9893b7fc" w:customStyle="1">
-    <w:name w:val="Normal Table_30acd5ff-a18e-43a8-a6c2-c94e9893b7fc"/>
+  <w:style w:type="table" w:styleId="NormalTable_358bb3ab-8422-43ee-af95-51947d467345" w:customStyle="1">
+    <w:name w:val="Normal Table_358bb3ab-8422-43ee-af95-51947d467345"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce5bba8b-96da-432a-bec5-9ad927528e7c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30acd5ff-a18e-43a8-a6c2-c94e9893b7fc"/>
+  <w:style w:type="table" w:styleId="TableGrid_e6ba9d2d-6a12-4dfc-9536-097901411388" w:customStyle="1">
+    <w:name w:val="Table Grid_e6ba9d2d-6a12-4dfc-9536-097901411388"/>
+    <w:basedOn w:val="NormalTable_358bb3ab-8422-43ee-af95-51947d467345"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b596a59f-8806-40e4-a5e2-7c5751431c09" w:customStyle="1">
-    <w:name w:val="Normal Table_b596a59f-8806-40e4-a5e2-7c5751431c09"/>
+  <w:style w:type="table" w:styleId="NormalTable_80b381ad-3939-471e-b171-1dbcf14a4943" w:customStyle="1">
+    <w:name w:val="Normal Table_80b381ad-3939-471e-b171-1dbcf14a4943"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_97c3cd3d-c3bd-4890-b129-224bbbad3765" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b596a59f-8806-40e4-a5e2-7c5751431c09"/>
+  <w:style w:type="table" w:styleId="TableGrid_ac284c3a-4f13-4f52-a48e-c057e404fa01" w:customStyle="1">
+    <w:name w:val="Table Grid_ac284c3a-4f13-4f52-a48e-c057e404fa01"/>
+    <w:basedOn w:val="NormalTable_80b381ad-3939-471e-b171-1dbcf14a4943"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_93456585-8134-4940-a207-e12189d27a33" w:customStyle="1">
-    <w:name w:val="Normal Table_93456585-8134-4940-a207-e12189d27a33"/>
+  <w:style w:type="table" w:styleId="NormalTable_ea2201fc-0995-4c7b-81e8-56bfe4832269" w:customStyle="1">
+    <w:name w:val="Normal Table_ea2201fc-0995-4c7b-81e8-56bfe4832269"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2eacdf19-a2fe-48dc-8af8-a22268d9f98a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_93456585-8134-4940-a207-e12189d27a33"/>
+  <w:style w:type="table" w:styleId="TableGrid_acf96d0d-f042-47d5-827a-24b6db5f95bf" w:customStyle="1">
+    <w:name w:val="Table Grid_acf96d0d-f042-47d5-827a-24b6db5f95bf"/>
+    <w:basedOn w:val="NormalTable_ea2201fc-0995-4c7b-81e8-56bfe4832269"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>