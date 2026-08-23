--- v5 (2026-05-30)
+++ v6 (2026-08-23)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9777" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -3064,55 +3065,56 @@
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D9EB147">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="0"/>
@@ -3151,55 +3153,55 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9dfee199-a8d8-44dc-b627-16bce1a8e840"/>
+      <w:tblStyle w:val="TableGrid_961972a3-0ede-450b-8936-19ca669d34d0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3210,290 +3212,311 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">30.05.2026 11:07:51 </w:t>
+            <w:t xml:space="preserve">23.08.2026 20:53:16 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a3ffc2a8-802a-4364-8e81-80c415c6cb7a"/>
+      <w:tblStyle w:val="TableGrid_70e27b84-01ce-4fb8-8925-12a9f810849f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6244"/>
-      <w:gridCol w:w="2240"/>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6244"/>
+          <w:tcW w:type="dxa" w:w="5804"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 139. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Skjema - Skriftlig advarsel ved brudd på sikkerhetsbestemmelsene</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2240"/>
+          <w:tcW w:type="dxa" w:w="2680"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
+            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
+      <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_acf96d0d-f042-47d5-827a-24b6db5f95bf"/>
+      <w:tblStyle w:val="TableGrid_37e6df49-585d-40e1-815e-31273729db17"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3504,373 +3527,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e6ba9d2d-6a12-4dfc-9536-097901411388"/>
+            <w:tblStyle w:val="TableGrid_9fd1cd36-9c73-4422-a615-622f8923e59c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1500"/>
-            <w:gridCol w:w="3753"/>
+            <w:gridCol w:w="1460"/>
+            <w:gridCol w:w="3793"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcW w:type="dxa" w:w="1460"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcW w:type="dxa" w:w="3793"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcW w:type="dxa" w:w="1460"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcW w:type="dxa" w:w="3793"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
+            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ac284c3a-4f13-4f52-a48e-c057e404fa01"/>
+            <w:tblStyle w:val="TableGrid_c6547d2e-3f9a-4fb9-a9bc-b85932f8d81f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1540"/>
+            <w:gridCol w:w="1340"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcW w:type="dxa" w:w="1540"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1340"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcW w:type="dxa" w:w="1540"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1340"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
+            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
+      <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_364c1ed0-56fc-4e00-a539-cad79b6fc78e"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
+      <w:gridCol w:w="822"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5804"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 139. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Skjema - Skriftlig advarsel ved brudd på sikkerhetsbestemmelsene</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2680"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="822"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_3d48d0d8-b542-432c-bf53-2ca067073d90"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6080"/>
+      <w:gridCol w:w="3274"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6080"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_023cbf24-479e-4c98-b4e1-a316abadb128"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1460"/>
+            <w:gridCol w:w="3793"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3274"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_03a9e130-b30d-44a8-a714-9f94f8e11304"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1540"/>
+            <w:gridCol w:w="1340"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4854,660 +5434,883 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d" w:customStyle="1">
-    <w:name w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_79a08cc3-2665-4ae3-8280-60da0e616497" w:customStyle="1">
+    <w:name w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
+    <w:basedOn w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7a3519d8-5288-441d-a614-55dd3d3a42c5" w:customStyle="1">
-    <w:name w:val="Normal Table_7a3519d8-5288-441d-a614-55dd3d3a42c5"/>
+  <w:style w:type="table" w:styleId="NormalTable_5b2c33b5-ab38-4d88-bc91-b8e0562b3d09" w:customStyle="1">
+    <w:name w:val="Normal Table_5b2c33b5-ab38-4d88-bc91-b8e0562b3d09"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_7a3519d8-5288-441d-a614-55dd3d3a42c5"/>
+    <w:basedOn w:val="NormalTable_5b2c33b5-ab38-4d88-bc91-b8e0562b3d09"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_4b8b6cf7-6103-455b-b9a8-3ddd3c5d608d"/>
+    <w:basedOn w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_073fa731-643a-43e9-8054-75fd3e81859d" w:customStyle="1">
-    <w:name w:val="Normal Table_073fa731-643a-43e9-8054-75fd3e81859d"/>
+  <w:style w:type="table" w:styleId="NormalTable_c0249be0-eb16-42e9-9c04-27a900d71748" w:customStyle="1">
+    <w:name w:val="Normal Table_c0249be0-eb16-42e9-9c04-27a900d71748"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f476a056-a9d6-4926-beca-a196078d2e5d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_073fa731-643a-43e9-8054-75fd3e81859d"/>
+  <w:style w:type="table" w:styleId="TableGrid_3a46b47f-2114-4577-b37b-aa9745bdf604" w:customStyle="1">
+    <w:name w:val="Table Grid_3a46b47f-2114-4577-b37b-aa9745bdf604"/>
+    <w:basedOn w:val="NormalTable_c0249be0-eb16-42e9-9c04-27a900d71748"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3b33e65f-d950-4e33-b7de-1889bb2d763d" w:customStyle="1">
-    <w:name w:val="Normal Table_3b33e65f-d950-4e33-b7de-1889bb2d763d"/>
+  <w:style w:type="table" w:styleId="NormalTable_d9d4b3be-d872-48a5-9a29-b8a685cf6aad" w:customStyle="1">
+    <w:name w:val="Normal Table_d9d4b3be-d872-48a5-9a29-b8a685cf6aad"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fe5c11ad-e006-4f0c-ab19-0bc76fe04b20" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3b33e65f-d950-4e33-b7de-1889bb2d763d"/>
+  <w:style w:type="table" w:styleId="TableGrid_b51198db-1a1f-412f-95cc-8c1fa174a026" w:customStyle="1">
+    <w:name w:val="Table Grid_b51198db-1a1f-412f-95cc-8c1fa174a026"/>
+    <w:basedOn w:val="NormalTable_d9d4b3be-d872-48a5-9a29-b8a685cf6aad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8b2d9af7-9dc7-4cf6-b406-fe805f74d879" w:customStyle="1">
-    <w:name w:val="Normal Table_8b2d9af7-9dc7-4cf6-b406-fe805f74d879"/>
+  <w:style w:type="table" w:styleId="NormalTable_b88b1e73-88f0-4f67-a960-1fbab1819448" w:customStyle="1">
+    <w:name w:val="Normal Table_b88b1e73-88f0-4f67-a960-1fbab1819448"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_52569a34-33fb-4e2d-a33f-85b4086e3cae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8b2d9af7-9dc7-4cf6-b406-fe805f74d879"/>
+  <w:style w:type="table" w:styleId="TableGrid_34d2d68d-e955-4d94-ae77-bdc1367465ab" w:customStyle="1">
+    <w:name w:val="Table Grid_34d2d68d-e955-4d94-ae77-bdc1367465ab"/>
+    <w:basedOn w:val="NormalTable_b88b1e73-88f0-4f67-a960-1fbab1819448"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2e66c5c0-e1ec-46e1-a843-efaecd33c33b" w:customStyle="1">
-    <w:name w:val="Normal Table_2e66c5c0-e1ec-46e1-a843-efaecd33c33b"/>
+  <w:style w:type="table" w:styleId="NormalTable_81463f76-414e-4ca7-a62f-2918ede9f234" w:customStyle="1">
+    <w:name w:val="Normal Table_81463f76-414e-4ca7-a62f-2918ede9f234"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1dc7dd92-f360-4972-86bb-448b44d57ce1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2e66c5c0-e1ec-46e1-a843-efaecd33c33b"/>
+  <w:style w:type="table" w:styleId="TableGrid_e3a0330f-c0ab-4ae7-8bb1-0220f90d5618" w:customStyle="1">
+    <w:name w:val="Table Grid_e3a0330f-c0ab-4ae7-8bb1-0220f90d5618"/>
+    <w:basedOn w:val="NormalTable_81463f76-414e-4ca7-a62f-2918ede9f234"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5c1da897-c3f0-4b02-971b-55b9162b6949" w:customStyle="1">
-    <w:name w:val="Normal Table_5c1da897-c3f0-4b02-971b-55b9162b6949"/>
+  <w:style w:type="table" w:styleId="NormalTable_7120b82d-b522-427e-9bd9-4785edd5372c" w:customStyle="1">
+    <w:name w:val="Normal Table_7120b82d-b522-427e-9bd9-4785edd5372c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9dfee199-a8d8-44dc-b627-16bce1a8e840" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5c1da897-c3f0-4b02-971b-55b9162b6949"/>
+  <w:style w:type="table" w:styleId="TableGrid_961972a3-0ede-450b-8936-19ca669d34d0" w:customStyle="1">
+    <w:name w:val="Table Grid_961972a3-0ede-450b-8936-19ca669d34d0"/>
+    <w:basedOn w:val="NormalTable_7120b82d-b522-427e-9bd9-4785edd5372c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e3e061e9-a306-4947-95cb-a744d2e2c72e" w:customStyle="1">
-    <w:name w:val="Normal Table_e3e061e9-a306-4947-95cb-a744d2e2c72e"/>
+  <w:style w:type="table" w:styleId="NormalTable_b9538bfb-ffb6-478e-8c02-4bd941ce5e31" w:customStyle="1">
+    <w:name w:val="Normal Table_b9538bfb-ffb6-478e-8c02-4bd941ce5e31"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3ffc2a8-802a-4364-8e81-80c415c6cb7a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e3e061e9-a306-4947-95cb-a744d2e2c72e"/>
+  <w:style w:type="table" w:styleId="TableGrid_364c1ed0-56fc-4e00-a539-cad79b6fc78e" w:customStyle="1">
+    <w:name w:val="Table Grid_364c1ed0-56fc-4e00-a539-cad79b6fc78e"/>
+    <w:basedOn w:val="NormalTable_b9538bfb-ffb6-478e-8c02-4bd941ce5e31"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_358bb3ab-8422-43ee-af95-51947d467345" w:customStyle="1">
-    <w:name w:val="Normal Table_358bb3ab-8422-43ee-af95-51947d467345"/>
+  <w:style w:type="table" w:styleId="NormalTable_8fbb7b2f-fe68-4404-8d50-02c9542cb024" w:customStyle="1">
+    <w:name w:val="Normal Table_8fbb7b2f-fe68-4404-8d50-02c9542cb024"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e6ba9d2d-6a12-4dfc-9536-097901411388" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_358bb3ab-8422-43ee-af95-51947d467345"/>
+  <w:style w:type="table" w:styleId="TableGrid_023cbf24-479e-4c98-b4e1-a316abadb128" w:customStyle="1">
+    <w:name w:val="Table Grid_023cbf24-479e-4c98-b4e1-a316abadb128"/>
+    <w:basedOn w:val="NormalTable_8fbb7b2f-fe68-4404-8d50-02c9542cb024"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_80b381ad-3939-471e-b171-1dbcf14a4943" w:customStyle="1">
-    <w:name w:val="Normal Table_80b381ad-3939-471e-b171-1dbcf14a4943"/>
+  <w:style w:type="table" w:styleId="NormalTable_6abb4cea-3dd8-48e4-a5d3-5a59f10ab443" w:customStyle="1">
+    <w:name w:val="Normal Table_6abb4cea-3dd8-48e4-a5d3-5a59f10ab443"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac284c3a-4f13-4f52-a48e-c057e404fa01" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_80b381ad-3939-471e-b171-1dbcf14a4943"/>
+  <w:style w:type="table" w:styleId="TableGrid_03a9e130-b30d-44a8-a714-9f94f8e11304" w:customStyle="1">
+    <w:name w:val="Table Grid_03a9e130-b30d-44a8-a714-9f94f8e11304"/>
+    <w:basedOn w:val="NormalTable_6abb4cea-3dd8-48e4-a5d3-5a59f10ab443"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ea2201fc-0995-4c7b-81e8-56bfe4832269" w:customStyle="1">
-    <w:name w:val="Normal Table_ea2201fc-0995-4c7b-81e8-56bfe4832269"/>
+  <w:style w:type="table" w:styleId="NormalTable_7d1aeda0-7f11-44d4-8d34-b7fdba465f0c" w:customStyle="1">
+    <w:name w:val="Normal Table_7d1aeda0-7f11-44d4-8d34-b7fdba465f0c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_acf96d0d-f042-47d5-827a-24b6db5f95bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ea2201fc-0995-4c7b-81e8-56bfe4832269"/>
+  <w:style w:type="table" w:styleId="TableGrid_3d48d0d8-b542-432c-bf53-2ca067073d90" w:customStyle="1">
+    <w:name w:val="Table Grid_3d48d0d8-b542-432c-bf53-2ca067073d90"/>
+    <w:basedOn w:val="NormalTable_7d1aeda0-7f11-44d4-8d34-b7fdba465f0c"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_d8f2acf9-0e5e-4ef4-a923-6170e5dbd57f" w:customStyle="1">
+    <w:name w:val="Normal Table_d8f2acf9-0e5e-4ef4-a923-6170e5dbd57f"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_70e27b84-01ce-4fb8-8925-12a9f810849f" w:customStyle="1">
+    <w:name w:val="Table Grid_70e27b84-01ce-4fb8-8925-12a9f810849f"/>
+    <w:basedOn w:val="NormalTable_d8f2acf9-0e5e-4ef4-a923-6170e5dbd57f"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_52eac858-cd6b-4547-95ba-3686c8c03a17" w:customStyle="1">
+    <w:name w:val="Normal Table_52eac858-cd6b-4547-95ba-3686c8c03a17"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_9fd1cd36-9c73-4422-a615-622f8923e59c" w:customStyle="1">
+    <w:name w:val="Table Grid_9fd1cd36-9c73-4422-a615-622f8923e59c"/>
+    <w:basedOn w:val="NormalTable_52eac858-cd6b-4547-95ba-3686c8c03a17"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_23c305ee-e261-4ced-930a-07edc33a7118" w:customStyle="1">
+    <w:name w:val="Normal Table_23c305ee-e261-4ced-930a-07edc33a7118"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_c6547d2e-3f9a-4fb9-a9bc-b85932f8d81f" w:customStyle="1">
+    <w:name w:val="Table Grid_c6547d2e-3f9a-4fb9-a9bc-b85932f8d81f"/>
+    <w:basedOn w:val="NormalTable_23c305ee-e261-4ced-930a-07edc33a7118"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_2bc0886c-5d35-4517-a90f-f6feb932e7bd" w:customStyle="1">
+    <w:name w:val="Normal Table_2bc0886c-5d35-4517-a90f-f6feb932e7bd"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_37e6df49-585d-40e1-815e-31273729db17" w:customStyle="1">
+    <w:name w:val="Table Grid_37e6df49-585d-40e1-815e-31273729db17"/>
+    <w:basedOn w:val="NormalTable_2bc0886c-5d35-4517-a90f-f6feb932e7bd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/688-2-Skriftelig%20advarsel%20ved%20brudd%20p&#229;%20sikkerhetsbestemmelsene.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>