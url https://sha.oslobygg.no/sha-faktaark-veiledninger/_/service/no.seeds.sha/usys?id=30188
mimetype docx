--- v6 (2026-08-23)
+++ v7 (2026-10-07)
@@ -373,74 +373,76 @@
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2316"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:firstLine="142"/>
               <w:rPr/>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="3"/>
             <w:permEnd w:id="2"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ansatt i firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7461"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="3"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9777"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ovennevnte arbeider er i dag gitt HMS-advarsel pga</w:t>
@@ -491,50 +493,51 @@
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr/>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="723"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:spacing/>
                   <w:ind w:left="209"/>
                   <w:rPr/>
                 </w:pPr>
+                <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="4"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9054"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -571,50 +574,52 @@
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr/>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="723"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:spacing/>
                   <w:ind w:left="209"/>
                   <w:rPr/>
                 </w:pPr>
+                <w:permEnd w:id="4"/>
+                <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="5"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9054"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -662,100 +667,103 @@
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr/>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="723"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:spacing/>
                   <w:ind w:left="209"/>
                   <w:rPr/>
                 </w:pPr>
+                <w:permEnd w:id="5"/>
+                <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="6"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9054"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">gangs brudd og etter skriftlig advarsel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="6"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9777"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="567" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
@@ -789,73 +797,75 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="465" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="557"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9220"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="7"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3397"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="567" w:hanging="425"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Overtredelsen karakteriseres som brudd på følgende sikkerhetsbestemmelser i den prosjekttilpassede «Sanksjonsmatrisen»:</w:t>
@@ -2758,50 +2768,52 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="405" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="160"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="4" w:colLast="4" w:edGrp="everyone" w:id="26"/>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="27"/>
             <w:permEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4640"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2856,50 +2868,52 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="357"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="26"/>
+      <w:permEnd w:id="27"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="160"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3021,187 +3035,189 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="594"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kopi;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9183"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="28"/>
     </w:tbl>
     <w:p w14:paraId="5D9EB147">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId1"/>
       <w:headerReference w:type="default" r:id="rId2"/>
       <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_961972a3-0ede-450b-8936-19ca669d34d0"/>
+      <w:tblStyle w:val="TableGrid_afcaac0e-ce71-47eb-b860-49f46f0da825"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3212,144 +3228,132 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">23.08.2026 20:53:16 </w:t>
+            <w:t xml:space="preserve">08.10.2026 00:25:16 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_70e27b84-01ce-4fb8-8925-12a9f810849f"/>
+      <w:tblStyle w:val="TableGrid_7e1e2fbe-180f-49dc-8e26-a9b25398653a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5804"/>
       <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3407,51 +3411,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3464,59 +3468,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+      <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_37e6df49-585d-40e1-815e-31273729db17"/>
+      <w:tblStyle w:val="TableGrid_d49661c0-74be-4da2-8e89-ba717e36e5f6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3527,386 +3531,386 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9fd1cd36-9c73-4422-a615-622f8923e59c"/>
+            <w:tblStyle w:val="TableGrid_791d5beb-b307-4416-9851-d8669eb104c7"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1460"/>
-            <w:gridCol w:w="3793"/>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c6547d2e-3f9a-4fb9-a9bc-b85932f8d81f"/>
+            <w:tblStyle w:val="TableGrid_ca50bb42-f10f-481e-a6e8-4b547d72ff27"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1540"/>
-            <w:gridCol w:w="1340"/>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+      <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_364c1ed0-56fc-4e00-a539-cad79b6fc78e"/>
+      <w:tblStyle w:val="TableGrid_e43a00dd-ac5e-45eb-96ea-ff38e367017e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5804"/>
       <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3964,51 +3968,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4021,59 +4025,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+      <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3d48d0d8-b542-432c-bf53-2ca067073d90"/>
+      <w:tblStyle w:val="TableGrid_4befb864-7752-4ff4-b155-3e7168f2071b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4084,373 +4088,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_023cbf24-479e-4c98-b4e1-a316abadb128"/>
+            <w:tblStyle w:val="TableGrid_21a1ebfb-95c3-4ef8-aeb6-4798e08d107c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1460"/>
-            <w:gridCol w:w="3793"/>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_03a9e130-b30d-44a8-a714-9f94f8e11304"/>
+            <w:tblStyle w:val="TableGrid_49d14aae-60f7-42ef-aa61-1ee4c6db60d6"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1540"/>
-            <w:gridCol w:w="1340"/>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+            <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+      <w:pStyle w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4566,50 +4570,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="4C40781A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4673,50 +4678,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="527C2F11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5434,883 +5440,883 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_79a08cc3-2665-4ae3-8280-60da0e616497" w:customStyle="1">
-    <w:name w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+  <w:style w:type="paragraph" w:styleId="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59" w:customStyle="1">
+    <w:name w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+    <w:basedOn w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5b2c33b5-ab38-4d88-bc91-b8e0562b3d09" w:customStyle="1">
-    <w:name w:val="Normal Table_5b2c33b5-ab38-4d88-bc91-b8e0562b3d09"/>
+  <w:style w:type="table" w:styleId="NormalTable_11186ccf-b1ca-4dec-b22f-def1c77ad591" w:customStyle="1">
+    <w:name w:val="Normal Table_11186ccf-b1ca-4dec-b22f-def1c77ad591"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_5b2c33b5-ab38-4d88-bc91-b8e0562b3d09"/>
+    <w:basedOn w:val="NormalTable_11186ccf-b1ca-4dec-b22f-def1c77ad591"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+    <w:basedOn w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_79a08cc3-2665-4ae3-8280-60da0e616497"/>
+    <w:basedOn w:val="Normal_cbce18e4-4d5f-423d-9681-8a32e6779b59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c0249be0-eb16-42e9-9c04-27a900d71748" w:customStyle="1">
-    <w:name w:val="Normal Table_c0249be0-eb16-42e9-9c04-27a900d71748"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec19639e-1607-4b5d-9555-1fbbed6c4b7c" w:customStyle="1">
+    <w:name w:val="Normal Table_ec19639e-1607-4b5d-9555-1fbbed6c4b7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3a46b47f-2114-4577-b37b-aa9745bdf604" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c0249be0-eb16-42e9-9c04-27a900d71748"/>
+  <w:style w:type="table" w:styleId="TableGrid_181c3917-540c-4589-a398-82814a6de56e" w:customStyle="1">
+    <w:name w:val="Table Grid_181c3917-540c-4589-a398-82814a6de56e"/>
+    <w:basedOn w:val="NormalTable_ec19639e-1607-4b5d-9555-1fbbed6c4b7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d9d4b3be-d872-48a5-9a29-b8a685cf6aad" w:customStyle="1">
-    <w:name w:val="Normal Table_d9d4b3be-d872-48a5-9a29-b8a685cf6aad"/>
+  <w:style w:type="table" w:styleId="NormalTable_350539cf-08cf-402d-b51c-4b142ae36dac" w:customStyle="1">
+    <w:name w:val="Normal Table_350539cf-08cf-402d-b51c-4b142ae36dac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b51198db-1a1f-412f-95cc-8c1fa174a026" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d9d4b3be-d872-48a5-9a29-b8a685cf6aad"/>
+  <w:style w:type="table" w:styleId="TableGrid_2a96dcb1-f817-464d-8524-40712661c7fc" w:customStyle="1">
+    <w:name w:val="Table Grid_2a96dcb1-f817-464d-8524-40712661c7fc"/>
+    <w:basedOn w:val="NormalTable_350539cf-08cf-402d-b51c-4b142ae36dac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b88b1e73-88f0-4f67-a960-1fbab1819448" w:customStyle="1">
-    <w:name w:val="Normal Table_b88b1e73-88f0-4f67-a960-1fbab1819448"/>
+  <w:style w:type="table" w:styleId="NormalTable_003fdacd-e51d-43fa-be72-09e31afe1177" w:customStyle="1">
+    <w:name w:val="Normal Table_003fdacd-e51d-43fa-be72-09e31afe1177"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_34d2d68d-e955-4d94-ae77-bdc1367465ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b88b1e73-88f0-4f67-a960-1fbab1819448"/>
+  <w:style w:type="table" w:styleId="TableGrid_8f03dddb-ed4e-4f11-97ef-198f5726b595" w:customStyle="1">
+    <w:name w:val="Table Grid_8f03dddb-ed4e-4f11-97ef-198f5726b595"/>
+    <w:basedOn w:val="NormalTable_003fdacd-e51d-43fa-be72-09e31afe1177"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81463f76-414e-4ca7-a62f-2918ede9f234" w:customStyle="1">
-    <w:name w:val="Normal Table_81463f76-414e-4ca7-a62f-2918ede9f234"/>
+  <w:style w:type="table" w:styleId="NormalTable_9f74da85-6bc9-4d1d-948a-b626e378ce1e" w:customStyle="1">
+    <w:name w:val="Normal Table_9f74da85-6bc9-4d1d-948a-b626e378ce1e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e3a0330f-c0ab-4ae7-8bb1-0220f90d5618" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81463f76-414e-4ca7-a62f-2918ede9f234"/>
+  <w:style w:type="table" w:styleId="TableGrid_71320e43-d13d-4559-9da6-228d590037e4" w:customStyle="1">
+    <w:name w:val="Table Grid_71320e43-d13d-4559-9da6-228d590037e4"/>
+    <w:basedOn w:val="NormalTable_9f74da85-6bc9-4d1d-948a-b626e378ce1e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7120b82d-b522-427e-9bd9-4785edd5372c" w:customStyle="1">
-    <w:name w:val="Normal Table_7120b82d-b522-427e-9bd9-4785edd5372c"/>
+  <w:style w:type="table" w:styleId="NormalTable_faeb4812-d0e6-4540-9e97-522943e06b16" w:customStyle="1">
+    <w:name w:val="Normal Table_faeb4812-d0e6-4540-9e97-522943e06b16"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_961972a3-0ede-450b-8936-19ca669d34d0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7120b82d-b522-427e-9bd9-4785edd5372c"/>
+  <w:style w:type="table" w:styleId="TableGrid_afcaac0e-ce71-47eb-b860-49f46f0da825" w:customStyle="1">
+    <w:name w:val="Table Grid_afcaac0e-ce71-47eb-b860-49f46f0da825"/>
+    <w:basedOn w:val="NormalTable_faeb4812-d0e6-4540-9e97-522943e06b16"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b9538bfb-ffb6-478e-8c02-4bd941ce5e31" w:customStyle="1">
-    <w:name w:val="Normal Table_b9538bfb-ffb6-478e-8c02-4bd941ce5e31"/>
+  <w:style w:type="table" w:styleId="NormalTable_cb39bb89-9fe1-48eb-833f-272715ab388f" w:customStyle="1">
+    <w:name w:val="Normal Table_cb39bb89-9fe1-48eb-833f-272715ab388f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_364c1ed0-56fc-4e00-a539-cad79b6fc78e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b9538bfb-ffb6-478e-8c02-4bd941ce5e31"/>
+  <w:style w:type="table" w:styleId="TableGrid_e43a00dd-ac5e-45eb-96ea-ff38e367017e" w:customStyle="1">
+    <w:name w:val="Table Grid_e43a00dd-ac5e-45eb-96ea-ff38e367017e"/>
+    <w:basedOn w:val="NormalTable_cb39bb89-9fe1-48eb-833f-272715ab388f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8fbb7b2f-fe68-4404-8d50-02c9542cb024" w:customStyle="1">
-    <w:name w:val="Normal Table_8fbb7b2f-fe68-4404-8d50-02c9542cb024"/>
+  <w:style w:type="table" w:styleId="NormalTable_65b83e3c-3456-4841-8ca1-172e1370606c" w:customStyle="1">
+    <w:name w:val="Normal Table_65b83e3c-3456-4841-8ca1-172e1370606c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_023cbf24-479e-4c98-b4e1-a316abadb128" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8fbb7b2f-fe68-4404-8d50-02c9542cb024"/>
+  <w:style w:type="table" w:styleId="TableGrid_21a1ebfb-95c3-4ef8-aeb6-4798e08d107c" w:customStyle="1">
+    <w:name w:val="Table Grid_21a1ebfb-95c3-4ef8-aeb6-4798e08d107c"/>
+    <w:basedOn w:val="NormalTable_65b83e3c-3456-4841-8ca1-172e1370606c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6abb4cea-3dd8-48e4-a5d3-5a59f10ab443" w:customStyle="1">
-    <w:name w:val="Normal Table_6abb4cea-3dd8-48e4-a5d3-5a59f10ab443"/>
+  <w:style w:type="table" w:styleId="NormalTable_1fa35bd5-f36d-4f37-a1b8-ecaf372d1282" w:customStyle="1">
+    <w:name w:val="Normal Table_1fa35bd5-f36d-4f37-a1b8-ecaf372d1282"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_03a9e130-b30d-44a8-a714-9f94f8e11304" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6abb4cea-3dd8-48e4-a5d3-5a59f10ab443"/>
+  <w:style w:type="table" w:styleId="TableGrid_49d14aae-60f7-42ef-aa61-1ee4c6db60d6" w:customStyle="1">
+    <w:name w:val="Table Grid_49d14aae-60f7-42ef-aa61-1ee4c6db60d6"/>
+    <w:basedOn w:val="NormalTable_1fa35bd5-f36d-4f37-a1b8-ecaf372d1282"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7d1aeda0-7f11-44d4-8d34-b7fdba465f0c" w:customStyle="1">
-    <w:name w:val="Normal Table_7d1aeda0-7f11-44d4-8d34-b7fdba465f0c"/>
+  <w:style w:type="table" w:styleId="NormalTable_aedaef92-f3f4-427c-9436-b16512e6f6e5" w:customStyle="1">
+    <w:name w:val="Normal Table_aedaef92-f3f4-427c-9436-b16512e6f6e5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3d48d0d8-b542-432c-bf53-2ca067073d90" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7d1aeda0-7f11-44d4-8d34-b7fdba465f0c"/>
+  <w:style w:type="table" w:styleId="TableGrid_4befb864-7752-4ff4-b155-3e7168f2071b" w:customStyle="1">
+    <w:name w:val="Table Grid_4befb864-7752-4ff4-b155-3e7168f2071b"/>
+    <w:basedOn w:val="NormalTable_aedaef92-f3f4-427c-9436-b16512e6f6e5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d8f2acf9-0e5e-4ef4-a923-6170e5dbd57f" w:customStyle="1">
-    <w:name w:val="Normal Table_d8f2acf9-0e5e-4ef4-a923-6170e5dbd57f"/>
+  <w:style w:type="table" w:styleId="NormalTable_a3aadfdb-d32d-475a-8afb-0b4c42ddd8db" w:customStyle="1">
+    <w:name w:val="Normal Table_a3aadfdb-d32d-475a-8afb-0b4c42ddd8db"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_70e27b84-01ce-4fb8-8925-12a9f810849f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d8f2acf9-0e5e-4ef4-a923-6170e5dbd57f"/>
+  <w:style w:type="table" w:styleId="TableGrid_7e1e2fbe-180f-49dc-8e26-a9b25398653a" w:customStyle="1">
+    <w:name w:val="Table Grid_7e1e2fbe-180f-49dc-8e26-a9b25398653a"/>
+    <w:basedOn w:val="NormalTable_a3aadfdb-d32d-475a-8afb-0b4c42ddd8db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_52eac858-cd6b-4547-95ba-3686c8c03a17" w:customStyle="1">
-    <w:name w:val="Normal Table_52eac858-cd6b-4547-95ba-3686c8c03a17"/>
+  <w:style w:type="table" w:styleId="NormalTable_99db23db-cf75-46d0-bafd-cda158adbdfe" w:customStyle="1">
+    <w:name w:val="Normal Table_99db23db-cf75-46d0-bafd-cda158adbdfe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9fd1cd36-9c73-4422-a615-622f8923e59c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_52eac858-cd6b-4547-95ba-3686c8c03a17"/>
+  <w:style w:type="table" w:styleId="TableGrid_791d5beb-b307-4416-9851-d8669eb104c7" w:customStyle="1">
+    <w:name w:val="Table Grid_791d5beb-b307-4416-9851-d8669eb104c7"/>
+    <w:basedOn w:val="NormalTable_99db23db-cf75-46d0-bafd-cda158adbdfe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_23c305ee-e261-4ced-930a-07edc33a7118" w:customStyle="1">
-    <w:name w:val="Normal Table_23c305ee-e261-4ced-930a-07edc33a7118"/>
+  <w:style w:type="table" w:styleId="NormalTable_cfc0c078-a0ab-4cb6-9912-94740e2a898f" w:customStyle="1">
+    <w:name w:val="Normal Table_cfc0c078-a0ab-4cb6-9912-94740e2a898f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c6547d2e-3f9a-4fb9-a9bc-b85932f8d81f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_23c305ee-e261-4ced-930a-07edc33a7118"/>
+  <w:style w:type="table" w:styleId="TableGrid_ca50bb42-f10f-481e-a6e8-4b547d72ff27" w:customStyle="1">
+    <w:name w:val="Table Grid_ca50bb42-f10f-481e-a6e8-4b547d72ff27"/>
+    <w:basedOn w:val="NormalTable_cfc0c078-a0ab-4cb6-9912-94740e2a898f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2bc0886c-5d35-4517-a90f-f6feb932e7bd" w:customStyle="1">
-    <w:name w:val="Normal Table_2bc0886c-5d35-4517-a90f-f6feb932e7bd"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7d28f43-1d55-45c4-8a3c-376c24415855" w:customStyle="1">
+    <w:name w:val="Normal Table_b7d28f43-1d55-45c4-8a3c-376c24415855"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_37e6df49-585d-40e1-815e-31273729db17" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2bc0886c-5d35-4517-a90f-f6feb932e7bd"/>
+  <w:style w:type="table" w:styleId="TableGrid_d49661c0-74be-4da2-8e89-ba717e36e5f6" w:customStyle="1">
+    <w:name w:val="Table Grid_d49661c0-74be-4da2-8e89-ba717e36e5f6"/>
+    <w:basedOn w:val="NormalTable_b7d28f43-1d55-45c4-8a3c-376c24415855"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/688-2-Skriftelig%20advarsel%20ved%20brudd%20p&#229;%20sikkerhetsbestemmelsene.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>