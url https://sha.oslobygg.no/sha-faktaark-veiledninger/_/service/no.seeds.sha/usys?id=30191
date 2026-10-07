--- v6 (2026-08-23)
+++ v7 (2026-10-07)
@@ -44,51 +44,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">BRUDD PÅ SIKKERHETSBESTEMMELSER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6168CB10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C42FF54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(tilpasses det enkelte prosjekt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0149FD2E">
@@ -5993,363 +5992,351 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45D9CEC0">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId1"/>
       <w:headerReference w:type="default" r:id="rId2"/>
       <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:w="16838" w:h="11906"/>
-      <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f5c3c243-ca5b-409f-afd8-b295606d0ccf"/>
+      <w:tblStyle w:val="TableGrid_b3c2fac5-474b-4291-8bb5-303599e2e0e3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">23.08.2026 20:53:28 </w:t>
+            <w:t xml:space="preserve">08.10.2026 00:25:21 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_811faeeb-2b7b-49ff-bd75-62ba13438183"/>
+      <w:tblStyle w:val="TableGrid_357cf6b8-b343-4acd-bb6e-fc1c36e7949b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8733"/>
       <w:gridCol w:w="4032"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="8733"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4a88b5fd-c817-46e1-8e76-3acaaada56da"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fad2cb05-9c66-4e75-aa2f-e0e2bfe750d1"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_bbbc23b3-c005-48be-9d61-1cf1e2cca04f"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4032"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_bbbc23b3-c005-48be-9d61-1cf1e2cca04f"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6362,59 +6349,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+      <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_288f830a-538d-4e18-a08b-79df1b1390a7"/>
+      <w:tblStyle w:val="TableGrid_eb1c4a9b-e2a9-4cee-be82-135def371b8f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6425,488 +6412,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fabaa679-29ec-4ac9-a890-c198412268d0"/>
+            <w:tblStyle w:val="TableGrid_54d6bc5b-a669-4e52-add0-202cb102f077"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1460"/>
-            <w:gridCol w:w="3793"/>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_98abf4a2-77e5-4f31-a509-db6ba43247fd"/>
+            <w:tblStyle w:val="TableGrid_a2e35f00-7483-4179-89ee-0f0ddd9e30ee"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1540"/>
-            <w:gridCol w:w="1340"/>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+      <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d6cfa225-070c-4034-a1b9-f261388ad485"/>
+      <w:tblStyle w:val="TableGrid_8ba0612f-ef0c-4af3-8622-33815d01426b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8733"/>
       <w:gridCol w:w="4032"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="8733"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4a88b5fd-c817-46e1-8e76-3acaaada56da"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fad2cb05-9c66-4e75-aa2f-e0e2bfe750d1"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_bbbc23b3-c005-48be-9d61-1cf1e2cca04f"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4032"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_bbbc23b3-c005-48be-9d61-1cf1e2cca04f"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6919,59 +6906,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+      <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_be86d587-d1e8-4158-94d6-da8c314eeea2"/>
+      <w:tblStyle w:val="TableGrid_8675ac7b-c582-48ef-94af-cf770c59b880"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6982,373 +6969,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3c1f7c69-b0d0-43fa-86e9-92a3f123959e"/>
+            <w:tblStyle w:val="TableGrid_8d152e93-2d9f-4fdc-942a-7ad8c6352061"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1460"/>
-            <w:gridCol w:w="3793"/>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3b839624-d3d7-46bc-82d7-de9cfbdff343"/>
+            <w:tblStyle w:val="TableGrid_247f54c9-2db1-4a09-a8f4-ad221329da65"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1540"/>
-            <w:gridCol w:w="1340"/>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+      <w:pStyle w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -8026,883 +8013,883 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4" w:customStyle="1">
-    <w:name w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6913e975-5231-435e-8198-dd3d4cca0a46" w:customStyle="1">
+    <w:name w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f42b54a3-63f5-414d-befb-e6161405d349"/>
+    <w:basedOn w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_80ad2cec-8223-4ec6-9f97-84f5f01139d5" w:customStyle="1">
-    <w:name w:val="Normal Table_80ad2cec-8223-4ec6-9f97-84f5f01139d5"/>
+  <w:style w:type="table" w:styleId="NormalTable_e3c6d7a5-d477-4742-a924-ad3c0a0ac7f4" w:customStyle="1">
+    <w:name w:val="Normal Table_e3c6d7a5-d477-4742-a924-ad3c0a0ac7f4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b2d3cedc-0c8a-4d96-9422-6bec35fe4efe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_80ad2cec-8223-4ec6-9f97-84f5f01139d5"/>
+  <w:style w:type="table" w:styleId="TableGrid_f912da68-7bd2-49ac-9c30-e70e82c027e2" w:customStyle="1">
+    <w:name w:val="Table Grid_f912da68-7bd2-49ac-9c30-e70e82c027e2"/>
+    <w:basedOn w:val="NormalTable_e3c6d7a5-d477-4742-a924-ad3c0a0ac7f4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_4a88b5fd-c817-46e1-8e76-3acaaada56da" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_fad2cb05-9c66-4e75-aa2f-e0e2bfe750d1" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fad2cb05-9c66-4e75-aa2f-e0e2bfe750d1"/>
+    <w:basedOn w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_bbbc23b3-c005-48be-9d61-1cf1e2cca04f" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_bbbc23b3-c005-48be-9d61-1cf1e2cca04f"/>
+    <w:basedOn w:val="Normal_6913e975-5231-435e-8198-dd3d4cca0a46"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d335435f-ecbd-40c2-9180-e957cc9b77a4" w:customStyle="1">
-    <w:name w:val="Normal Table_d335435f-ecbd-40c2-9180-e957cc9b77a4"/>
+  <w:style w:type="table" w:styleId="NormalTable_4baf5a91-b3ee-484c-b95c-61d28fa4bfdc" w:customStyle="1">
+    <w:name w:val="Normal Table_4baf5a91-b3ee-484c-b95c-61d28fa4bfdc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f94319f-6b6f-4e1d-adc8-25f4d048a4c9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d335435f-ecbd-40c2-9180-e957cc9b77a4"/>
+  <w:style w:type="table" w:styleId="TableGrid_817d15b8-0c44-472e-8190-89233b99b0a3" w:customStyle="1">
+    <w:name w:val="Table Grid_817d15b8-0c44-472e-8190-89233b99b0a3"/>
+    <w:basedOn w:val="NormalTable_4baf5a91-b3ee-484c-b95c-61d28fa4bfdc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_64ab9e20-3e5c-45ee-b6d3-e263ecd73a19" w:customStyle="1">
-    <w:name w:val="Normal Table_64ab9e20-3e5c-45ee-b6d3-e263ecd73a19"/>
+  <w:style w:type="table" w:styleId="NormalTable_5a716311-fe65-43ec-82db-28b41fec5b06" w:customStyle="1">
+    <w:name w:val="Normal Table_5a716311-fe65-43ec-82db-28b41fec5b06"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_573a58c5-aa03-45d2-abb2-7fd126a6e908" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_64ab9e20-3e5c-45ee-b6d3-e263ecd73a19"/>
+  <w:style w:type="table" w:styleId="TableGrid_15199fc0-6f7a-4870-9a11-283d7af4751f" w:customStyle="1">
+    <w:name w:val="Table Grid_15199fc0-6f7a-4870-9a11-283d7af4751f"/>
+    <w:basedOn w:val="NormalTable_5a716311-fe65-43ec-82db-28b41fec5b06"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b78f300b-7112-47f4-943c-e7523b9e04db" w:customStyle="1">
-    <w:name w:val="Normal Table_b78f300b-7112-47f4-943c-e7523b9e04db"/>
+  <w:style w:type="table" w:styleId="NormalTable_789ce601-4fd5-4e33-9171-5cc0da4de2a9" w:customStyle="1">
+    <w:name w:val="Normal Table_789ce601-4fd5-4e33-9171-5cc0da4de2a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_04bce639-791a-4995-9a81-9342b51f2e0d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b78f300b-7112-47f4-943c-e7523b9e04db"/>
+  <w:style w:type="table" w:styleId="TableGrid_03722a16-4cc1-414e-8c92-0129c6fa3cb1" w:customStyle="1">
+    <w:name w:val="Table Grid_03722a16-4cc1-414e-8c92-0129c6fa3cb1"/>
+    <w:basedOn w:val="NormalTable_789ce601-4fd5-4e33-9171-5cc0da4de2a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c536a9ef-5178-489c-aec8-a0a7502c0c4a" w:customStyle="1">
-    <w:name w:val="Normal Table_c536a9ef-5178-489c-aec8-a0a7502c0c4a"/>
+  <w:style w:type="table" w:styleId="NormalTable_a38466b5-e9a3-478b-adfb-eeef9905820c" w:customStyle="1">
+    <w:name w:val="Normal Table_a38466b5-e9a3-478b-adfb-eeef9905820c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b7352d17-943a-420c-b4bd-e1b1ab117131" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c536a9ef-5178-489c-aec8-a0a7502c0c4a"/>
+  <w:style w:type="table" w:styleId="TableGrid_17c2908a-ee75-4dc4-bc4f-3e9af1d961bf" w:customStyle="1">
+    <w:name w:val="Table Grid_17c2908a-ee75-4dc4-bc4f-3e9af1d961bf"/>
+    <w:basedOn w:val="NormalTable_a38466b5-e9a3-478b-adfb-eeef9905820c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0c1683bc-d7fa-4b66-aeb0-70bf1077cb0f" w:customStyle="1">
-    <w:name w:val="Normal Table_0c1683bc-d7fa-4b66-aeb0-70bf1077cb0f"/>
+  <w:style w:type="table" w:styleId="NormalTable_9fc9c2ab-0213-427b-b51c-8ee031300dce" w:customStyle="1">
+    <w:name w:val="Normal Table_9fc9c2ab-0213-427b-b51c-8ee031300dce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5c3c243-ca5b-409f-afd8-b295606d0ccf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0c1683bc-d7fa-4b66-aeb0-70bf1077cb0f"/>
+  <w:style w:type="table" w:styleId="TableGrid_b3c2fac5-474b-4291-8bb5-303599e2e0e3" w:customStyle="1">
+    <w:name w:val="Table Grid_b3c2fac5-474b-4291-8bb5-303599e2e0e3"/>
+    <w:basedOn w:val="NormalTable_9fc9c2ab-0213-427b-b51c-8ee031300dce"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eee70bc3-f662-4701-b62b-344087021466" w:customStyle="1">
-    <w:name w:val="Normal Table_eee70bc3-f662-4701-b62b-344087021466"/>
+  <w:style w:type="table" w:styleId="NormalTable_3b7275a1-27a2-4bb8-96fa-54824233f68a" w:customStyle="1">
+    <w:name w:val="Normal Table_3b7275a1-27a2-4bb8-96fa-54824233f68a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d6cfa225-070c-4034-a1b9-f261388ad485" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eee70bc3-f662-4701-b62b-344087021466"/>
+  <w:style w:type="table" w:styleId="TableGrid_8ba0612f-ef0c-4af3-8622-33815d01426b" w:customStyle="1">
+    <w:name w:val="Table Grid_8ba0612f-ef0c-4af3-8622-33815d01426b"/>
+    <w:basedOn w:val="NormalTable_3b7275a1-27a2-4bb8-96fa-54824233f68a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30c03ff2-cdcf-4647-8e77-a1e0a3ab0d9a" w:customStyle="1">
-    <w:name w:val="Normal Table_30c03ff2-cdcf-4647-8e77-a1e0a3ab0d9a"/>
+  <w:style w:type="table" w:styleId="NormalTable_320bc85f-f4ae-4540-aa6b-5db9b8fbb5d2" w:customStyle="1">
+    <w:name w:val="Normal Table_320bc85f-f4ae-4540-aa6b-5db9b8fbb5d2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3c1f7c69-b0d0-43fa-86e9-92a3f123959e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30c03ff2-cdcf-4647-8e77-a1e0a3ab0d9a"/>
+  <w:style w:type="table" w:styleId="TableGrid_8d152e93-2d9f-4fdc-942a-7ad8c6352061" w:customStyle="1">
+    <w:name w:val="Table Grid_8d152e93-2d9f-4fdc-942a-7ad8c6352061"/>
+    <w:basedOn w:val="NormalTable_320bc85f-f4ae-4540-aa6b-5db9b8fbb5d2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_25dc29a1-2474-4b66-8f97-80b47d60840d" w:customStyle="1">
-    <w:name w:val="Normal Table_25dc29a1-2474-4b66-8f97-80b47d60840d"/>
+  <w:style w:type="table" w:styleId="NormalTable_217876f6-7046-49d9-832c-e52ad4e15178" w:customStyle="1">
+    <w:name w:val="Normal Table_217876f6-7046-49d9-832c-e52ad4e15178"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3b839624-d3d7-46bc-82d7-de9cfbdff343" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_25dc29a1-2474-4b66-8f97-80b47d60840d"/>
+  <w:style w:type="table" w:styleId="TableGrid_247f54c9-2db1-4a09-a8f4-ad221329da65" w:customStyle="1">
+    <w:name w:val="Table Grid_247f54c9-2db1-4a09-a8f4-ad221329da65"/>
+    <w:basedOn w:val="NormalTable_217876f6-7046-49d9-832c-e52ad4e15178"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_041d612a-5271-4908-9b67-92a727d405f2" w:customStyle="1">
-    <w:name w:val="Normal Table_041d612a-5271-4908-9b67-92a727d405f2"/>
+  <w:style w:type="table" w:styleId="NormalTable_4dfafe84-0fee-4360-8ff4-f8fcca60ff24" w:customStyle="1">
+    <w:name w:val="Normal Table_4dfafe84-0fee-4360-8ff4-f8fcca60ff24"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_be86d587-d1e8-4158-94d6-da8c314eeea2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_041d612a-5271-4908-9b67-92a727d405f2"/>
+  <w:style w:type="table" w:styleId="TableGrid_8675ac7b-c582-48ef-94af-cf770c59b880" w:customStyle="1">
+    <w:name w:val="Table Grid_8675ac7b-c582-48ef-94af-cf770c59b880"/>
+    <w:basedOn w:val="NormalTable_4dfafe84-0fee-4360-8ff4-f8fcca60ff24"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9b1e6d5d-4cf7-4634-aace-8705d9ea51f5" w:customStyle="1">
-    <w:name w:val="Normal Table_9b1e6d5d-4cf7-4634-aace-8705d9ea51f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_ef63f6be-2782-4a8a-a663-921208a0533a" w:customStyle="1">
+    <w:name w:val="Normal Table_ef63f6be-2782-4a8a-a663-921208a0533a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_811faeeb-2b7b-49ff-bd75-62ba13438183" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9b1e6d5d-4cf7-4634-aace-8705d9ea51f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_357cf6b8-b343-4acd-bb6e-fc1c36e7949b" w:customStyle="1">
+    <w:name w:val="Table Grid_357cf6b8-b343-4acd-bb6e-fc1c36e7949b"/>
+    <w:basedOn w:val="NormalTable_ef63f6be-2782-4a8a-a663-921208a0533a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b9da3fb4-cf97-4c12-a084-6ed920bfc68d" w:customStyle="1">
-    <w:name w:val="Normal Table_b9da3fb4-cf97-4c12-a084-6ed920bfc68d"/>
+  <w:style w:type="table" w:styleId="NormalTable_40f88759-33e4-4248-893e-16127a9a6d92" w:customStyle="1">
+    <w:name w:val="Normal Table_40f88759-33e4-4248-893e-16127a9a6d92"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fabaa679-29ec-4ac9-a890-c198412268d0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b9da3fb4-cf97-4c12-a084-6ed920bfc68d"/>
+  <w:style w:type="table" w:styleId="TableGrid_54d6bc5b-a669-4e52-add0-202cb102f077" w:customStyle="1">
+    <w:name w:val="Table Grid_54d6bc5b-a669-4e52-add0-202cb102f077"/>
+    <w:basedOn w:val="NormalTable_40f88759-33e4-4248-893e-16127a9a6d92"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1e879dc2-a165-4969-933c-7dd4113d8bce" w:customStyle="1">
-    <w:name w:val="Normal Table_1e879dc2-a165-4969-933c-7dd4113d8bce"/>
+  <w:style w:type="table" w:styleId="NormalTable_5b56d3d1-88da-41f2-b25a-491b31f1de8e" w:customStyle="1">
+    <w:name w:val="Normal Table_5b56d3d1-88da-41f2-b25a-491b31f1de8e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_98abf4a2-77e5-4f31-a509-db6ba43247fd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1e879dc2-a165-4969-933c-7dd4113d8bce"/>
+  <w:style w:type="table" w:styleId="TableGrid_a2e35f00-7483-4179-89ee-0f0ddd9e30ee" w:customStyle="1">
+    <w:name w:val="Table Grid_a2e35f00-7483-4179-89ee-0f0ddd9e30ee"/>
+    <w:basedOn w:val="NormalTable_5b56d3d1-88da-41f2-b25a-491b31f1de8e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fcdac03e-d45d-4815-979a-92f2969a4539" w:customStyle="1">
-    <w:name w:val="Normal Table_fcdac03e-d45d-4815-979a-92f2969a4539"/>
+  <w:style w:type="table" w:styleId="NormalTable_73229406-d4d3-40a5-8951-03a8f731e514" w:customStyle="1">
+    <w:name w:val="Normal Table_73229406-d4d3-40a5-8951-03a8f731e514"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_288f830a-538d-4e18-a08b-79df1b1390a7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fcdac03e-d45d-4815-979a-92f2969a4539"/>
+  <w:style w:type="table" w:styleId="TableGrid_eb1c4a9b-e2a9-4cee-be82-135def371b8f" w:customStyle="1">
+    <w:name w:val="Table Grid_eb1c4a9b-e2a9-4cee-be82-135def371b8f"/>
+    <w:basedOn w:val="NormalTable_73229406-d4d3-40a5-8951-03a8f731e514"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/637-2-Faktaark%20-%20Brudd%20p&#229;%20sikkerhetsbestemmelser.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>