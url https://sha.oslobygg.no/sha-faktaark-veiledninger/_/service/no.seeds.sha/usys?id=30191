--- v3 (2026-02-09)
+++ v4 (2026-04-10)
@@ -6053,117 +6053,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_14c5f4ea-ffd6-4e2d-a13e-05f4e36f5dd5"/>
+      <w:tblStyle w:val="TableGrid_7bf32423-173f-4721-965a-61e67df1e767"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10.02.2026 00:57:45 </w:t>
+            <w:t xml:space="preserve">10.04.2026 22:10:14 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6180,153 +6180,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8c82493e-01d2-4f02-8de8-a7ab109703c8"/>
+      <w:tblStyle w:val="TableGrid_7771aaea-b39d-400e-a31d-a8949ea5e72f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9395"/>
       <w:gridCol w:w="3370"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9395"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_bc688774-4a8c-4e87-914b-c3690829f8df"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_c91c55c2-bc79-4d09-a1b0-5d6956938e18"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_389a4b05-0b4d-4e66-b3a2-3cd0ba3fc014"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4c14cd52-07fd-48be-b094-ba79fe7e5acc"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3370"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_389a4b05-0b4d-4e66-b3a2-3cd0ba3fc014"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4c14cd52-07fd-48be-b094-ba79fe7e5acc"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+            <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6339,59 +6339,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+      <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1706728f-4dd6-4d08-9d69-3d37b4918951"/>
+      <w:tblStyle w:val="TableGrid_0d58b684-b74b-4a6f-8940-8bf3968532be"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6402,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0c8bc7bb-a29f-45f4-bf53-6159eeeea6e6"/>
+            <w:tblStyle w:val="TableGrid_9c69056f-ba91-416a-ba4f-2e5e32dfe074"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+            <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5c3a8e6d-51c2-435b-aff1-f3e4af25809f"/>
+            <w:tblStyle w:val="TableGrid_901535dd-3d12-4f95-afd0-b5dec4569014"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+            <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+      <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,629 +7446,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e" w:customStyle="1">
-    <w:name w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43" w:customStyle="1">
+    <w:name w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f68309af-f754-4fec-86c3-c79ca9760ee2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+    <w:basedOn w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9133b930-4398-453d-8663-81f53692f70d" w:customStyle="1">
-    <w:name w:val="Normal Table_9133b930-4398-453d-8663-81f53692f70d"/>
+  <w:style w:type="table" w:styleId="NormalTable_1386e585-7228-4228-840c-f2ea383a31fa" w:customStyle="1">
+    <w:name w:val="Normal Table_1386e585-7228-4228-840c-f2ea383a31fa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_da7d6586-e588-4562-9268-e9ed4ae8de21" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9133b930-4398-453d-8663-81f53692f70d"/>
+  <w:style w:type="table" w:styleId="TableGrid_28b72795-192c-4d11-b507-ef08044261cc" w:customStyle="1">
+    <w:name w:val="Table Grid_28b72795-192c-4d11-b507-ef08044261cc"/>
+    <w:basedOn w:val="NormalTable_1386e585-7228-4228-840c-f2ea383a31fa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_bc688774-4a8c-4e87-914b-c3690829f8df" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_c91c55c2-bc79-4d09-a1b0-5d6956938e18" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_c91c55c2-bc79-4d09-a1b0-5d6956938e18"/>
+    <w:basedOn w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_389a4b05-0b4d-4e66-b3a2-3cd0ba3fc014" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_3d725792-dd80-41e6-b28f-c1d3d1b25b2e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_4c14cd52-07fd-48be-b094-ba79fe7e5acc" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4c14cd52-07fd-48be-b094-ba79fe7e5acc"/>
+    <w:basedOn w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1468cfa8-b449-40f7-a15d-7b80a117a929" w:customStyle="1">
-    <w:name w:val="Normal Table_1468cfa8-b449-40f7-a15d-7b80a117a929"/>
+  <w:style w:type="table" w:styleId="NormalTable_11c95ce1-40eb-478d-ab5b-cc6125bf7388" w:customStyle="1">
+    <w:name w:val="Normal Table_11c95ce1-40eb-478d-ab5b-cc6125bf7388"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_33ad4876-7a03-4f7c-bffe-936beb80bc1f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1468cfa8-b449-40f7-a15d-7b80a117a929"/>
+  <w:style w:type="table" w:styleId="TableGrid_864a9c96-ff26-4019-9b50-342bc34fd30d" w:customStyle="1">
+    <w:name w:val="Table Grid_864a9c96-ff26-4019-9b50-342bc34fd30d"/>
+    <w:basedOn w:val="NormalTable_11c95ce1-40eb-478d-ab5b-cc6125bf7388"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_28ef0104-f059-4c7e-a7dd-731e85b84b8b" w:customStyle="1">
-    <w:name w:val="Normal Table_28ef0104-f059-4c7e-a7dd-731e85b84b8b"/>
+  <w:style w:type="table" w:styleId="NormalTable_1a3c84eb-1f27-422b-b52f-5fdcb26e9dce" w:customStyle="1">
+    <w:name w:val="Normal Table_1a3c84eb-1f27-422b-b52f-5fdcb26e9dce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a2d2fb33-8f76-485f-91e3-64de1709f029" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_28ef0104-f059-4c7e-a7dd-731e85b84b8b"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c6ab379-f2e9-439d-9219-636c507da3bc" w:customStyle="1">
+    <w:name w:val="Table Grid_8c6ab379-f2e9-439d-9219-636c507da3bc"/>
+    <w:basedOn w:val="NormalTable_1a3c84eb-1f27-422b-b52f-5fdcb26e9dce"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ed65b654-a1a6-46ff-87d1-a52bdae95466" w:customStyle="1">
-    <w:name w:val="Normal Table_ed65b654-a1a6-46ff-87d1-a52bdae95466"/>
+  <w:style w:type="table" w:styleId="NormalTable_b3b155a1-6594-438d-bdda-86512f40a1aa" w:customStyle="1">
+    <w:name w:val="Normal Table_b3b155a1-6594-438d-bdda-86512f40a1aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5af58567-8799-4a58-85c9-c9a6e7e546d0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ed65b654-a1a6-46ff-87d1-a52bdae95466"/>
+  <w:style w:type="table" w:styleId="TableGrid_f4b795df-ab62-4452-b666-489988f0bcc7" w:customStyle="1">
+    <w:name w:val="Table Grid_f4b795df-ab62-4452-b666-489988f0bcc7"/>
+    <w:basedOn w:val="NormalTable_b3b155a1-6594-438d-bdda-86512f40a1aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_067ac7cb-0971-4c60-a423-59424303e242" w:customStyle="1">
-    <w:name w:val="Normal Table_067ac7cb-0971-4c60-a423-59424303e242"/>
+  <w:style w:type="table" w:styleId="NormalTable_57776813-10a7-45f5-b2a4-2bbbfc7180d5" w:customStyle="1">
+    <w:name w:val="Normal Table_57776813-10a7-45f5-b2a4-2bbbfc7180d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b922bfe3-2576-4ce3-8adb-2d5993223cc2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_067ac7cb-0971-4c60-a423-59424303e242"/>
+  <w:style w:type="table" w:styleId="TableGrid_57f6bb85-f26c-4e3e-8754-ff194a23fb7b" w:customStyle="1">
+    <w:name w:val="Table Grid_57f6bb85-f26c-4e3e-8754-ff194a23fb7b"/>
+    <w:basedOn w:val="NormalTable_57776813-10a7-45f5-b2a4-2bbbfc7180d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ef797ac2-056a-453d-8e54-255ab44cd462" w:customStyle="1">
-    <w:name w:val="Normal Table_ef797ac2-056a-453d-8e54-255ab44cd462"/>
+  <w:style w:type="table" w:styleId="NormalTable_1f66ced9-8111-4ac2-b5eb-243ecf2f68a5" w:customStyle="1">
+    <w:name w:val="Normal Table_1f66ced9-8111-4ac2-b5eb-243ecf2f68a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_14c5f4ea-ffd6-4e2d-a13e-05f4e36f5dd5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ef797ac2-056a-453d-8e54-255ab44cd462"/>
+  <w:style w:type="table" w:styleId="TableGrid_7bf32423-173f-4721-965a-61e67df1e767" w:customStyle="1">
+    <w:name w:val="Table Grid_7bf32423-173f-4721-965a-61e67df1e767"/>
+    <w:basedOn w:val="NormalTable_1f66ced9-8111-4ac2-b5eb-243ecf2f68a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_49f3f58c-3e72-4c26-b1ac-86ea883715fc" w:customStyle="1">
-    <w:name w:val="Normal Table_49f3f58c-3e72-4c26-b1ac-86ea883715fc"/>
+  <w:style w:type="table" w:styleId="NormalTable_2fb2294f-4023-49f1-93b9-dc8187ccb64b" w:customStyle="1">
+    <w:name w:val="Normal Table_2fb2294f-4023-49f1-93b9-dc8187ccb64b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8c82493e-01d2-4f02-8de8-a7ab109703c8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_49f3f58c-3e72-4c26-b1ac-86ea883715fc"/>
+  <w:style w:type="table" w:styleId="TableGrid_7771aaea-b39d-400e-a31d-a8949ea5e72f" w:customStyle="1">
+    <w:name w:val="Table Grid_7771aaea-b39d-400e-a31d-a8949ea5e72f"/>
+    <w:basedOn w:val="NormalTable_2fb2294f-4023-49f1-93b9-dc8187ccb64b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_848eb66e-a0fd-4d8d-8436-88c39ab0d64a" w:customStyle="1">
-    <w:name w:val="Normal Table_848eb66e-a0fd-4d8d-8436-88c39ab0d64a"/>
+  <w:style w:type="table" w:styleId="NormalTable_47a22895-8c54-4f16-9f24-a7510120dcff" w:customStyle="1">
+    <w:name w:val="Normal Table_47a22895-8c54-4f16-9f24-a7510120dcff"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0c8bc7bb-a29f-45f4-bf53-6159eeeea6e6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_848eb66e-a0fd-4d8d-8436-88c39ab0d64a"/>
+  <w:style w:type="table" w:styleId="TableGrid_9c69056f-ba91-416a-ba4f-2e5e32dfe074" w:customStyle="1">
+    <w:name w:val="Table Grid_9c69056f-ba91-416a-ba4f-2e5e32dfe074"/>
+    <w:basedOn w:val="NormalTable_47a22895-8c54-4f16-9f24-a7510120dcff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4ccdc5e1-6d3a-4625-b312-c89bee8a3739" w:customStyle="1">
-    <w:name w:val="Normal Table_4ccdc5e1-6d3a-4625-b312-c89bee8a3739"/>
+  <w:style w:type="table" w:styleId="NormalTable_f7674d48-4d2d-407e-9285-293e4b4ef6eb" w:customStyle="1">
+    <w:name w:val="Normal Table_f7674d48-4d2d-407e-9285-293e4b4ef6eb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5c3a8e6d-51c2-435b-aff1-f3e4af25809f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4ccdc5e1-6d3a-4625-b312-c89bee8a3739"/>
+  <w:style w:type="table" w:styleId="TableGrid_901535dd-3d12-4f95-afd0-b5dec4569014" w:customStyle="1">
+    <w:name w:val="Table Grid_901535dd-3d12-4f95-afd0-b5dec4569014"/>
+    <w:basedOn w:val="NormalTable_f7674d48-4d2d-407e-9285-293e4b4ef6eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d120a1ea-06a9-4a97-9741-17c5d8f03dd5" w:customStyle="1">
-    <w:name w:val="Normal Table_d120a1ea-06a9-4a97-9741-17c5d8f03dd5"/>
+  <w:style w:type="table" w:styleId="NormalTable_74ce3530-eeab-4e15-8600-31479bdbc282" w:customStyle="1">
+    <w:name w:val="Normal Table_74ce3530-eeab-4e15-8600-31479bdbc282"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1706728f-4dd6-4d08-9d69-3d37b4918951" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d120a1ea-06a9-4a97-9741-17c5d8f03dd5"/>
+  <w:style w:type="table" w:styleId="TableGrid_0d58b684-b74b-4a6f-8940-8bf3968532be" w:customStyle="1">
+    <w:name w:val="Table Grid_0d58b684-b74b-4a6f-8940-8bf3968532be"/>
+    <w:basedOn w:val="NormalTable_74ce3530-eeab-4e15-8600-31479bdbc282"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>