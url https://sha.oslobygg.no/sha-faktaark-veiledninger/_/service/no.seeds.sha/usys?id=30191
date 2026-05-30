--- v4 (2026-04-10)
+++ v5 (2026-05-30)
@@ -6053,117 +6053,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7bf32423-173f-4721-965a-61e67df1e767"/>
+      <w:tblStyle w:val="TableGrid_68dd7f5d-dd69-4135-87a1-3e858ffa1020"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10.04.2026 22:10:14 </w:t>
+            <w:t xml:space="preserve">30.05.2026 11:08:04 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6180,153 +6180,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7771aaea-b39d-400e-a31d-a8949ea5e72f"/>
+      <w:tblStyle w:val="TableGrid_47f837e9-fc88-4559-943f-7bbdb3aaca17"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9395"/>
       <w:gridCol w:w="3370"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9395"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_c91c55c2-bc79-4d09-a1b0-5d6956938e18"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4addfc09-f64a-42d0-a565-5538c31c5d99"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4c14cd52-07fd-48be-b094-ba79fe7e5acc"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_98c8f579-f4e6-4895-b2cc-02d06706b561"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3370"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4c14cd52-07fd-48be-b094-ba79fe7e5acc"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_98c8f579-f4e6-4895-b2cc-02d06706b561"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+            <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6339,59 +6339,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+      <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0d58b684-b74b-4a6f-8940-8bf3968532be"/>
+      <w:tblStyle w:val="TableGrid_7c2dfb4a-6225-431d-9513-a6a38accb596"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6402,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9c69056f-ba91-416a-ba4f-2e5e32dfe074"/>
+            <w:tblStyle w:val="TableGrid_fa43c10b-b2b1-4f43-a062-8da74616847e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+            <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_901535dd-3d12-4f95-afd0-b5dec4569014"/>
+            <w:tblStyle w:val="TableGrid_13beae91-0e89-46dc-90e4-90ecbd664367"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+            <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+      <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,629 +7446,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43" w:customStyle="1">
-    <w:name w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+  <w:style w:type="paragraph" w:styleId="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5" w:customStyle="1">
+    <w:name w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f4509dd-f07a-454d-9a9b-ff1890746ca6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+    <w:basedOn w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1386e585-7228-4228-840c-f2ea383a31fa" w:customStyle="1">
-    <w:name w:val="Normal Table_1386e585-7228-4228-840c-f2ea383a31fa"/>
+  <w:style w:type="table" w:styleId="NormalTable_027f5c9a-1f5d-4c9e-a387-99fb8b46ea02" w:customStyle="1">
+    <w:name w:val="Normal Table_027f5c9a-1f5d-4c9e-a387-99fb8b46ea02"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_28b72795-192c-4d11-b507-ef08044261cc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1386e585-7228-4228-840c-f2ea383a31fa"/>
+  <w:style w:type="table" w:styleId="TableGrid_1c13dda1-70ef-4f5e-b4d9-f3db900fa587" w:customStyle="1">
+    <w:name w:val="Table Grid_1c13dda1-70ef-4f5e-b4d9-f3db900fa587"/>
+    <w:basedOn w:val="NormalTable_027f5c9a-1f5d-4c9e-a387-99fb8b46ea02"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_c91c55c2-bc79-4d09-a1b0-5d6956938e18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_4addfc09-f64a-42d0-a565-5538c31c5d99" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4addfc09-f64a-42d0-a565-5538c31c5d99"/>
+    <w:basedOn w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_4c14cd52-07fd-48be-b094-ba79fe7e5acc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_b7b9a67b-69ca-4911-af86-5a7a0a0cdd43"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_98c8f579-f4e6-4895-b2cc-02d06706b561" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_98c8f579-f4e6-4895-b2cc-02d06706b561"/>
+    <w:basedOn w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_11c95ce1-40eb-478d-ab5b-cc6125bf7388" w:customStyle="1">
-    <w:name w:val="Normal Table_11c95ce1-40eb-478d-ab5b-cc6125bf7388"/>
+  <w:style w:type="table" w:styleId="NormalTable_eada12b4-4756-46b2-8f79-192068d7741c" w:customStyle="1">
+    <w:name w:val="Normal Table_eada12b4-4756-46b2-8f79-192068d7741c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_864a9c96-ff26-4019-9b50-342bc34fd30d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_11c95ce1-40eb-478d-ab5b-cc6125bf7388"/>
+  <w:style w:type="table" w:styleId="TableGrid_a8d8c1a7-8ed0-4f4d-ae31-f814cbc47e4f" w:customStyle="1">
+    <w:name w:val="Table Grid_a8d8c1a7-8ed0-4f4d-ae31-f814cbc47e4f"/>
+    <w:basedOn w:val="NormalTable_eada12b4-4756-46b2-8f79-192068d7741c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1a3c84eb-1f27-422b-b52f-5fdcb26e9dce" w:customStyle="1">
-    <w:name w:val="Normal Table_1a3c84eb-1f27-422b-b52f-5fdcb26e9dce"/>
+  <w:style w:type="table" w:styleId="NormalTable_24dd9546-2c0d-46e8-8a42-c4fcde154f71" w:customStyle="1">
+    <w:name w:val="Normal Table_24dd9546-2c0d-46e8-8a42-c4fcde154f71"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8c6ab379-f2e9-439d-9219-636c507da3bc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1a3c84eb-1f27-422b-b52f-5fdcb26e9dce"/>
+  <w:style w:type="table" w:styleId="TableGrid_9da87055-5e02-42be-aaaf-81230c8d4bc1" w:customStyle="1">
+    <w:name w:val="Table Grid_9da87055-5e02-42be-aaaf-81230c8d4bc1"/>
+    <w:basedOn w:val="NormalTable_24dd9546-2c0d-46e8-8a42-c4fcde154f71"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b3b155a1-6594-438d-bdda-86512f40a1aa" w:customStyle="1">
-    <w:name w:val="Normal Table_b3b155a1-6594-438d-bdda-86512f40a1aa"/>
+  <w:style w:type="table" w:styleId="NormalTable_3a38bf14-39e3-421c-840f-4ab948079943" w:customStyle="1">
+    <w:name w:val="Normal Table_3a38bf14-39e3-421c-840f-4ab948079943"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f4b795df-ab62-4452-b666-489988f0bcc7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b3b155a1-6594-438d-bdda-86512f40a1aa"/>
+  <w:style w:type="table" w:styleId="TableGrid_d3b3eff8-a80b-464b-8d20-e0081a67de7a" w:customStyle="1">
+    <w:name w:val="Table Grid_d3b3eff8-a80b-464b-8d20-e0081a67de7a"/>
+    <w:basedOn w:val="NormalTable_3a38bf14-39e3-421c-840f-4ab948079943"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_57776813-10a7-45f5-b2a4-2bbbfc7180d5" w:customStyle="1">
-    <w:name w:val="Normal Table_57776813-10a7-45f5-b2a4-2bbbfc7180d5"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d1c3a37-4c00-479c-aefe-a4d96399c50c" w:customStyle="1">
+    <w:name w:val="Normal Table_4d1c3a37-4c00-479c-aefe-a4d96399c50c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_57f6bb85-f26c-4e3e-8754-ff194a23fb7b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_57776813-10a7-45f5-b2a4-2bbbfc7180d5"/>
+  <w:style w:type="table" w:styleId="TableGrid_c062f08c-60a9-41a9-aaf7-2e9e269f9e28" w:customStyle="1">
+    <w:name w:val="Table Grid_c062f08c-60a9-41a9-aaf7-2e9e269f9e28"/>
+    <w:basedOn w:val="NormalTable_4d1c3a37-4c00-479c-aefe-a4d96399c50c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1f66ced9-8111-4ac2-b5eb-243ecf2f68a5" w:customStyle="1">
-    <w:name w:val="Normal Table_1f66ced9-8111-4ac2-b5eb-243ecf2f68a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_65243865-8936-4d30-9b5f-73724c35c588" w:customStyle="1">
+    <w:name w:val="Normal Table_65243865-8936-4d30-9b5f-73724c35c588"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7bf32423-173f-4721-965a-61e67df1e767" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1f66ced9-8111-4ac2-b5eb-243ecf2f68a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_68dd7f5d-dd69-4135-87a1-3e858ffa1020" w:customStyle="1">
+    <w:name w:val="Table Grid_68dd7f5d-dd69-4135-87a1-3e858ffa1020"/>
+    <w:basedOn w:val="NormalTable_65243865-8936-4d30-9b5f-73724c35c588"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2fb2294f-4023-49f1-93b9-dc8187ccb64b" w:customStyle="1">
-    <w:name w:val="Normal Table_2fb2294f-4023-49f1-93b9-dc8187ccb64b"/>
+  <w:style w:type="table" w:styleId="NormalTable_40ccdca6-b54d-4c4c-9886-cc95335ba12d" w:customStyle="1">
+    <w:name w:val="Normal Table_40ccdca6-b54d-4c4c-9886-cc95335ba12d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7771aaea-b39d-400e-a31d-a8949ea5e72f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2fb2294f-4023-49f1-93b9-dc8187ccb64b"/>
+  <w:style w:type="table" w:styleId="TableGrid_47f837e9-fc88-4559-943f-7bbdb3aaca17" w:customStyle="1">
+    <w:name w:val="Table Grid_47f837e9-fc88-4559-943f-7bbdb3aaca17"/>
+    <w:basedOn w:val="NormalTable_40ccdca6-b54d-4c4c-9886-cc95335ba12d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_47a22895-8c54-4f16-9f24-a7510120dcff" w:customStyle="1">
-    <w:name w:val="Normal Table_47a22895-8c54-4f16-9f24-a7510120dcff"/>
+  <w:style w:type="table" w:styleId="NormalTable_e6ba1049-06eb-41b7-8fb2-8e9c7ca9f5b5" w:customStyle="1">
+    <w:name w:val="Normal Table_e6ba1049-06eb-41b7-8fb2-8e9c7ca9f5b5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9c69056f-ba91-416a-ba4f-2e5e32dfe074" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_47a22895-8c54-4f16-9f24-a7510120dcff"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa43c10b-b2b1-4f43-a062-8da74616847e" w:customStyle="1">
+    <w:name w:val="Table Grid_fa43c10b-b2b1-4f43-a062-8da74616847e"/>
+    <w:basedOn w:val="NormalTable_e6ba1049-06eb-41b7-8fb2-8e9c7ca9f5b5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f7674d48-4d2d-407e-9285-293e4b4ef6eb" w:customStyle="1">
-    <w:name w:val="Normal Table_f7674d48-4d2d-407e-9285-293e4b4ef6eb"/>
+  <w:style w:type="table" w:styleId="NormalTable_f1739ccf-c77f-4dc8-b46c-a4bf8ecebced" w:customStyle="1">
+    <w:name w:val="Normal Table_f1739ccf-c77f-4dc8-b46c-a4bf8ecebced"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_901535dd-3d12-4f95-afd0-b5dec4569014" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f7674d48-4d2d-407e-9285-293e4b4ef6eb"/>
+  <w:style w:type="table" w:styleId="TableGrid_13beae91-0e89-46dc-90e4-90ecbd664367" w:customStyle="1">
+    <w:name w:val="Table Grid_13beae91-0e89-46dc-90e4-90ecbd664367"/>
+    <w:basedOn w:val="NormalTable_f1739ccf-c77f-4dc8-b46c-a4bf8ecebced"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_74ce3530-eeab-4e15-8600-31479bdbc282" w:customStyle="1">
-    <w:name w:val="Normal Table_74ce3530-eeab-4e15-8600-31479bdbc282"/>
+  <w:style w:type="table" w:styleId="NormalTable_906114b6-15b1-4684-8aad-94b5848e975b" w:customStyle="1">
+    <w:name w:val="Normal Table_906114b6-15b1-4684-8aad-94b5848e975b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0d58b684-b74b-4a6f-8940-8bf3968532be" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_74ce3530-eeab-4e15-8600-31479bdbc282"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c2dfb4a-6225-431d-9513-a6a38accb596" w:customStyle="1">
+    <w:name w:val="Table Grid_7c2dfb4a-6225-431d-9513-a6a38accb596"/>
+    <w:basedOn w:val="NormalTable_906114b6-15b1-4684-8aad-94b5848e975b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>