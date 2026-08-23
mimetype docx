--- v5 (2026-05-30)
+++ v6 (2026-08-23)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="68AA1EB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12758"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5988,55 +5989,56 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45D9CEC0">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="16838" w:h="11906"/>
-      <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
+      <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="0"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="2"/>
@@ -6049,349 +6051,370 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_68dd7f5d-dd69-4135-87a1-3e858ffa1020"/>
+      <w:tblStyle w:val="TableGrid_f5c3c243-ca5b-409f-afd8-b295606d0ccf"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">30.05.2026 11:08:04 </w:t>
+            <w:t xml:space="preserve">23.08.2026 20:53:28 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_47f837e9-fc88-4559-943f-7bbdb3aaca17"/>
+      <w:tblStyle w:val="TableGrid_811faeeb-2b7b-49ff-bd75-62ba13438183"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9395"/>
-      <w:gridCol w:w="3370"/>
+      <w:gridCol w:w="8733"/>
+      <w:gridCol w:w="4032"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="9395"/>
+          <w:tcW w:type="dxa" w:w="8733"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4addfc09-f64a-42d0-a565-5538c31c5d99"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4a88b5fd-c817-46e1-8e76-3acaaada56da"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_98c8f579-f4e6-4895-b2cc-02d06706b561"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="3370"/>
+          <w:tcW w:type="dxa" w:w="4032"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_98c8f579-f4e6-4895-b2cc-02d06706b561"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
+            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
+      <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7c2dfb4a-6225-431d-9513-a6a38accb596"/>
+      <w:tblStyle w:val="TableGrid_288f830a-538d-4e18-a08b-79df1b1390a7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6425,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fa43c10b-b2b1-4f43-a062-8da74616847e"/>
+            <w:tblStyle w:val="TableGrid_fabaa679-29ec-4ac9-a890-c198412268d0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1500"/>
-            <w:gridCol w:w="3753"/>
+            <w:gridCol w:w="1460"/>
+            <w:gridCol w:w="3793"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcW w:type="dxa" w:w="1460"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcW w:type="dxa" w:w="3793"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcW w:type="dxa" w:w="1460"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcW w:type="dxa" w:w="3793"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
+            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_13beae91-0e89-46dc-90e4-90ecbd664367"/>
+            <w:tblStyle w:val="TableGrid_98abf4a2-77e5-4f31-a509-db6ba43247fd"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1540"/>
+            <w:gridCol w:w="1340"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcW w:type="dxa" w:w="1540"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1340"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcW w:type="dxa" w:w="1540"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1340"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
+            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
+      <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_d6cfa225-070c-4034-a1b9-f261388ad485"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8733"/>
+      <w:gridCol w:w="4032"/>
+      <w:gridCol w:w="1237"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="8733"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4a88b5fd-c817-46e1-8e76-3acaaada56da"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4032"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1237"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_be86d587-d1e8-4158-94d6-da8c314eeea2"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9101"/>
+      <w:gridCol w:w="4901"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="9101"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_3c1f7c69-b0d0-43fa-86e9-92a3f123959e"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1460"/>
+            <w:gridCol w:w="3793"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4901"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_3b839624-d3d7-46bc-82d7-de9cfbdff343"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1540"/>
+            <w:gridCol w:w="1340"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,660 +8026,883 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5" w:customStyle="1">
-    <w:name w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4" w:customStyle="1">
+    <w:name w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_96defa0c-1ded-4439-94cd-c646ab72d006" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f80da6bc-aaf7-46a5-8dda-82d28b261af9"/>
+    <w:basedOn w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_027f5c9a-1f5d-4c9e-a387-99fb8b46ea02" w:customStyle="1">
-    <w:name w:val="Normal Table_027f5c9a-1f5d-4c9e-a387-99fb8b46ea02"/>
+  <w:style w:type="table" w:styleId="NormalTable_80ad2cec-8223-4ec6-9f97-84f5f01139d5" w:customStyle="1">
+    <w:name w:val="Normal Table_80ad2cec-8223-4ec6-9f97-84f5f01139d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1c13dda1-70ef-4f5e-b4d9-f3db900fa587" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_027f5c9a-1f5d-4c9e-a387-99fb8b46ea02"/>
+  <w:style w:type="table" w:styleId="TableGrid_b2d3cedc-0c8a-4d96-9422-6bec35fe4efe" w:customStyle="1">
+    <w:name w:val="Table Grid_b2d3cedc-0c8a-4d96-9422-6bec35fe4efe"/>
+    <w:basedOn w:val="NormalTable_80ad2cec-8223-4ec6-9f97-84f5f01139d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_4addfc09-f64a-42d0-a565-5538c31c5d99" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_575a0621-87ef-4a4f-a8cc-77a8bf5d2aa5"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_4a88b5fd-c817-46e1-8e76-3acaaada56da" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4a88b5fd-c817-46e1-8e76-3acaaada56da"/>
+    <w:basedOn w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8459335a-aa66-4334-a752-74b8b9253fc3"/>
+    <w:basedOn w:val="Normal_ac1976b9-f89d-464a-b4aa-c26880796fc4"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eada12b4-4756-46b2-8f79-192068d7741c" w:customStyle="1">
-    <w:name w:val="Normal Table_eada12b4-4756-46b2-8f79-192068d7741c"/>
+  <w:style w:type="table" w:styleId="NormalTable_d335435f-ecbd-40c2-9180-e957cc9b77a4" w:customStyle="1">
+    <w:name w:val="Normal Table_d335435f-ecbd-40c2-9180-e957cc9b77a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a8d8c1a7-8ed0-4f4d-ae31-f814cbc47e4f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eada12b4-4756-46b2-8f79-192068d7741c"/>
+  <w:style w:type="table" w:styleId="TableGrid_0f94319f-6b6f-4e1d-adc8-25f4d048a4c9" w:customStyle="1">
+    <w:name w:val="Table Grid_0f94319f-6b6f-4e1d-adc8-25f4d048a4c9"/>
+    <w:basedOn w:val="NormalTable_d335435f-ecbd-40c2-9180-e957cc9b77a4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_24dd9546-2c0d-46e8-8a42-c4fcde154f71" w:customStyle="1">
-    <w:name w:val="Normal Table_24dd9546-2c0d-46e8-8a42-c4fcde154f71"/>
+  <w:style w:type="table" w:styleId="NormalTable_64ab9e20-3e5c-45ee-b6d3-e263ecd73a19" w:customStyle="1">
+    <w:name w:val="Normal Table_64ab9e20-3e5c-45ee-b6d3-e263ecd73a19"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9da87055-5e02-42be-aaaf-81230c8d4bc1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_24dd9546-2c0d-46e8-8a42-c4fcde154f71"/>
+  <w:style w:type="table" w:styleId="TableGrid_573a58c5-aa03-45d2-abb2-7fd126a6e908" w:customStyle="1">
+    <w:name w:val="Table Grid_573a58c5-aa03-45d2-abb2-7fd126a6e908"/>
+    <w:basedOn w:val="NormalTable_64ab9e20-3e5c-45ee-b6d3-e263ecd73a19"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3a38bf14-39e3-421c-840f-4ab948079943" w:customStyle="1">
-    <w:name w:val="Normal Table_3a38bf14-39e3-421c-840f-4ab948079943"/>
+  <w:style w:type="table" w:styleId="NormalTable_b78f300b-7112-47f4-943c-e7523b9e04db" w:customStyle="1">
+    <w:name w:val="Normal Table_b78f300b-7112-47f4-943c-e7523b9e04db"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d3b3eff8-a80b-464b-8d20-e0081a67de7a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3a38bf14-39e3-421c-840f-4ab948079943"/>
+  <w:style w:type="table" w:styleId="TableGrid_04bce639-791a-4995-9a81-9342b51f2e0d" w:customStyle="1">
+    <w:name w:val="Table Grid_04bce639-791a-4995-9a81-9342b51f2e0d"/>
+    <w:basedOn w:val="NormalTable_b78f300b-7112-47f4-943c-e7523b9e04db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d1c3a37-4c00-479c-aefe-a4d96399c50c" w:customStyle="1">
-    <w:name w:val="Normal Table_4d1c3a37-4c00-479c-aefe-a4d96399c50c"/>
+  <w:style w:type="table" w:styleId="NormalTable_c536a9ef-5178-489c-aec8-a0a7502c0c4a" w:customStyle="1">
+    <w:name w:val="Normal Table_c536a9ef-5178-489c-aec8-a0a7502c0c4a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c062f08c-60a9-41a9-aaf7-2e9e269f9e28" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d1c3a37-4c00-479c-aefe-a4d96399c50c"/>
+  <w:style w:type="table" w:styleId="TableGrid_b7352d17-943a-420c-b4bd-e1b1ab117131" w:customStyle="1">
+    <w:name w:val="Table Grid_b7352d17-943a-420c-b4bd-e1b1ab117131"/>
+    <w:basedOn w:val="NormalTable_c536a9ef-5178-489c-aec8-a0a7502c0c4a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_65243865-8936-4d30-9b5f-73724c35c588" w:customStyle="1">
-    <w:name w:val="Normal Table_65243865-8936-4d30-9b5f-73724c35c588"/>
+  <w:style w:type="table" w:styleId="NormalTable_0c1683bc-d7fa-4b66-aeb0-70bf1077cb0f" w:customStyle="1">
+    <w:name w:val="Normal Table_0c1683bc-d7fa-4b66-aeb0-70bf1077cb0f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_68dd7f5d-dd69-4135-87a1-3e858ffa1020" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_65243865-8936-4d30-9b5f-73724c35c588"/>
+  <w:style w:type="table" w:styleId="TableGrid_f5c3c243-ca5b-409f-afd8-b295606d0ccf" w:customStyle="1">
+    <w:name w:val="Table Grid_f5c3c243-ca5b-409f-afd8-b295606d0ccf"/>
+    <w:basedOn w:val="NormalTable_0c1683bc-d7fa-4b66-aeb0-70bf1077cb0f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_40ccdca6-b54d-4c4c-9886-cc95335ba12d" w:customStyle="1">
-    <w:name w:val="Normal Table_40ccdca6-b54d-4c4c-9886-cc95335ba12d"/>
+  <w:style w:type="table" w:styleId="NormalTable_eee70bc3-f662-4701-b62b-344087021466" w:customStyle="1">
+    <w:name w:val="Normal Table_eee70bc3-f662-4701-b62b-344087021466"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_47f837e9-fc88-4559-943f-7bbdb3aaca17" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_40ccdca6-b54d-4c4c-9886-cc95335ba12d"/>
+  <w:style w:type="table" w:styleId="TableGrid_d6cfa225-070c-4034-a1b9-f261388ad485" w:customStyle="1">
+    <w:name w:val="Table Grid_d6cfa225-070c-4034-a1b9-f261388ad485"/>
+    <w:basedOn w:val="NormalTable_eee70bc3-f662-4701-b62b-344087021466"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e6ba1049-06eb-41b7-8fb2-8e9c7ca9f5b5" w:customStyle="1">
-    <w:name w:val="Normal Table_e6ba1049-06eb-41b7-8fb2-8e9c7ca9f5b5"/>
+  <w:style w:type="table" w:styleId="NormalTable_30c03ff2-cdcf-4647-8e77-a1e0a3ab0d9a" w:customStyle="1">
+    <w:name w:val="Normal Table_30c03ff2-cdcf-4647-8e77-a1e0a3ab0d9a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa43c10b-b2b1-4f43-a062-8da74616847e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e6ba1049-06eb-41b7-8fb2-8e9c7ca9f5b5"/>
+  <w:style w:type="table" w:styleId="TableGrid_3c1f7c69-b0d0-43fa-86e9-92a3f123959e" w:customStyle="1">
+    <w:name w:val="Table Grid_3c1f7c69-b0d0-43fa-86e9-92a3f123959e"/>
+    <w:basedOn w:val="NormalTable_30c03ff2-cdcf-4647-8e77-a1e0a3ab0d9a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f1739ccf-c77f-4dc8-b46c-a4bf8ecebced" w:customStyle="1">
-    <w:name w:val="Normal Table_f1739ccf-c77f-4dc8-b46c-a4bf8ecebced"/>
+  <w:style w:type="table" w:styleId="NormalTable_25dc29a1-2474-4b66-8f97-80b47d60840d" w:customStyle="1">
+    <w:name w:val="Normal Table_25dc29a1-2474-4b66-8f97-80b47d60840d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_13beae91-0e89-46dc-90e4-90ecbd664367" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f1739ccf-c77f-4dc8-b46c-a4bf8ecebced"/>
+  <w:style w:type="table" w:styleId="TableGrid_3b839624-d3d7-46bc-82d7-de9cfbdff343" w:customStyle="1">
+    <w:name w:val="Table Grid_3b839624-d3d7-46bc-82d7-de9cfbdff343"/>
+    <w:basedOn w:val="NormalTable_25dc29a1-2474-4b66-8f97-80b47d60840d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_906114b6-15b1-4684-8aad-94b5848e975b" w:customStyle="1">
-    <w:name w:val="Normal Table_906114b6-15b1-4684-8aad-94b5848e975b"/>
+  <w:style w:type="table" w:styleId="NormalTable_041d612a-5271-4908-9b67-92a727d405f2" w:customStyle="1">
+    <w:name w:val="Normal Table_041d612a-5271-4908-9b67-92a727d405f2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7c2dfb4a-6225-431d-9513-a6a38accb596" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_906114b6-15b1-4684-8aad-94b5848e975b"/>
+  <w:style w:type="table" w:styleId="TableGrid_be86d587-d1e8-4158-94d6-da8c314eeea2" w:customStyle="1">
+    <w:name w:val="Table Grid_be86d587-d1e8-4158-94d6-da8c314eeea2"/>
+    <w:basedOn w:val="NormalTable_041d612a-5271-4908-9b67-92a727d405f2"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_9b1e6d5d-4cf7-4634-aace-8705d9ea51f5" w:customStyle="1">
+    <w:name w:val="Normal Table_9b1e6d5d-4cf7-4634-aace-8705d9ea51f5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_811faeeb-2b7b-49ff-bd75-62ba13438183" w:customStyle="1">
+    <w:name w:val="Table Grid_811faeeb-2b7b-49ff-bd75-62ba13438183"/>
+    <w:basedOn w:val="NormalTable_9b1e6d5d-4cf7-4634-aace-8705d9ea51f5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b9da3fb4-cf97-4c12-a084-6ed920bfc68d" w:customStyle="1">
+    <w:name w:val="Normal Table_b9da3fb4-cf97-4c12-a084-6ed920bfc68d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_fabaa679-29ec-4ac9-a890-c198412268d0" w:customStyle="1">
+    <w:name w:val="Table Grid_fabaa679-29ec-4ac9-a890-c198412268d0"/>
+    <w:basedOn w:val="NormalTable_b9da3fb4-cf97-4c12-a084-6ed920bfc68d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_1e879dc2-a165-4969-933c-7dd4113d8bce" w:customStyle="1">
+    <w:name w:val="Normal Table_1e879dc2-a165-4969-933c-7dd4113d8bce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_98abf4a2-77e5-4f31-a509-db6ba43247fd" w:customStyle="1">
+    <w:name w:val="Table Grid_98abf4a2-77e5-4f31-a509-db6ba43247fd"/>
+    <w:basedOn w:val="NormalTable_1e879dc2-a165-4969-933c-7dd4113d8bce"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_fcdac03e-d45d-4815-979a-92f2969a4539" w:customStyle="1">
+    <w:name w:val="Normal Table_fcdac03e-d45d-4815-979a-92f2969a4539"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_288f830a-538d-4e18-a08b-79df1b1390a7" w:customStyle="1">
+    <w:name w:val="Table Grid_288f830a-538d-4e18-a08b-79df1b1390a7"/>
+    <w:basedOn w:val="NormalTable_fcdac03e-d45d-4815-979a-92f2969a4539"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/637-2-Faktaark%20-%20Brudd%20p&#229;%20sikkerhetsbestemmelser.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>