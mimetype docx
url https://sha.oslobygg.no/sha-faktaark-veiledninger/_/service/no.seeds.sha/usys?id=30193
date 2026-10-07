--- v5 (2026-08-23)
+++ v6 (2026-10-07)
@@ -18809,382 +18809,370 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53D77785">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT" w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId1"/>
       <w:headerReference w:type="default" r:id="rId2"/>
       <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1ed62495-aecc-42af-bca8-2b45adc568cf"/>
+      <w:tblStyle w:val="TableGrid_448aa9aa-ab5c-4720-ab7a-72f742415019"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">23.08.2026 20:52:30 </w:t>
+            <w:t xml:space="preserve">08.10.2026 00:24:33 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0d57b2b4-b42c-46a5-8194-84cb551fa10a"/>
+      <w:tblStyle w:val="TableGrid_0a02364c-c690-4dc5-baa8-2c8cd293c590"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5658"/>
       <w:gridCol w:w="2613"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5658"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_241038ce-3226-4cc3-b880-6c6befec58d6"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_9f8d205a-b515-467b-99f2-7fdcb5f8f459"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f25f9cae-ee24-47c9-958a-30326a32efc3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f849458a-4082-4fee-986a-b392228eeb73"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Arbeidsklær - Bestillingsskjema</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2613"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f25f9cae-ee24-47c9-958a-30326a32efc3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f849458a-4082-4fee-986a-b392228eeb73"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+            <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19197,59 +19185,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+      <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0a431f5c-d400-4ef0-92f2-4a8ef977f0a5"/>
+      <w:tblStyle w:val="TableGrid_46b4f9e0-39ac-4462-aac5-eae404b8c5ab"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19260,488 +19248,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5eea4bf1-db56-44fb-bd9b-9ad440f02b50"/>
+            <w:tblStyle w:val="TableGrid_73b93170-b82c-4101-8273-df9d7d0bd80c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1460"/>
-            <w:gridCol w:w="3793"/>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">18.05.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+            <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_42803b71-f01f-4add-826c-f1068e32e151"/>
+            <w:tblStyle w:val="TableGrid_4b90395c-5060-4809-a080-e67470cd9c87"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1540"/>
-            <w:gridCol w:w="1340"/>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+            <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+      <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fccfc26f-9dad-444f-ae28-7a5a84e2c869"/>
+      <w:tblStyle w:val="TableGrid_6697075a-490e-4c64-a44f-42629550b844"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5658"/>
       <w:gridCol w:w="2613"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5658"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_241038ce-3226-4cc3-b880-6c6befec58d6"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_9f8d205a-b515-467b-99f2-7fdcb5f8f459"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f25f9cae-ee24-47c9-958a-30326a32efc3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f849458a-4082-4fee-986a-b392228eeb73"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Arbeidsklær - Bestillingsskjema</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2613"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f25f9cae-ee24-47c9-958a-30326a32efc3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f849458a-4082-4fee-986a-b392228eeb73"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+            <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19754,59 +19742,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+      <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a9903f38-a20e-4413-8604-610e9ebbc417"/>
+      <w:tblStyle w:val="TableGrid_1f528013-c65f-4d8b-9dad-985a1ef5abb9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19817,373 +19805,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_cd80bcb7-c16f-4027-af6c-19c7eab2df41"/>
+            <w:tblStyle w:val="TableGrid_199a108b-bfad-41cf-b819-108ea36822bc"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1460"/>
-            <w:gridCol w:w="3793"/>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1460"/>
+                <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="3793"/>
+                <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">18.05.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+            <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_45c2d796-907b-4723-9ddb-e550613a81b1"/>
+            <w:tblStyle w:val="TableGrid_323dea2e-f1b3-404b-8811-d025ff8c3235"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="1540"/>
-            <w:gridCol w:w="1340"/>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1540"/>
+                <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1340"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+            <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+      <w:pStyle w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16817B97"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -21765,883 +21753,883 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e" w:customStyle="1">
-    <w:name w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_41d32dff-ae3a-44e6-805f-96d74b965832" w:customStyle="1">
+    <w:name w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_eca73a5d-1f6a-42f8-8331-71fbf7297085" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_97e01e17-5228-4565-8e54-8cbf73e16b50"/>
+    <w:basedOn w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b4cd12e6-8955-4359-9bf4-1acaa884a41f" w:customStyle="1">
-    <w:name w:val="Normal Table_b4cd12e6-8955-4359-9bf4-1acaa884a41f"/>
+  <w:style w:type="table" w:styleId="NormalTable_b9c8693e-794d-454d-b1e1-38ae39ea7e71" w:customStyle="1">
+    <w:name w:val="Normal Table_b9c8693e-794d-454d-b1e1-38ae39ea7e71"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ccb27b34-b186-4296-b017-4daa5b096ddf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b4cd12e6-8955-4359-9bf4-1acaa884a41f"/>
+  <w:style w:type="table" w:styleId="TableGrid_15ffd7db-fbf7-4d87-a6c5-220eb6fb2a5b" w:customStyle="1">
+    <w:name w:val="Table Grid_15ffd7db-fbf7-4d87-a6c5-220eb6fb2a5b"/>
+    <w:basedOn w:val="NormalTable_b9c8693e-794d-454d-b1e1-38ae39ea7e71"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_241038ce-3226-4cc3-b880-6c6befec58d6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_9f8d205a-b515-467b-99f2-7fdcb5f8f459" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_9f8d205a-b515-467b-99f2-7fdcb5f8f459"/>
+    <w:basedOn w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_f25f9cae-ee24-47c9-958a-30326a32efc3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_70211e8f-7057-4a05-8e8e-fa9181547f7e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_f849458a-4082-4fee-986a-b392228eeb73" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f849458a-4082-4fee-986a-b392228eeb73"/>
+    <w:basedOn w:val="Normal_41d32dff-ae3a-44e6-805f-96d74b965832"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bb80ab47-9169-40ba-9f7a-cb62e816016d" w:customStyle="1">
-    <w:name w:val="Normal Table_bb80ab47-9169-40ba-9f7a-cb62e816016d"/>
+  <w:style w:type="table" w:styleId="NormalTable_7331cf7c-75a2-4549-ba4d-a38b6cedae65" w:customStyle="1">
+    <w:name w:val="Normal Table_7331cf7c-75a2-4549-ba4d-a38b6cedae65"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_92f799a9-697f-4045-ba7f-cfdeda6dcea2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bb80ab47-9169-40ba-9f7a-cb62e816016d"/>
+  <w:style w:type="table" w:styleId="TableGrid_8aed80d6-1150-4c8e-8eef-6a1d76a7cc56" w:customStyle="1">
+    <w:name w:val="Table Grid_8aed80d6-1150-4c8e-8eef-6a1d76a7cc56"/>
+    <w:basedOn w:val="NormalTable_7331cf7c-75a2-4549-ba4d-a38b6cedae65"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_48b61177-2249-428a-8426-aac636d69747" w:customStyle="1">
-    <w:name w:val="Normal Table_48b61177-2249-428a-8426-aac636d69747"/>
+  <w:style w:type="table" w:styleId="NormalTable_744463e0-6ba9-4bae-bb75-78e46b5ce69b" w:customStyle="1">
+    <w:name w:val="Normal Table_744463e0-6ba9-4bae-bb75-78e46b5ce69b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7697a79f-11a2-485c-868e-cd86725919ec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_48b61177-2249-428a-8426-aac636d69747"/>
+  <w:style w:type="table" w:styleId="TableGrid_fbf99420-bb61-4926-8e06-57aba4e29ec6" w:customStyle="1">
+    <w:name w:val="Table Grid_fbf99420-bb61-4926-8e06-57aba4e29ec6"/>
+    <w:basedOn w:val="NormalTable_744463e0-6ba9-4bae-bb75-78e46b5ce69b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c0393b1f-34f3-453e-922a-a29eae7a3db7" w:customStyle="1">
-    <w:name w:val="Normal Table_c0393b1f-34f3-453e-922a-a29eae7a3db7"/>
+  <w:style w:type="table" w:styleId="NormalTable_b82d2f36-1bd1-45dc-bd29-a67d3e0822cf" w:customStyle="1">
+    <w:name w:val="Normal Table_b82d2f36-1bd1-45dc-bd29-a67d3e0822cf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c0d29c2c-e1ac-4c42-8c2d-7c389a5f4364" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c0393b1f-34f3-453e-922a-a29eae7a3db7"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8793d32-3b6f-49bb-bf3f-893d4e59e5fa" w:customStyle="1">
+    <w:name w:val="Table Grid_c8793d32-3b6f-49bb-bf3f-893d4e59e5fa"/>
+    <w:basedOn w:val="NormalTable_b82d2f36-1bd1-45dc-bd29-a67d3e0822cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3b2de448-9fa2-4ac3-baa0-a9ac59d721eb" w:customStyle="1">
-    <w:name w:val="Normal Table_3b2de448-9fa2-4ac3-baa0-a9ac59d721eb"/>
+  <w:style w:type="table" w:styleId="NormalTable_a2d0316f-36fd-456f-bd3d-684c18e59f4b" w:customStyle="1">
+    <w:name w:val="Normal Table_a2d0316f-36fd-456f-bd3d-684c18e59f4b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2d96a48b-4d1d-4ab9-bfdb-bb55951d0d68" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3b2de448-9fa2-4ac3-baa0-a9ac59d721eb"/>
+  <w:style w:type="table" w:styleId="TableGrid_7b4258b1-ace6-4c7d-96c4-f75021bd438c" w:customStyle="1">
+    <w:name w:val="Table Grid_7b4258b1-ace6-4c7d-96c4-f75021bd438c"/>
+    <w:basedOn w:val="NormalTable_a2d0316f-36fd-456f-bd3d-684c18e59f4b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_96d8fc89-8ec6-40f6-a955-b61b8668a8ac" w:customStyle="1">
-    <w:name w:val="Normal Table_96d8fc89-8ec6-40f6-a955-b61b8668a8ac"/>
+  <w:style w:type="table" w:styleId="NormalTable_f8e0e999-3bac-4584-8131-7eeb743f90b7" w:customStyle="1">
+    <w:name w:val="Normal Table_f8e0e999-3bac-4584-8131-7eeb743f90b7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1ed62495-aecc-42af-bca8-2b45adc568cf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_96d8fc89-8ec6-40f6-a955-b61b8668a8ac"/>
+  <w:style w:type="table" w:styleId="TableGrid_448aa9aa-ab5c-4720-ab7a-72f742415019" w:customStyle="1">
+    <w:name w:val="Table Grid_448aa9aa-ab5c-4720-ab7a-72f742415019"/>
+    <w:basedOn w:val="NormalTable_f8e0e999-3bac-4584-8131-7eeb743f90b7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_163d9c72-b5a3-468b-b60e-4657e14fec40" w:customStyle="1">
-    <w:name w:val="Normal Table_163d9c72-b5a3-468b-b60e-4657e14fec40"/>
+  <w:style w:type="table" w:styleId="NormalTable_89969e60-8a4f-43b0-a484-a7f410a16555" w:customStyle="1">
+    <w:name w:val="Normal Table_89969e60-8a4f-43b0-a484-a7f410a16555"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fccfc26f-9dad-444f-ae28-7a5a84e2c869" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_163d9c72-b5a3-468b-b60e-4657e14fec40"/>
+  <w:style w:type="table" w:styleId="TableGrid_6697075a-490e-4c64-a44f-42629550b844" w:customStyle="1">
+    <w:name w:val="Table Grid_6697075a-490e-4c64-a44f-42629550b844"/>
+    <w:basedOn w:val="NormalTable_89969e60-8a4f-43b0-a484-a7f410a16555"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0235eb32-599a-46c0-90b0-1e28b37e89a5" w:customStyle="1">
-    <w:name w:val="Normal Table_0235eb32-599a-46c0-90b0-1e28b37e89a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_5c0103c1-6c50-45bd-aff4-8ce8ce274625" w:customStyle="1">
+    <w:name w:val="Normal Table_5c0103c1-6c50-45bd-aff4-8ce8ce274625"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cd80bcb7-c16f-4027-af6c-19c7eab2df41" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0235eb32-599a-46c0-90b0-1e28b37e89a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_199a108b-bfad-41cf-b819-108ea36822bc" w:customStyle="1">
+    <w:name w:val="Table Grid_199a108b-bfad-41cf-b819-108ea36822bc"/>
+    <w:basedOn w:val="NormalTable_5c0103c1-6c50-45bd-aff4-8ce8ce274625"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2bcedec5-0511-4b49-a559-feb34a915165" w:customStyle="1">
-    <w:name w:val="Normal Table_2bcedec5-0511-4b49-a559-feb34a915165"/>
+  <w:style w:type="table" w:styleId="NormalTable_8d22bfb0-9c3f-4564-8548-178eb6a738b8" w:customStyle="1">
+    <w:name w:val="Normal Table_8d22bfb0-9c3f-4564-8548-178eb6a738b8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_45c2d796-907b-4723-9ddb-e550613a81b1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2bcedec5-0511-4b49-a559-feb34a915165"/>
+  <w:style w:type="table" w:styleId="TableGrid_323dea2e-f1b3-404b-8811-d025ff8c3235" w:customStyle="1">
+    <w:name w:val="Table Grid_323dea2e-f1b3-404b-8811-d025ff8c3235"/>
+    <w:basedOn w:val="NormalTable_8d22bfb0-9c3f-4564-8548-178eb6a738b8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b45edd24-7895-4c5b-b39c-5123a77eb39a" w:customStyle="1">
-    <w:name w:val="Normal Table_b45edd24-7895-4c5b-b39c-5123a77eb39a"/>
+  <w:style w:type="table" w:styleId="NormalTable_aecb583b-efec-442d-a2bf-a56c82e92db8" w:customStyle="1">
+    <w:name w:val="Normal Table_aecb583b-efec-442d-a2bf-a56c82e92db8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a9903f38-a20e-4413-8604-610e9ebbc417" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b45edd24-7895-4c5b-b39c-5123a77eb39a"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f528013-c65f-4d8b-9dad-985a1ef5abb9" w:customStyle="1">
+    <w:name w:val="Table Grid_1f528013-c65f-4d8b-9dad-985a1ef5abb9"/>
+    <w:basedOn w:val="NormalTable_aecb583b-efec-442d-a2bf-a56c82e92db8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_36184d93-3b33-4a64-bae0-eaa14532255e" w:customStyle="1">
-    <w:name w:val="Normal Table_36184d93-3b33-4a64-bae0-eaa14532255e"/>
+  <w:style w:type="table" w:styleId="NormalTable_88cb2493-ee0c-4b5f-9a39-1a60e0fc2bd0" w:customStyle="1">
+    <w:name w:val="Normal Table_88cb2493-ee0c-4b5f-9a39-1a60e0fc2bd0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0d57b2b4-b42c-46a5-8194-84cb551fa10a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_36184d93-3b33-4a64-bae0-eaa14532255e"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a02364c-c690-4dc5-baa8-2c8cd293c590" w:customStyle="1">
+    <w:name w:val="Table Grid_0a02364c-c690-4dc5-baa8-2c8cd293c590"/>
+    <w:basedOn w:val="NormalTable_88cb2493-ee0c-4b5f-9a39-1a60e0fc2bd0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de1556b9-1b5a-4c43-b941-badff9967e01" w:customStyle="1">
-    <w:name w:val="Normal Table_de1556b9-1b5a-4c43-b941-badff9967e01"/>
+  <w:style w:type="table" w:styleId="NormalTable_91784ae8-e81f-4dc5-99f3-8cec6f0ba816" w:customStyle="1">
+    <w:name w:val="Normal Table_91784ae8-e81f-4dc5-99f3-8cec6f0ba816"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5eea4bf1-db56-44fb-bd9b-9ad440f02b50" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de1556b9-1b5a-4c43-b941-badff9967e01"/>
+  <w:style w:type="table" w:styleId="TableGrid_73b93170-b82c-4101-8273-df9d7d0bd80c" w:customStyle="1">
+    <w:name w:val="Table Grid_73b93170-b82c-4101-8273-df9d7d0bd80c"/>
+    <w:basedOn w:val="NormalTable_91784ae8-e81f-4dc5-99f3-8cec6f0ba816"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c69d8696-86c2-4c02-90d8-4e5e177c1a1b" w:customStyle="1">
-    <w:name w:val="Normal Table_c69d8696-86c2-4c02-90d8-4e5e177c1a1b"/>
+  <w:style w:type="table" w:styleId="NormalTable_30a0f9eb-f26c-491d-96ce-f3a87f7975e2" w:customStyle="1">
+    <w:name w:val="Normal Table_30a0f9eb-f26c-491d-96ce-f3a87f7975e2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_42803b71-f01f-4add-826c-f1068e32e151" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c69d8696-86c2-4c02-90d8-4e5e177c1a1b"/>
+  <w:style w:type="table" w:styleId="TableGrid_4b90395c-5060-4809-a080-e67470cd9c87" w:customStyle="1">
+    <w:name w:val="Table Grid_4b90395c-5060-4809-a080-e67470cd9c87"/>
+    <w:basedOn w:val="NormalTable_30a0f9eb-f26c-491d-96ce-f3a87f7975e2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fc733372-d72b-458f-8860-645aa073b3d8" w:customStyle="1">
-    <w:name w:val="Normal Table_fc733372-d72b-458f-8860-645aa073b3d8"/>
+  <w:style w:type="table" w:styleId="NormalTable_84f3ae79-c692-4b3f-8854-a8b3f0fcef11" w:customStyle="1">
+    <w:name w:val="Normal Table_84f3ae79-c692-4b3f-8854-a8b3f0fcef11"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a431f5c-d400-4ef0-92f2-4a8ef977f0a5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fc733372-d72b-458f-8860-645aa073b3d8"/>
+  <w:style w:type="table" w:styleId="TableGrid_46b4f9e0-39ac-4462-aac5-eae404b8c5ab" w:customStyle="1">
+    <w:name w:val="Table Grid_46b4f9e0-39ac-4462-aac5-eae404b8c5ab"/>
+    <w:basedOn w:val="NormalTable_84f3ae79-c692-4b3f-8854-a8b3f0fcef11"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>