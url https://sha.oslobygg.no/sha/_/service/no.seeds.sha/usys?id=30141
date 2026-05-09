--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -4007,57 +4007,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="851"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="567"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="BFBFBF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4508,51 +4501,51 @@
               <w:left w:val="single" w:color="auto" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="BFBFBF" w:color="auto" w:val="clear"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprenør </w:t>
+              <w:t xml:space="preserve">Hovedbedrift </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Dokumenter / henvisning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9389,50 +9382,70 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SHA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">slobygg.no</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="087B6315">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:right="-568"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HB = Hovedbedrift</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId1"/>
       <w:footerReference w:type="default" r:id="rId2"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
@@ -9468,51 +9481,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ac100bd9-4c23-41f9-a216-af1e0c0f904c"/>
+      <w:tblStyle w:val="TableGrid_e945ec38-795d-4043-8394-a29b94995cd8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9523,51 +9536,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:02:43 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:11:22 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -9595,51 +9608,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d50f0521-8ea0-4463-810f-4fcc854d9f5d"/>
+      <w:tblStyle w:val="TableGrid_35b760c9-7c97-43e7-995b-d3e2722e5e29"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2320"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -9653,95 +9666,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6467"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 92. Versjonsnummer: 8</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 92. Versjonsnummer: 9</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">0.0 SHA-Dokumentasjon (SHA-perm / arkivnøkkel)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2320"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+            <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -9754,59 +9767,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+      <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7af6421b-e57b-40fe-8053-ecdc4ab4bc15"/>
+      <w:tblStyle w:val="TableGrid_105ef185-60cd-41d3-9e39-2ee0f16e3c90"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9817,51 +9830,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2f314911-51cd-45e0-a352-67af902bb8c7"/>
+            <w:tblStyle w:val="TableGrid_c81b9edd-5a4b-4fd4-b4bf-ac9bfb151115"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9954,80 +9967,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">13.11.2025 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+            <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b52fbcb3-7e59-4165-882d-502f6d0e6e6f"/>
+            <w:tblStyle w:val="TableGrid_7158efe7-b4bf-4db6-b5e3-f1e413b67847"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -10128,62 +10141,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+            <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+      <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13569,629 +13582,629 @@
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_7ad337ad-b558-445c-affc-66e209b04a5f" w:customStyle="1">
-    <w:name w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723" w:customStyle="1">
+    <w:name w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+    <w:basedOn w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a1752ad5-21ca-4e2f-a294-ac0f27fbcb63" w:customStyle="1">
-    <w:name w:val="Normal Table_a1752ad5-21ca-4e2f-a294-ac0f27fbcb63"/>
+  <w:style w:type="table" w:styleId="NormalTable_b93a69a7-0de4-46d6-9fb2-1b598b1714b6" w:customStyle="1">
+    <w:name w:val="Normal Table_b93a69a7-0de4-46d6-9fb2-1b598b1714b6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_809e2cde-1e68-4b03-ab34-185dacd7bc67" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a1752ad5-21ca-4e2f-a294-ac0f27fbcb63"/>
+  <w:style w:type="table" w:styleId="TableGrid_8d0ec45c-a782-47d6-bf69-dd1d9c86d475" w:customStyle="1">
+    <w:name w:val="Table Grid_8d0ec45c-a782-47d6-bf69-dd1d9c86d475"/>
+    <w:basedOn w:val="NormalTable_b93a69a7-0de4-46d6-9fb2-1b598b1714b6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+    <w:basedOn w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_7ad337ad-b558-445c-affc-66e209b04a5f"/>
+    <w:basedOn w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_84263555-d4ae-409a-b2b7-e5ca356dc590" w:customStyle="1">
-    <w:name w:val="Normal Table_84263555-d4ae-409a-b2b7-e5ca356dc590"/>
+  <w:style w:type="table" w:styleId="NormalTable_5cc8c21e-316d-4a11-8291-1d19ec93707a" w:customStyle="1">
+    <w:name w:val="Normal Table_5cc8c21e-316d-4a11-8291-1d19ec93707a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d8e04577-0e9e-480b-b747-2e2491738e94" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_84263555-d4ae-409a-b2b7-e5ca356dc590"/>
+  <w:style w:type="table" w:styleId="TableGrid_11c80dd9-e4e6-48c3-b327-ae78da70c4ed" w:customStyle="1">
+    <w:name w:val="Table Grid_11c80dd9-e4e6-48c3-b327-ae78da70c4ed"/>
+    <w:basedOn w:val="NormalTable_5cc8c21e-316d-4a11-8291-1d19ec93707a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_561ada02-111c-4a1f-9ca5-4f621d76ba1a" w:customStyle="1">
-    <w:name w:val="Normal Table_561ada02-111c-4a1f-9ca5-4f621d76ba1a"/>
+  <w:style w:type="table" w:styleId="NormalTable_36a2c51a-c8ae-479c-9685-2aa83e0d5312" w:customStyle="1">
+    <w:name w:val="Normal Table_36a2c51a-c8ae-479c-9685-2aa83e0d5312"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e9426f18-45c6-422f-b524-cdc0a647cd73" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_561ada02-111c-4a1f-9ca5-4f621d76ba1a"/>
+  <w:style w:type="table" w:styleId="TableGrid_09b3855e-ecc4-488d-9fdb-f707f8384ab8" w:customStyle="1">
+    <w:name w:val="Table Grid_09b3855e-ecc4-488d-9fdb-f707f8384ab8"/>
+    <w:basedOn w:val="NormalTable_36a2c51a-c8ae-479c-9685-2aa83e0d5312"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7957cb2c-859c-4b5d-8c63-f029dd02735d" w:customStyle="1">
-    <w:name w:val="Normal Table_7957cb2c-859c-4b5d-8c63-f029dd02735d"/>
+  <w:style w:type="table" w:styleId="NormalTable_a0eacf21-ab00-4696-8721-723d056a137a" w:customStyle="1">
+    <w:name w:val="Normal Table_a0eacf21-ab00-4696-8721-723d056a137a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bf07bbbf-1155-465b-8c40-bbf9f6e63d32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7957cb2c-859c-4b5d-8c63-f029dd02735d"/>
+  <w:style w:type="table" w:styleId="TableGrid_0bf15f43-0772-487b-94c0-4629f15d1501" w:customStyle="1">
+    <w:name w:val="Table Grid_0bf15f43-0772-487b-94c0-4629f15d1501"/>
+    <w:basedOn w:val="NormalTable_a0eacf21-ab00-4696-8721-723d056a137a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_162292c4-3429-4ad5-b235-b5cc167fe1a5" w:customStyle="1">
-    <w:name w:val="Normal Table_162292c4-3429-4ad5-b235-b5cc167fe1a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_b9a96917-bcd6-4c4c-aed9-3b811f5a981d" w:customStyle="1">
+    <w:name w:val="Normal Table_b9a96917-bcd6-4c4c-aed9-3b811f5a981d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_54982a7d-8041-4411-8856-160134572049" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_162292c4-3429-4ad5-b235-b5cc167fe1a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_79c54735-4e76-4161-9184-137e831ec9b2" w:customStyle="1">
+    <w:name w:val="Table Grid_79c54735-4e76-4161-9184-137e831ec9b2"/>
+    <w:basedOn w:val="NormalTable_b9a96917-bcd6-4c4c-aed9-3b811f5a981d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ae45010a-3a22-4940-9425-5916f7c24f7d" w:customStyle="1">
-    <w:name w:val="Normal Table_ae45010a-3a22-4940-9425-5916f7c24f7d"/>
+  <w:style w:type="table" w:styleId="NormalTable_06b1f8a1-7968-4cf3-9851-b5374d79c6f7" w:customStyle="1">
+    <w:name w:val="Normal Table_06b1f8a1-7968-4cf3-9851-b5374d79c6f7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac100bd9-4c23-41f9-a216-af1e0c0f904c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ae45010a-3a22-4940-9425-5916f7c24f7d"/>
+  <w:style w:type="table" w:styleId="TableGrid_e945ec38-795d-4043-8394-a29b94995cd8" w:customStyle="1">
+    <w:name w:val="Table Grid_e945ec38-795d-4043-8394-a29b94995cd8"/>
+    <w:basedOn w:val="NormalTable_06b1f8a1-7968-4cf3-9851-b5374d79c6f7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_87a7465f-8247-4ab0-8231-6ddf8d3733e7" w:customStyle="1">
-    <w:name w:val="Normal Table_87a7465f-8247-4ab0-8231-6ddf8d3733e7"/>
+  <w:style w:type="table" w:styleId="NormalTable_23b4aa79-e47a-4538-8856-d9180e057a8f" w:customStyle="1">
+    <w:name w:val="Normal Table_23b4aa79-e47a-4538-8856-d9180e057a8f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d50f0521-8ea0-4463-810f-4fcc854d9f5d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_87a7465f-8247-4ab0-8231-6ddf8d3733e7"/>
+  <w:style w:type="table" w:styleId="TableGrid_35b760c9-7c97-43e7-995b-d3e2722e5e29" w:customStyle="1">
+    <w:name w:val="Table Grid_35b760c9-7c97-43e7-995b-d3e2722e5e29"/>
+    <w:basedOn w:val="NormalTable_23b4aa79-e47a-4538-8856-d9180e057a8f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4de28f1f-ba06-4b50-b9ae-dca91d3412ab" w:customStyle="1">
-    <w:name w:val="Normal Table_4de28f1f-ba06-4b50-b9ae-dca91d3412ab"/>
+  <w:style w:type="table" w:styleId="NormalTable_45c5c067-6a1e-49ed-a584-6a4f6f672a2a" w:customStyle="1">
+    <w:name w:val="Normal Table_45c5c067-6a1e-49ed-a584-6a4f6f672a2a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2f314911-51cd-45e0-a352-67af902bb8c7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4de28f1f-ba06-4b50-b9ae-dca91d3412ab"/>
+  <w:style w:type="table" w:styleId="TableGrid_c81b9edd-5a4b-4fd4-b4bf-ac9bfb151115" w:customStyle="1">
+    <w:name w:val="Table Grid_c81b9edd-5a4b-4fd4-b4bf-ac9bfb151115"/>
+    <w:basedOn w:val="NormalTable_45c5c067-6a1e-49ed-a584-6a4f6f672a2a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0bcad3d0-b050-4213-bad9-4ae835a46e72" w:customStyle="1">
-    <w:name w:val="Normal Table_0bcad3d0-b050-4213-bad9-4ae835a46e72"/>
+  <w:style w:type="table" w:styleId="NormalTable_719f12a1-07aa-4ab1-8773-b4de9a78ea35" w:customStyle="1">
+    <w:name w:val="Normal Table_719f12a1-07aa-4ab1-8773-b4de9a78ea35"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b52fbcb3-7e59-4165-882d-502f6d0e6e6f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0bcad3d0-b050-4213-bad9-4ae835a46e72"/>
+  <w:style w:type="table" w:styleId="TableGrid_7158efe7-b4bf-4db6-b5e3-f1e413b67847" w:customStyle="1">
+    <w:name w:val="Table Grid_7158efe7-b4bf-4db6-b5e3-f1e413b67847"/>
+    <w:basedOn w:val="NormalTable_719f12a1-07aa-4ab1-8773-b4de9a78ea35"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2dc3c709-1cf0-4d50-8a01-d506c6da8f99" w:customStyle="1">
-    <w:name w:val="Normal Table_2dc3c709-1cf0-4d50-8a01-d506c6da8f99"/>
+  <w:style w:type="table" w:styleId="NormalTable_41ca00b5-0adc-4258-abf5-c7f82943e41a" w:customStyle="1">
+    <w:name w:val="Normal Table_41ca00b5-0adc-4258-abf5-c7f82943e41a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7af6421b-e57b-40fe-8053-ecdc4ab4bc15" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2dc3c709-1cf0-4d50-8a01-d506c6da8f99"/>
+  <w:style w:type="table" w:styleId="TableGrid_105ef185-60cd-41d3-9e39-2ee0f16e3c90" w:customStyle="1">
+    <w:name w:val="Table Grid_105ef185-60cd-41d3-9e39-2ee0f16e3c90"/>
+    <w:basedOn w:val="NormalTable_41ca00b5-0adc-4258-abf5-c7f82943e41a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -14503,52 +14516,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{974FEA4B-E518-44CF-B685-0847B5170DF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>651-2-0.0 SHA-perm (Arkivnøkkel).dot</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>490</Words>
-  <Characters>2597</Characters>
+  <Words>492</Words>
+  <Characters>2613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lise Marcussen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>