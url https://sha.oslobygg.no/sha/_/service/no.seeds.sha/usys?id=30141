--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -9481,51 +9481,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e945ec38-795d-4043-8394-a29b94995cd8"/>
+      <w:tblStyle w:val="TableGrid_f388b0de-79f6-4f87-a1e5-ca720b9c22d1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9536,51 +9536,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:11:22 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:40:16 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -9608,51 +9608,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_35b760c9-7c97-43e7-995b-d3e2722e5e29"/>
+      <w:tblStyle w:val="TableGrid_ee294bdc-5ff9-47b8-9c80-eb2ad1aa6294"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2320"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -9710,51 +9710,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+            <w:pStyle w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -9767,59 +9767,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+      <w:pStyle w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_105ef185-60cd-41d3-9e39-2ee0f16e3c90"/>
+      <w:tblStyle w:val="TableGrid_354368b2-36fe-4b21-b3dc-dc660794ee13"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9830,51 +9830,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c81b9edd-5a4b-4fd4-b4bf-ac9bfb151115"/>
+            <w:tblStyle w:val="TableGrid_a61d72b5-93b1-4402-ba90-813eeb5680ed"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9975,72 +9975,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+            <w:pStyle w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7158efe7-b4bf-4db6-b5e3-f1e413b67847"/>
+            <w:tblStyle w:val="TableGrid_11e9f90c-b9e1-4541-8025-e97d83e33916"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -10141,62 +10141,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+            <w:pStyle w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+      <w:pStyle w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13582,629 +13582,629 @@
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723" w:customStyle="1">
-    <w:name w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+  <w:style w:type="paragraph" w:styleId="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3" w:customStyle="1">
+    <w:name w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+    <w:basedOn w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b93a69a7-0de4-46d6-9fb2-1b598b1714b6" w:customStyle="1">
-    <w:name w:val="Normal Table_b93a69a7-0de4-46d6-9fb2-1b598b1714b6"/>
+  <w:style w:type="table" w:styleId="NormalTable_759125c2-3335-479f-9a50-c0d500fae8e1" w:customStyle="1">
+    <w:name w:val="Normal Table_759125c2-3335-479f-9a50-c0d500fae8e1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8d0ec45c-a782-47d6-bf69-dd1d9c86d475" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b93a69a7-0de4-46d6-9fb2-1b598b1714b6"/>
+  <w:style w:type="table" w:styleId="TableGrid_89d92ac9-8c9f-4ae4-bae8-7534ec1e4b94" w:customStyle="1">
+    <w:name w:val="Table Grid_89d92ac9-8c9f-4ae4-bae8-7534ec1e4b94"/>
+    <w:basedOn w:val="NormalTable_759125c2-3335-479f-9a50-c0d500fae8e1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+    <w:basedOn w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ea6b5a1b-20df-4dc5-8df8-c12127932723"/>
+    <w:basedOn w:val="Normal_7a63043f-8a19-485d-8f6c-c518f1b878c3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5cc8c21e-316d-4a11-8291-1d19ec93707a" w:customStyle="1">
-    <w:name w:val="Normal Table_5cc8c21e-316d-4a11-8291-1d19ec93707a"/>
+  <w:style w:type="table" w:styleId="NormalTable_50f5e592-c542-45a1-8eb5-991b8ea3913a" w:customStyle="1">
+    <w:name w:val="Normal Table_50f5e592-c542-45a1-8eb5-991b8ea3913a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_11c80dd9-e4e6-48c3-b327-ae78da70c4ed" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5cc8c21e-316d-4a11-8291-1d19ec93707a"/>
+  <w:style w:type="table" w:styleId="TableGrid_81db4dbc-b579-4422-8dc9-1b30e5adf932" w:customStyle="1">
+    <w:name w:val="Table Grid_81db4dbc-b579-4422-8dc9-1b30e5adf932"/>
+    <w:basedOn w:val="NormalTable_50f5e592-c542-45a1-8eb5-991b8ea3913a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_36a2c51a-c8ae-479c-9685-2aa83e0d5312" w:customStyle="1">
-    <w:name w:val="Normal Table_36a2c51a-c8ae-479c-9685-2aa83e0d5312"/>
+  <w:style w:type="table" w:styleId="NormalTable_e786e39e-54c5-40a8-a2a2-5a928178805d" w:customStyle="1">
+    <w:name w:val="Normal Table_e786e39e-54c5-40a8-a2a2-5a928178805d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_09b3855e-ecc4-488d-9fdb-f707f8384ab8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_36a2c51a-c8ae-479c-9685-2aa83e0d5312"/>
+  <w:style w:type="table" w:styleId="TableGrid_d4fabffb-38f7-4140-8101-3b0e86a8185a" w:customStyle="1">
+    <w:name w:val="Table Grid_d4fabffb-38f7-4140-8101-3b0e86a8185a"/>
+    <w:basedOn w:val="NormalTable_e786e39e-54c5-40a8-a2a2-5a928178805d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a0eacf21-ab00-4696-8721-723d056a137a" w:customStyle="1">
-    <w:name w:val="Normal Table_a0eacf21-ab00-4696-8721-723d056a137a"/>
+  <w:style w:type="table" w:styleId="NormalTable_273b9faa-7759-4ad3-99f1-208e4bd871cc" w:customStyle="1">
+    <w:name w:val="Normal Table_273b9faa-7759-4ad3-99f1-208e4bd871cc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0bf15f43-0772-487b-94c0-4629f15d1501" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a0eacf21-ab00-4696-8721-723d056a137a"/>
+  <w:style w:type="table" w:styleId="TableGrid_e954ed54-7b91-4c86-99f1-f781c43f53f0" w:customStyle="1">
+    <w:name w:val="Table Grid_e954ed54-7b91-4c86-99f1-f781c43f53f0"/>
+    <w:basedOn w:val="NormalTable_273b9faa-7759-4ad3-99f1-208e4bd871cc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b9a96917-bcd6-4c4c-aed9-3b811f5a981d" w:customStyle="1">
-    <w:name w:val="Normal Table_b9a96917-bcd6-4c4c-aed9-3b811f5a981d"/>
+  <w:style w:type="table" w:styleId="NormalTable_808c9f80-f292-4e56-ab51-20ebacbfb363" w:customStyle="1">
+    <w:name w:val="Normal Table_808c9f80-f292-4e56-ab51-20ebacbfb363"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_79c54735-4e76-4161-9184-137e831ec9b2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b9a96917-bcd6-4c4c-aed9-3b811f5a981d"/>
+  <w:style w:type="table" w:styleId="TableGrid_d87391d0-d0af-46f4-a92b-aff1b311c3fc" w:customStyle="1">
+    <w:name w:val="Table Grid_d87391d0-d0af-46f4-a92b-aff1b311c3fc"/>
+    <w:basedOn w:val="NormalTable_808c9f80-f292-4e56-ab51-20ebacbfb363"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06b1f8a1-7968-4cf3-9851-b5374d79c6f7" w:customStyle="1">
-    <w:name w:val="Normal Table_06b1f8a1-7968-4cf3-9851-b5374d79c6f7"/>
+  <w:style w:type="table" w:styleId="NormalTable_08f62994-7001-4f24-ac11-5b0cf93e96cb" w:customStyle="1">
+    <w:name w:val="Normal Table_08f62994-7001-4f24-ac11-5b0cf93e96cb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e945ec38-795d-4043-8394-a29b94995cd8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06b1f8a1-7968-4cf3-9851-b5374d79c6f7"/>
+  <w:style w:type="table" w:styleId="TableGrid_f388b0de-79f6-4f87-a1e5-ca720b9c22d1" w:customStyle="1">
+    <w:name w:val="Table Grid_f388b0de-79f6-4f87-a1e5-ca720b9c22d1"/>
+    <w:basedOn w:val="NormalTable_08f62994-7001-4f24-ac11-5b0cf93e96cb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_23b4aa79-e47a-4538-8856-d9180e057a8f" w:customStyle="1">
-    <w:name w:val="Normal Table_23b4aa79-e47a-4538-8856-d9180e057a8f"/>
+  <w:style w:type="table" w:styleId="NormalTable_545ddcae-5ff6-4e6b-a6d1-d3ed01ced39f" w:customStyle="1">
+    <w:name w:val="Normal Table_545ddcae-5ff6-4e6b-a6d1-d3ed01ced39f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_35b760c9-7c97-43e7-995b-d3e2722e5e29" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_23b4aa79-e47a-4538-8856-d9180e057a8f"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee294bdc-5ff9-47b8-9c80-eb2ad1aa6294" w:customStyle="1">
+    <w:name w:val="Table Grid_ee294bdc-5ff9-47b8-9c80-eb2ad1aa6294"/>
+    <w:basedOn w:val="NormalTable_545ddcae-5ff6-4e6b-a6d1-d3ed01ced39f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_45c5c067-6a1e-49ed-a584-6a4f6f672a2a" w:customStyle="1">
-    <w:name w:val="Normal Table_45c5c067-6a1e-49ed-a584-6a4f6f672a2a"/>
+  <w:style w:type="table" w:styleId="NormalTable_efd4ebe3-3c6a-49d1-adfb-7d57ab1bf38f" w:customStyle="1">
+    <w:name w:val="Normal Table_efd4ebe3-3c6a-49d1-adfb-7d57ab1bf38f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c81b9edd-5a4b-4fd4-b4bf-ac9bfb151115" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_45c5c067-6a1e-49ed-a584-6a4f6f672a2a"/>
+  <w:style w:type="table" w:styleId="TableGrid_a61d72b5-93b1-4402-ba90-813eeb5680ed" w:customStyle="1">
+    <w:name w:val="Table Grid_a61d72b5-93b1-4402-ba90-813eeb5680ed"/>
+    <w:basedOn w:val="NormalTable_efd4ebe3-3c6a-49d1-adfb-7d57ab1bf38f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_719f12a1-07aa-4ab1-8773-b4de9a78ea35" w:customStyle="1">
-    <w:name w:val="Normal Table_719f12a1-07aa-4ab1-8773-b4de9a78ea35"/>
+  <w:style w:type="table" w:styleId="NormalTable_f4fac547-51cc-49ff-acef-0d9f8b0bd278" w:customStyle="1">
+    <w:name w:val="Normal Table_f4fac547-51cc-49ff-acef-0d9f8b0bd278"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7158efe7-b4bf-4db6-b5e3-f1e413b67847" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_719f12a1-07aa-4ab1-8773-b4de9a78ea35"/>
+  <w:style w:type="table" w:styleId="TableGrid_11e9f90c-b9e1-4541-8025-e97d83e33916" w:customStyle="1">
+    <w:name w:val="Table Grid_11e9f90c-b9e1-4541-8025-e97d83e33916"/>
+    <w:basedOn w:val="NormalTable_f4fac547-51cc-49ff-acef-0d9f8b0bd278"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_41ca00b5-0adc-4258-abf5-c7f82943e41a" w:customStyle="1">
-    <w:name w:val="Normal Table_41ca00b5-0adc-4258-abf5-c7f82943e41a"/>
+  <w:style w:type="table" w:styleId="NormalTable_0de986af-2e1d-4241-aff7-939a2860be76" w:customStyle="1">
+    <w:name w:val="Normal Table_0de986af-2e1d-4241-aff7-939a2860be76"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_105ef185-60cd-41d3-9e39-2ee0f16e3c90" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_41ca00b5-0adc-4258-abf5-c7f82943e41a"/>
+  <w:style w:type="table" w:styleId="TableGrid_354368b2-36fe-4b21-b3dc-dc660794ee13" w:customStyle="1">
+    <w:name w:val="Table Grid_354368b2-36fe-4b21-b3dc-dc660794ee13"/>
+    <w:basedOn w:val="NormalTable_0de986af-2e1d-4241-aff7-939a2860be76"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>