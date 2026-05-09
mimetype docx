--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -360,55 +360,51 @@
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Versjonsoverskrift"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sjonsnr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">.</w:t>
+              <w:t xml:space="preserve">sjonsnr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Versjonsoverskrift"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5103"/>
             <w:tcBorders/>
           </w:tcPr>
@@ -1813,55 +1809,51 @@
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Fordi hver arbeidsplass har sine spesielle sikkerhetsmessige utfordringer, vil det være behov for en spesifikk SHA-plan for hvert prosjekt. En kan dermed ikke kopiere en plan fra et prosjekt og bruke den på et annet, og heller ikke risikoanalysen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A17210B">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskrivelse av prosjektet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745B7830">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Her beskrives prosjektet nærmere, men i korte trekk. Størrelse, beliggenhet, nybygg, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">rehab</w:t>
+        <w:t xml:space="preserve">Her beskrives prosjektet nærmere, men i korte trekk. Størrelse, beliggenhet, nybygg, rehab</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> osv.</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Toc384799057"/>
     </w:p>
     <w:p w14:paraId="741EB76E">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mål</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">setninger for SHA</w:t>
@@ -1893,51 +1885,51 @@
     <w:p w14:paraId="35646F49">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeidsforholdene skal systematisk vurderes, planlegges og følges opp for å redusere/unngå arbeidssituasjoner som kan medføre sykefravær, eller risiko for yrkesrelaterte sykdommer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690E0A66">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arbeidsarbeidsmiljøet skal tilrettelegges og følges opp på en slik måte at alle arbeidstakere føler trygghet og får en positiv opplevelse av arbeidssituasjonen.</w:t>
+        <w:t xml:space="preserve">Arbeidsmiljøet skal tilrettelegges og følges opp på en slik måte at alle arbeidstakere føler trygghet og får en positiv opplevelse av arbeidssituasjonen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB1E4D0">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F620D5">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overordnet mål </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">for sykefravær = 0 %</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012EE3CE">
@@ -2085,180 +2077,156 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tidspress og stress grunnet korte tidsfrister </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACC6B19">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F357286">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sykefravær </w:t>
+        <w:t xml:space="preserve">Sykefravær forøvrig som skyldes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">forøvrig</w:t>
+        <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> som skyldes </w:t>
+        <w:t xml:space="preserve">ikke arbeidsrelatert sykdom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ikke arbeidsrelatert sykdom</w:t>
+        <w:t xml:space="preserve"> (eksempelvis influensa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">"</w:t>
+        <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (eksempelvis influensa</w:t>
+        <w:t xml:space="preserve"> etc.) er ikke inkludert i den definerte målsetningen, da dette ikke er et utslag av mangelfullt og/eller dårlig </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
+        <w:t xml:space="preserve">helse- og miljøarbeid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> etc.) er ikke inkludert i den definerte målsetningen, da dette ikke er et utslag av mangelfullt og/eller dårlig </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> på byggeplassen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407773B8">
+      <w:pPr>
+        <w:pStyle w:val="Overskrift2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oppdatering og distribusjon av SHA-planen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419F2931">
+      <w:pPr>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">helse- og miljøarbeid</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> på byggeplassen</w:t>
-[...21 lines deleted...]
-        <w:spacing/>
+        <w:t xml:space="preserve">Byggherren har ansvaret for å påse at det blir utarbeidet en skriftlig plan for sikkerhet, helse og arbeidsmiljø</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> i en tidlig fase av prosjektet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FC245B">
+      <w:pPr>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Byggherren har ansvaret for å påse at det blir utarbeidet en skriftlig plan for sikkerhet, helse og arbeidsmiljø</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i en tidlig fase av prosjektet. </w:t>
-[...4 lines deleted...]
-        <w:spacing/>
+        <w:t xml:space="preserve">KP og KU skal oppdatere planen for de respektive faser de har ansvaret for. Planen skal være lett tilgjengelig og gjøres kjent på byggeplassen, og distribueres </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/ bekjentgjøres </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ved utsendelse og senere revisjoner til </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">alle relevante virksomheter i prosjektet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110B6B96">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc97193909"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisasjonskart</w:t>
       </w:r>
@@ -2394,59 +2362,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="794C3196">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I fremdriftsplanene skal det være avsatt tilstrekkelig tid til prosjektering og utførelse av de forskjellige arbeidsoperasjonene. Fremdriftsplanen skal ta hensyn til samordning av de forskjellige arbeidsoperasjonene.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B173AF4">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="453D9F65">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Det skal </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> hvilke aktiviteter som ansees å være spesielt risikofylte og som krever </w:t>
+        <w:t xml:space="preserve">Det skal fremgå hvilke aktiviteter som ansees å være spesielt risikofylte og som krever </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">spesifikke tiltak</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6818D02A">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CB69F35">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rStyle w:val="Vanligkursiv"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2701,206 +2661,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">har du rett og plikt til å nekte å utføre arbeider som du mener er farlig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A011E84">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">skal du ikke utføre arbeid uten godkjent </w:t>
+        <w:t xml:space="preserve">skal du ikke utføre arbeid uten godkjent opplæring </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">opplæring </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">når det er et krav</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FC85FE">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">når det er et krav</w:t>
-[...5 lines deleted...]
-        <w:spacing/>
+        <w:t xml:space="preserve">skal du rapporter</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">skal du rapporter</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> uønskede hendelser til din leder og sørg for strakstiltak hvis nødvendig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAD4B86">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">e</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uønskede hendelser til din leder og sørg for strakstiltak hvis nødvendig</w:t>
-[...5 lines deleted...]
-        <w:spacing/>
+        <w:t xml:space="preserve">skal du bruke påkrevet verneutstyr (minimum hjelm, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">hakestropp, briller </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">skal du bruke </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">vernesko og synlighetstøy) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C371CE2">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">påkrevet</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> verneutstyr (minimum hjelm, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">skal du bidra til at gangveier, stillaser, rømningsveier og arbeidsområder holdes ryddige</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795BF5B2">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">hakestropp, briller </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">vernesko og synlighetstøy) </w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">skal du alltid sørge for at noen vet hvor du arbeider på byggeplassen. (Det er ikke lov å arbeide alene) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EDA792">
       <w:pPr>
         <w:pStyle w:val="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc435783543"/>
       <w:bookmarkStart w:id="31" w:name="_Toc435796225"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arbeid i høyden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="185120EB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2914,58 +2842,51 @@
         <w:t xml:space="preserve">Ved arbeide i høyden skal det benyttes og etableres sikring for det arbeidet som skal gjøres. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C909B0E">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BDC2B7C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Følgende setter krav til </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">dette :</w:t>
+        <w:t xml:space="preserve">Følgende setter krav til dette :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3859173C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0EC19CDA">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3052,146 +2973,111 @@
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> til stiger </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(Se faktaark.)</w:t>
+        <w:t xml:space="preserve"> til stiger (Se faktaark.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FECEAAC">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> til </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (Se faktaark.)</w:t>
+        <w:t xml:space="preserve"> til fasade og rullestillaser (Se faktaark.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB9AAA9">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> til rekkverk og </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (Se faktaark.) </w:t>
+        <w:t xml:space="preserve"> til rekkverk og byggeplassgjernder (Se faktaark.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6C4D4C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="299F6F8D">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Som hovedregel skal </w:t>
@@ -3464,134 +3350,120 @@
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arbeidslag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">på byggeplassen skal </w:t>
+        <w:t xml:space="preserve">på byggeplassen skal forstå </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">forstå </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">:</w:t>
+        <w:t xml:space="preserve">SHA-plan, arbeidsbeskrivelser, sikkerhetsopplæring, HMS-rutiner, verneprotokoller, sikkerhetsinstrukser, SJA, sikkerhetsdatablader, bruksanvisning for verktøy og arbeidsutstyr, varselskilter eller annen relevant SHA-informasjon.  Materialet skal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">i nødvendig grad </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">SHA-plan, arbeidsbeskrivelser, sikkerhetsopplæring, HMS-rutiner, verneprotokoller, sikkerhetsinstrukser, SJA, sikkerhetsdatablader, bruksanvisning for verktøy og arbeidsutstyr, varselskilter eller annen relevant SHA-informasjon.  Materialet skal </w:t>
+        <w:t xml:space="preserve">oversettes skriftlig til </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">i nødvendig grad </w:t>
+        <w:t xml:space="preserve">det </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">oversettes skriftlig til </w:t>
+        <w:t xml:space="preserve">språket hver</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">det </w:t>
+        <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">språket hver</w:t>
+        <w:t xml:space="preserve"> arbeids</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">t</w:t>
+        <w:t xml:space="preserve">lag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> arbeids</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">forstår fullt ut. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150757B9">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55BD09A1">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Entreprenøren skal før oppstart på byggeplass </w:t>
       </w:r>
       <w:r>
@@ -3632,57 +3504,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Nasjonalitet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> og </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">hovedspråk) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">hentes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">i </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">HMSreg</w:t>
+        <w:t xml:space="preserve">i HMSreg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA38970">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDC3F4B">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4548,51 +4414,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8e4086cd-8d42-42d5-89ef-e402b2058627"/>
+      <w:tblStyle w:val="TableGrid_cb318a50-34a5-4b62-b240-74b9f0093c23"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4748"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4603,51 +4469,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 02:31:21 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:11:19 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4675,51 +4541,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c975f88c-03ec-47f1-a98f-cd6f7f641180"/>
+      <w:tblStyle w:val="TableGrid_c6e10b63-088b-4cb0-9ee4-54180adc5a35"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6371"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4733,95 +4599,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6371"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 95. Versjonsnummer: 4</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 95. Versjonsnummer: 5</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.0 SHA-plan</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2286"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+            <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4834,59 +4700,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+      <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_65fd04d3-2e46-4857-a39a-95582ce8b6fc"/>
+      <w:tblStyle w:val="TableGrid_b399ec8c-b7fb-486c-ac68-14444a596373"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6172"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4897,51 +4763,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6172"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3567d895-4b67-4f19-94d1-3758e867f73b"/>
+            <w:tblStyle w:val="TableGrid_b5116fbb-b9da-4b02-8f9b-eee0eed5f297"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5034,80 +4900,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">15.01.2025 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+            <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f9902bd6-a231-46d9-a714-8187002f4ec2"/>
+            <w:tblStyle w:val="TableGrid_75818474-647c-4103-9fd0-33074793c1d8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5208,62 +5074,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+            <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+      <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -8288,51 +8154,50 @@
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -8975,50 +8840,51 @@
     <w:numPr>
       <w:ilvl w:val="8"/>
       <w:numId w:val="18"/>
     </w:numPr>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Standardskriftforavsnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr/>
   </w:style>
   <w:style w:type="table" w:styleId="Vanligtabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Overskrift3Tegn" w:customStyle="1">
@@ -9383,629 +9249,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="INNH3">
     <w:name w:val="TOC 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr" w:customStyle="1">
     <w:name w:val="Stil Overskrift 3 + (Latin) +Brødtekst (Calibri) Automatisk Før:..."/>
     <w:basedOn w:val="Overskrift3"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5" w:customStyle="1">
-    <w:name w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1293228d-c00d-4a14-b93a-e7126d172197" w:customStyle="1">
+    <w:name w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+    <w:basedOn w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d200169b-b487-429f-9f7b-cfcbebdf4f3e" w:customStyle="1">
-    <w:name w:val="Normal Table_d200169b-b487-429f-9f7b-cfcbebdf4f3e"/>
+  <w:style w:type="table" w:styleId="NormalTable_289dd74a-2cf0-4723-8169-df646262e79c" w:customStyle="1">
+    <w:name w:val="Normal Table_289dd74a-2cf0-4723-8169-df646262e79c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bed63ca1-3921-4c4f-83c2-ff58f79cada6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d200169b-b487-429f-9f7b-cfcbebdf4f3e"/>
+  <w:style w:type="table" w:styleId="TableGrid_74e5e88a-8428-4e89-a4c5-da1156067e3c" w:customStyle="1">
+    <w:name w:val="Table Grid_74e5e88a-8428-4e89-a4c5-da1156067e3c"/>
+    <w:basedOn w:val="NormalTable_289dd74a-2cf0-4723-8169-df646262e79c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+    <w:basedOn w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_983d8bf9-995a-4d0b-880f-28428a06ccc5"/>
+    <w:basedOn w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_995a5ded-c270-4ed1-8d8a-f00ce72426f5" w:customStyle="1">
-    <w:name w:val="Normal Table_995a5ded-c270-4ed1-8d8a-f00ce72426f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_56c24eba-c74d-460d-8ef8-a7a3c4865db7" w:customStyle="1">
+    <w:name w:val="Normal Table_56c24eba-c74d-460d-8ef8-a7a3c4865db7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_596acd57-87cf-4d6a-b25d-5742b47d755e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_995a5ded-c270-4ed1-8d8a-f00ce72426f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_da467b47-35f4-4717-896e-96e90432ce94" w:customStyle="1">
+    <w:name w:val="Table Grid_da467b47-35f4-4717-896e-96e90432ce94"/>
+    <w:basedOn w:val="NormalTable_56c24eba-c74d-460d-8ef8-a7a3c4865db7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_89763c4f-7c22-4b6b-a112-7366e256f2c7" w:customStyle="1">
-    <w:name w:val="Normal Table_89763c4f-7c22-4b6b-a112-7366e256f2c7"/>
+  <w:style w:type="table" w:styleId="NormalTable_65881519-af85-4746-9b04-63f655410c92" w:customStyle="1">
+    <w:name w:val="Normal Table_65881519-af85-4746-9b04-63f655410c92"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_353f8280-fba8-4a1f-ae98-4ab4a52a819f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_89763c4f-7c22-4b6b-a112-7366e256f2c7"/>
+  <w:style w:type="table" w:styleId="TableGrid_7562992f-7f1e-4556-96a1-c61bbda33076" w:customStyle="1">
+    <w:name w:val="Table Grid_7562992f-7f1e-4556-96a1-c61bbda33076"/>
+    <w:basedOn w:val="NormalTable_65881519-af85-4746-9b04-63f655410c92"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_977c6287-291a-4f03-b6cc-ce989bfe62b3" w:customStyle="1">
-    <w:name w:val="Normal Table_977c6287-291a-4f03-b6cc-ce989bfe62b3"/>
+  <w:style w:type="table" w:styleId="NormalTable_5c686ec2-7d3f-4b9b-be9e-4f7732582bdc" w:customStyle="1">
+    <w:name w:val="Normal Table_5c686ec2-7d3f-4b9b-be9e-4f7732582bdc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d9651fca-3bbc-4ada-872d-d505b27b440b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_977c6287-291a-4f03-b6cc-ce989bfe62b3"/>
+  <w:style w:type="table" w:styleId="TableGrid_7a06f40f-a4da-4c0d-86af-3a54bc5f98e2" w:customStyle="1">
+    <w:name w:val="Table Grid_7a06f40f-a4da-4c0d-86af-3a54bc5f98e2"/>
+    <w:basedOn w:val="NormalTable_5c686ec2-7d3f-4b9b-be9e-4f7732582bdc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fbc4bc4c-ca43-4544-88bd-8466b37830bb" w:customStyle="1">
-    <w:name w:val="Normal Table_fbc4bc4c-ca43-4544-88bd-8466b37830bb"/>
+  <w:style w:type="table" w:styleId="NormalTable_20b96b52-3ddc-424e-831c-dfbf3e027fb1" w:customStyle="1">
+    <w:name w:val="Normal Table_20b96b52-3ddc-424e-831c-dfbf3e027fb1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a45c8889-9318-43aa-8dd4-6325dead8b00" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fbc4bc4c-ca43-4544-88bd-8466b37830bb"/>
+  <w:style w:type="table" w:styleId="TableGrid_1b466ed2-2c5f-41b7-8136-40aaa906a8bc" w:customStyle="1">
+    <w:name w:val="Table Grid_1b466ed2-2c5f-41b7-8136-40aaa906a8bc"/>
+    <w:basedOn w:val="NormalTable_20b96b52-3ddc-424e-831c-dfbf3e027fb1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6b738926-394d-4934-9e35-348004a58879" w:customStyle="1">
-    <w:name w:val="Normal Table_6b738926-394d-4934-9e35-348004a58879"/>
+  <w:style w:type="table" w:styleId="NormalTable_0f0c3702-642e-4269-a4d0-c45ab4006580" w:customStyle="1">
+    <w:name w:val="Normal Table_0f0c3702-642e-4269-a4d0-c45ab4006580"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8e4086cd-8d42-42d5-89ef-e402b2058627" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6b738926-394d-4934-9e35-348004a58879"/>
+  <w:style w:type="table" w:styleId="TableGrid_cb318a50-34a5-4b62-b240-74b9f0093c23" w:customStyle="1">
+    <w:name w:val="Table Grid_cb318a50-34a5-4b62-b240-74b9f0093c23"/>
+    <w:basedOn w:val="NormalTable_0f0c3702-642e-4269-a4d0-c45ab4006580"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a42b1f16-9731-4846-b52a-5a6089555b31" w:customStyle="1">
-    <w:name w:val="Normal Table_a42b1f16-9731-4846-b52a-5a6089555b31"/>
+  <w:style w:type="table" w:styleId="NormalTable_21e588eb-42d6-48ac-b2ce-959e629997de" w:customStyle="1">
+    <w:name w:val="Normal Table_21e588eb-42d6-48ac-b2ce-959e629997de"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c975f88c-03ec-47f1-a98f-cd6f7f641180" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a42b1f16-9731-4846-b52a-5a6089555b31"/>
+  <w:style w:type="table" w:styleId="TableGrid_c6e10b63-088b-4cb0-9ee4-54180adc5a35" w:customStyle="1">
+    <w:name w:val="Table Grid_c6e10b63-088b-4cb0-9ee4-54180adc5a35"/>
+    <w:basedOn w:val="NormalTable_21e588eb-42d6-48ac-b2ce-959e629997de"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_be953f06-cbbc-4974-b976-c97c39ac2882" w:customStyle="1">
-    <w:name w:val="Normal Table_be953f06-cbbc-4974-b976-c97c39ac2882"/>
+  <w:style w:type="table" w:styleId="NormalTable_240cd47e-6636-4341-ac54-83beffe4ac82" w:customStyle="1">
+    <w:name w:val="Normal Table_240cd47e-6636-4341-ac54-83beffe4ac82"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3567d895-4b67-4f19-94d1-3758e867f73b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_be953f06-cbbc-4974-b976-c97c39ac2882"/>
+  <w:style w:type="table" w:styleId="TableGrid_b5116fbb-b9da-4b02-8f9b-eee0eed5f297" w:customStyle="1">
+    <w:name w:val="Table Grid_b5116fbb-b9da-4b02-8f9b-eee0eed5f297"/>
+    <w:basedOn w:val="NormalTable_240cd47e-6636-4341-ac54-83beffe4ac82"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ef3dae4e-82a5-445f-9965-4c114cdedda4" w:customStyle="1">
-    <w:name w:val="Normal Table_ef3dae4e-82a5-445f-9965-4c114cdedda4"/>
+  <w:style w:type="table" w:styleId="NormalTable_de5ab462-c38f-4707-91b1-20b7474b8206" w:customStyle="1">
+    <w:name w:val="Normal Table_de5ab462-c38f-4707-91b1-20b7474b8206"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f9902bd6-a231-46d9-a714-8187002f4ec2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ef3dae4e-82a5-445f-9965-4c114cdedda4"/>
+  <w:style w:type="table" w:styleId="TableGrid_75818474-647c-4103-9fd0-33074793c1d8" w:customStyle="1">
+    <w:name w:val="Table Grid_75818474-647c-4103-9fd0-33074793c1d8"/>
+    <w:basedOn w:val="NormalTable_de5ab462-c38f-4707-91b1-20b7474b8206"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5cd30a5e-5fb8-4257-879a-d872b86f0041" w:customStyle="1">
-    <w:name w:val="Normal Table_5cd30a5e-5fb8-4257-879a-d872b86f0041"/>
+  <w:style w:type="table" w:styleId="NormalTable_edd63132-e776-4b11-ba90-d0eb955a7199" w:customStyle="1">
+    <w:name w:val="Normal Table_edd63132-e776-4b11-ba90-d0eb955a7199"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_65fd04d3-2e46-4857-a39a-95582ce8b6fc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5cd30a5e-5fb8-4257-879a-d872b86f0041"/>
+  <w:style w:type="table" w:styleId="TableGrid_b399ec8c-b7fb-486c-ac68-14444a596373" w:customStyle="1">
+    <w:name w:val="Table Grid_b399ec8c-b7fb-486c-ac68-14444a596373"/>
+    <w:basedOn w:val="NormalTable_edd63132-e776-4b11-ba90-d0eb955a7199"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -10306,52 +10172,52 @@
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D89D1B3-A257-413D-BA4A-A9EE86564A1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>678-6-1.0 SHA-plan.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1600</Words>
-  <Characters>8481</Characters>
+  <Words>1599</Words>
+  <Characters>8475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>20</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Lise Marcussen</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>