--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -4414,51 +4414,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_cb318a50-34a5-4b62-b240-74b9f0093c23"/>
+      <w:tblStyle w:val="TableGrid_822cae10-04d3-4ae0-8221-6c0d0f38fcf2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4748"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4469,51 +4469,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:11:19 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:40:16 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4541,51 +4541,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c6e10b63-088b-4cb0-9ee4-54180adc5a35"/>
+      <w:tblStyle w:val="TableGrid_e4fdc541-3f09-45fc-b1ed-6e5c23fdc1a0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6371"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4643,51 +4643,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+            <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4700,59 +4700,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+      <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b399ec8c-b7fb-486c-ac68-14444a596373"/>
+      <w:tblStyle w:val="TableGrid_8ef76f33-eb6f-48f7-ad60-32ff7910e036"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6172"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4763,51 +4763,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6172"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b5116fbb-b9da-4b02-8f9b-eee0eed5f297"/>
+            <w:tblStyle w:val="TableGrid_e8779bbb-78fa-4710-85bb-d599e20fa1bf"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4908,72 +4908,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+            <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_75818474-647c-4103-9fd0-33074793c1d8"/>
+            <w:tblStyle w:val="TableGrid_f38ac7ee-e311-45cb-809a-a3ec8531ebba"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5074,62 +5074,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+            <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+      <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -9249,629 +9249,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="INNH3">
     <w:name w:val="TOC 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr" w:customStyle="1">
     <w:name w:val="Stil Overskrift 3 + (Latin) +Brødtekst (Calibri) Automatisk Før:..."/>
     <w:basedOn w:val="Overskrift3"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1293228d-c00d-4a14-b93a-e7126d172197" w:customStyle="1">
-    <w:name w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+  <w:style w:type="paragraph" w:styleId="Normal_41601b77-f0f5-4370-8156-288a19155c6a" w:customStyle="1">
+    <w:name w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+    <w:basedOn w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_289dd74a-2cf0-4723-8169-df646262e79c" w:customStyle="1">
-    <w:name w:val="Normal Table_289dd74a-2cf0-4723-8169-df646262e79c"/>
+  <w:style w:type="table" w:styleId="NormalTable_8737fab2-0af7-4613-a93c-777358c4f8f4" w:customStyle="1">
+    <w:name w:val="Normal Table_8737fab2-0af7-4613-a93c-777358c4f8f4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_74e5e88a-8428-4e89-a4c5-da1156067e3c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_289dd74a-2cf0-4723-8169-df646262e79c"/>
+  <w:style w:type="table" w:styleId="TableGrid_b3b6faec-d048-4e0b-b0ca-d04b65ea9a6a" w:customStyle="1">
+    <w:name w:val="Table Grid_b3b6faec-d048-4e0b-b0ca-d04b65ea9a6a"/>
+    <w:basedOn w:val="NormalTable_8737fab2-0af7-4613-a93c-777358c4f8f4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+    <w:basedOn w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_1293228d-c00d-4a14-b93a-e7126d172197"/>
+    <w:basedOn w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_56c24eba-c74d-460d-8ef8-a7a3c4865db7" w:customStyle="1">
-    <w:name w:val="Normal Table_56c24eba-c74d-460d-8ef8-a7a3c4865db7"/>
+  <w:style w:type="table" w:styleId="NormalTable_ca98be0b-0b9d-4ba5-9aeb-c9b83ad0020a" w:customStyle="1">
+    <w:name w:val="Normal Table_ca98be0b-0b9d-4ba5-9aeb-c9b83ad0020a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_da467b47-35f4-4717-896e-96e90432ce94" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_56c24eba-c74d-460d-8ef8-a7a3c4865db7"/>
+  <w:style w:type="table" w:styleId="TableGrid_4e32640a-0e2f-4232-8eff-489c638b5a2c" w:customStyle="1">
+    <w:name w:val="Table Grid_4e32640a-0e2f-4232-8eff-489c638b5a2c"/>
+    <w:basedOn w:val="NormalTable_ca98be0b-0b9d-4ba5-9aeb-c9b83ad0020a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_65881519-af85-4746-9b04-63f655410c92" w:customStyle="1">
-    <w:name w:val="Normal Table_65881519-af85-4746-9b04-63f655410c92"/>
+  <w:style w:type="table" w:styleId="NormalTable_ae839366-e51f-4db5-bd84-50874cee5870" w:customStyle="1">
+    <w:name w:val="Normal Table_ae839366-e51f-4db5-bd84-50874cee5870"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7562992f-7f1e-4556-96a1-c61bbda33076" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_65881519-af85-4746-9b04-63f655410c92"/>
+  <w:style w:type="table" w:styleId="TableGrid_d2a7ecec-fe87-42d8-9f08-c30091cf88dd" w:customStyle="1">
+    <w:name w:val="Table Grid_d2a7ecec-fe87-42d8-9f08-c30091cf88dd"/>
+    <w:basedOn w:val="NormalTable_ae839366-e51f-4db5-bd84-50874cee5870"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5c686ec2-7d3f-4b9b-be9e-4f7732582bdc" w:customStyle="1">
-    <w:name w:val="Normal Table_5c686ec2-7d3f-4b9b-be9e-4f7732582bdc"/>
+  <w:style w:type="table" w:styleId="NormalTable_58ac36ef-b1ae-4eae-85ad-36c4e77f3837" w:customStyle="1">
+    <w:name w:val="Normal Table_58ac36ef-b1ae-4eae-85ad-36c4e77f3837"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7a06f40f-a4da-4c0d-86af-3a54bc5f98e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5c686ec2-7d3f-4b9b-be9e-4f7732582bdc"/>
+  <w:style w:type="table" w:styleId="TableGrid_08ca044a-a550-4957-ad1d-b20c17708659" w:customStyle="1">
+    <w:name w:val="Table Grid_08ca044a-a550-4957-ad1d-b20c17708659"/>
+    <w:basedOn w:val="NormalTable_58ac36ef-b1ae-4eae-85ad-36c4e77f3837"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_20b96b52-3ddc-424e-831c-dfbf3e027fb1" w:customStyle="1">
-    <w:name w:val="Normal Table_20b96b52-3ddc-424e-831c-dfbf3e027fb1"/>
+  <w:style w:type="table" w:styleId="NormalTable_f59b0c38-a0e9-4165-ac70-bf92ff6b4d96" w:customStyle="1">
+    <w:name w:val="Normal Table_f59b0c38-a0e9-4165-ac70-bf92ff6b4d96"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1b466ed2-2c5f-41b7-8136-40aaa906a8bc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_20b96b52-3ddc-424e-831c-dfbf3e027fb1"/>
+  <w:style w:type="table" w:styleId="TableGrid_9bf4c0c0-b131-48fc-9b54-dd27836e2db2" w:customStyle="1">
+    <w:name w:val="Table Grid_9bf4c0c0-b131-48fc-9b54-dd27836e2db2"/>
+    <w:basedOn w:val="NormalTable_f59b0c38-a0e9-4165-ac70-bf92ff6b4d96"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0f0c3702-642e-4269-a4d0-c45ab4006580" w:customStyle="1">
-    <w:name w:val="Normal Table_0f0c3702-642e-4269-a4d0-c45ab4006580"/>
+  <w:style w:type="table" w:styleId="NormalTable_61467068-6c8c-44b1-a91b-6bb3d337b85c" w:customStyle="1">
+    <w:name w:val="Normal Table_61467068-6c8c-44b1-a91b-6bb3d337b85c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cb318a50-34a5-4b62-b240-74b9f0093c23" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0f0c3702-642e-4269-a4d0-c45ab4006580"/>
+  <w:style w:type="table" w:styleId="TableGrid_822cae10-04d3-4ae0-8221-6c0d0f38fcf2" w:customStyle="1">
+    <w:name w:val="Table Grid_822cae10-04d3-4ae0-8221-6c0d0f38fcf2"/>
+    <w:basedOn w:val="NormalTable_61467068-6c8c-44b1-a91b-6bb3d337b85c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_21e588eb-42d6-48ac-b2ce-959e629997de" w:customStyle="1">
-    <w:name w:val="Normal Table_21e588eb-42d6-48ac-b2ce-959e629997de"/>
+  <w:style w:type="table" w:styleId="NormalTable_21c4f561-17af-4573-9195-d014ec0af7b7" w:customStyle="1">
+    <w:name w:val="Normal Table_21c4f561-17af-4573-9195-d014ec0af7b7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c6e10b63-088b-4cb0-9ee4-54180adc5a35" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_21e588eb-42d6-48ac-b2ce-959e629997de"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4fdc541-3f09-45fc-b1ed-6e5c23fdc1a0" w:customStyle="1">
+    <w:name w:val="Table Grid_e4fdc541-3f09-45fc-b1ed-6e5c23fdc1a0"/>
+    <w:basedOn w:val="NormalTable_21c4f561-17af-4573-9195-d014ec0af7b7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_240cd47e-6636-4341-ac54-83beffe4ac82" w:customStyle="1">
-    <w:name w:val="Normal Table_240cd47e-6636-4341-ac54-83beffe4ac82"/>
+  <w:style w:type="table" w:styleId="NormalTable_33feec98-e487-4009-bec3-8f05179bd0a6" w:customStyle="1">
+    <w:name w:val="Normal Table_33feec98-e487-4009-bec3-8f05179bd0a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b5116fbb-b9da-4b02-8f9b-eee0eed5f297" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_240cd47e-6636-4341-ac54-83beffe4ac82"/>
+  <w:style w:type="table" w:styleId="TableGrid_e8779bbb-78fa-4710-85bb-d599e20fa1bf" w:customStyle="1">
+    <w:name w:val="Table Grid_e8779bbb-78fa-4710-85bb-d599e20fa1bf"/>
+    <w:basedOn w:val="NormalTable_33feec98-e487-4009-bec3-8f05179bd0a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de5ab462-c38f-4707-91b1-20b7474b8206" w:customStyle="1">
-    <w:name w:val="Normal Table_de5ab462-c38f-4707-91b1-20b7474b8206"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bfe42d1-16bd-4728-8bd8-c1f724a2b5d1" w:customStyle="1">
+    <w:name w:val="Normal Table_4bfe42d1-16bd-4728-8bd8-c1f724a2b5d1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_75818474-647c-4103-9fd0-33074793c1d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de5ab462-c38f-4707-91b1-20b7474b8206"/>
+  <w:style w:type="table" w:styleId="TableGrid_f38ac7ee-e311-45cb-809a-a3ec8531ebba" w:customStyle="1">
+    <w:name w:val="Table Grid_f38ac7ee-e311-45cb-809a-a3ec8531ebba"/>
+    <w:basedOn w:val="NormalTable_4bfe42d1-16bd-4728-8bd8-c1f724a2b5d1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_edd63132-e776-4b11-ba90-d0eb955a7199" w:customStyle="1">
-    <w:name w:val="Normal Table_edd63132-e776-4b11-ba90-d0eb955a7199"/>
+  <w:style w:type="table" w:styleId="NormalTable_2bada207-298a-40c4-93a7-61b9726f56da" w:customStyle="1">
+    <w:name w:val="Normal Table_2bada207-298a-40c4-93a7-61b9726f56da"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b399ec8c-b7fb-486c-ac68-14444a596373" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_edd63132-e776-4b11-ba90-d0eb955a7199"/>
+  <w:style w:type="table" w:styleId="TableGrid_8ef76f33-eb6f-48f7-ad60-32ff7910e036" w:customStyle="1">
+    <w:name w:val="Table Grid_8ef76f33-eb6f-48f7-ad60-32ff7910e036"/>
+    <w:basedOn w:val="NormalTable_2bada207-298a-40c4-93a7-61b9726f56da"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>