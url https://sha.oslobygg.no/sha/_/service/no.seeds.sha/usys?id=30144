--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="51F8ED45">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B350CC">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B2F8F0E">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -816,100 +817,102 @@
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \t "Overskrift for innholdsfortegnelse;2" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193908"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Innledning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193908 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -953,66 +956,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193909"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Organisasjonskart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193909 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1056,66 +1057,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193910"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Fremdriftsplan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193910 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1159,66 +1158,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193911"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Risikoforhold</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193911 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1262,66 +1259,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193912"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Endring og oppdatering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193912 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1365,66 +1360,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193913"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193913 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1455,51 +1448,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193914"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg 1: Organisasjonskart SHA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193914 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
@@ -1525,51 +1517,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193915"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg 2: Fremdriftsplan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193915 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
@@ -1595,51 +1586,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193916"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg 3: Risikomatrise SHA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193916 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
@@ -1665,94 +1655,100 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193917"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg 4: Spesifikke tiltak - sammendrag av risikoanalysen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193917 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B94CD23">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="368E7EAC">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="139E66DA">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDC6EEB">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
@@ -2859,51 +2855,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Følgende setter krav til dette :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3859173C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0EC19CDA">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav </w:t>
       </w:r>
@@ -4343,122 +4338,123 @@
         <w:t xml:space="preserve">pesifikke tiltak</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - sammendrag av risikoanalysen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DF8064">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4D3DAB">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="992" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_822cae10-04d3-4ae0-8221-6c0d0f38fcf2"/>
+      <w:tblStyle w:val="TableGrid_ba07baf9-edb4-42f1-b015-9b15fe5efa16"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4748"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4469,290 +4465,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:40:16 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:09 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e4fdc541-3f09-45fc-b1ed-6e5c23fdc1a0"/>
+      <w:tblStyle w:val="TableGrid_1060512e-2de9-4f25-a970-a5c7756be2c5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6371"/>
-      <w:gridCol w:w="2286"/>
+      <w:gridCol w:w="5922"/>
+      <w:gridCol w:w="2735"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6371"/>
+          <w:tcW w:type="dxa" w:w="5922"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 95. Versjonsnummer: 5</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.0 SHA-plan</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2286"/>
+          <w:tcW w:type="dxa" w:w="2735"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
+            <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
+      <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8ef76f33-eb6f-48f7-ad60-32ff7910e036"/>
+      <w:tblStyle w:val="TableGrid_7fe37e05-391a-4bbc-b5c9-8556bcc081f3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6172"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4763,51 +4768,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6172"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e8779bbb-78fa-4710-85bb-d599e20fa1bf"/>
+            <w:tblStyle w:val="TableGrid_1c4ed92f-8e54-46d0-9fc2-9d0d6186d48e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4908,136 +4913,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
+            <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f38ac7ee-e311-45cb-809a-a3ec8531ebba"/>
+            <w:tblStyle w:val="TableGrid_03f0224d-2f17-46d8-abad-de52c06c1bd1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5053,83 +5058,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
+            <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
+      <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_557a476a-303b-4b06-91ee-700c5f1a432c"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5922"/>
+      <w:gridCol w:w="2735"/>
+      <w:gridCol w:w="839"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5922"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 95. Versjonsnummer: 5</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.0 SHA-plan</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2735"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="839"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_df745db5-8942-460f-b156-0bc67547bd32"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6172"/>
+      <w:gridCol w:w="3324"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6172"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_7edbd3ec-d8a6-47a1-b12d-4ec6bbf57dca"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3324"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_0bb9aa0f-d343-427a-bd62-02e2fb97081e"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -6279,50 +6841,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="15FC087A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6399,50 +6962,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="16434E14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6510,50 +7074,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="27077F73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6621,50 +7186,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="306C5599"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6954,50 +7520,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift8"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift9"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="442F1271"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7221,50 +7788,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="49493C4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7326,50 +7894,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="623F6181"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7446,50 +8015,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="692B6151"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listeavsnitt"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="147E88"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7568,50 +8138,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="6E366327"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7688,50 +8259,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="79476F50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1287"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2007"/>
         </w:tabs>
@@ -7958,50 +8530,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="7E0F5E8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9249,660 +9822,883 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="INNH3">
     <w:name w:val="TOC 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr" w:customStyle="1">
     <w:name w:val="Stil Overskrift 3 + (Latin) +Brødtekst (Calibri) Automatisk Før:..."/>
     <w:basedOn w:val="Overskrift3"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_41601b77-f0f5-4370-8156-288a19155c6a" w:customStyle="1">
-    <w:name w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
+  <w:style w:type="paragraph" w:styleId="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff" w:customStyle="1">
+    <w:name w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
+    <w:basedOn w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8737fab2-0af7-4613-a93c-777358c4f8f4" w:customStyle="1">
-    <w:name w:val="Normal Table_8737fab2-0af7-4613-a93c-777358c4f8f4"/>
+  <w:style w:type="table" w:styleId="NormalTable_8e091c5b-7b74-4fd5-a199-a0f6f418269d" w:customStyle="1">
+    <w:name w:val="Normal Table_8e091c5b-7b74-4fd5-a199-a0f6f418269d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b3b6faec-d048-4e0b-b0ca-d04b65ea9a6a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8737fab2-0af7-4613-a93c-777358c4f8f4"/>
+  <w:style w:type="table" w:styleId="TableGrid_cc5edf9f-4921-4a09-8717-5507a794c401" w:customStyle="1">
+    <w:name w:val="Table Grid_cc5edf9f-4921-4a09-8717-5507a794c401"/>
+    <w:basedOn w:val="NormalTable_8e091c5b-7b74-4fd5-a199-a0f6f418269d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_41601b77-f0f5-4370-8156-288a19155c6a"/>
+    <w:basedOn w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_a6211a9c-83d1-4bec-9d74-1ea7fab861ff"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca98be0b-0b9d-4ba5-9aeb-c9b83ad0020a" w:customStyle="1">
-    <w:name w:val="Normal Table_ca98be0b-0b9d-4ba5-9aeb-c9b83ad0020a"/>
+  <w:style w:type="table" w:styleId="NormalTable_046c2d23-de41-4cbf-9ced-48c6d61568cd" w:customStyle="1">
+    <w:name w:val="Normal Table_046c2d23-de41-4cbf-9ced-48c6d61568cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4e32640a-0e2f-4232-8eff-489c638b5a2c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca98be0b-0b9d-4ba5-9aeb-c9b83ad0020a"/>
+  <w:style w:type="table" w:styleId="TableGrid_a3106629-8047-400e-98d5-4b60e31ffd06" w:customStyle="1">
+    <w:name w:val="Table Grid_a3106629-8047-400e-98d5-4b60e31ffd06"/>
+    <w:basedOn w:val="NormalTable_046c2d23-de41-4cbf-9ced-48c6d61568cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ae839366-e51f-4db5-bd84-50874cee5870" w:customStyle="1">
-    <w:name w:val="Normal Table_ae839366-e51f-4db5-bd84-50874cee5870"/>
+  <w:style w:type="table" w:styleId="NormalTable_2799f5a1-716a-4e91-a5ec-d7550bde6bef" w:customStyle="1">
+    <w:name w:val="Normal Table_2799f5a1-716a-4e91-a5ec-d7550bde6bef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d2a7ecec-fe87-42d8-9f08-c30091cf88dd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ae839366-e51f-4db5-bd84-50874cee5870"/>
+  <w:style w:type="table" w:styleId="TableGrid_6570df81-508e-4671-861e-89b44353ab47" w:customStyle="1">
+    <w:name w:val="Table Grid_6570df81-508e-4671-861e-89b44353ab47"/>
+    <w:basedOn w:val="NormalTable_2799f5a1-716a-4e91-a5ec-d7550bde6bef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_58ac36ef-b1ae-4eae-85ad-36c4e77f3837" w:customStyle="1">
-    <w:name w:val="Normal Table_58ac36ef-b1ae-4eae-85ad-36c4e77f3837"/>
+  <w:style w:type="table" w:styleId="NormalTable_2134f4f3-5e08-48d8-a56a-ac9e94d285d3" w:customStyle="1">
+    <w:name w:val="Normal Table_2134f4f3-5e08-48d8-a56a-ac9e94d285d3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_08ca044a-a550-4957-ad1d-b20c17708659" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_58ac36ef-b1ae-4eae-85ad-36c4e77f3837"/>
+  <w:style w:type="table" w:styleId="TableGrid_4d85a1f8-224c-44da-8fb6-c7a4a53cee06" w:customStyle="1">
+    <w:name w:val="Table Grid_4d85a1f8-224c-44da-8fb6-c7a4a53cee06"/>
+    <w:basedOn w:val="NormalTable_2134f4f3-5e08-48d8-a56a-ac9e94d285d3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f59b0c38-a0e9-4165-ac70-bf92ff6b4d96" w:customStyle="1">
-    <w:name w:val="Normal Table_f59b0c38-a0e9-4165-ac70-bf92ff6b4d96"/>
+  <w:style w:type="table" w:styleId="NormalTable_741422a7-9ba1-4052-9433-6001487843b1" w:customStyle="1">
+    <w:name w:val="Normal Table_741422a7-9ba1-4052-9433-6001487843b1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9bf4c0c0-b131-48fc-9b54-dd27836e2db2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f59b0c38-a0e9-4165-ac70-bf92ff6b4d96"/>
+  <w:style w:type="table" w:styleId="TableGrid_3f543744-c6b5-4dde-af0e-9c9e53a19a16" w:customStyle="1">
+    <w:name w:val="Table Grid_3f543744-c6b5-4dde-af0e-9c9e53a19a16"/>
+    <w:basedOn w:val="NormalTable_741422a7-9ba1-4052-9433-6001487843b1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61467068-6c8c-44b1-a91b-6bb3d337b85c" w:customStyle="1">
-    <w:name w:val="Normal Table_61467068-6c8c-44b1-a91b-6bb3d337b85c"/>
+  <w:style w:type="table" w:styleId="NormalTable_aa570de1-2a1d-4d4c-98e9-bcd13bfd93b0" w:customStyle="1">
+    <w:name w:val="Normal Table_aa570de1-2a1d-4d4c-98e9-bcd13bfd93b0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_822cae10-04d3-4ae0-8221-6c0d0f38fcf2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61467068-6c8c-44b1-a91b-6bb3d337b85c"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba07baf9-edb4-42f1-b015-9b15fe5efa16" w:customStyle="1">
+    <w:name w:val="Table Grid_ba07baf9-edb4-42f1-b015-9b15fe5efa16"/>
+    <w:basedOn w:val="NormalTable_aa570de1-2a1d-4d4c-98e9-bcd13bfd93b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_21c4f561-17af-4573-9195-d014ec0af7b7" w:customStyle="1">
-    <w:name w:val="Normal Table_21c4f561-17af-4573-9195-d014ec0af7b7"/>
+  <w:style w:type="table" w:styleId="NormalTable_fe13d407-a51d-41a7-9f65-532c04e26688" w:customStyle="1">
+    <w:name w:val="Normal Table_fe13d407-a51d-41a7-9f65-532c04e26688"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4fdc541-3f09-45fc-b1ed-6e5c23fdc1a0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_21c4f561-17af-4573-9195-d014ec0af7b7"/>
+  <w:style w:type="table" w:styleId="TableGrid_557a476a-303b-4b06-91ee-700c5f1a432c" w:customStyle="1">
+    <w:name w:val="Table Grid_557a476a-303b-4b06-91ee-700c5f1a432c"/>
+    <w:basedOn w:val="NormalTable_fe13d407-a51d-41a7-9f65-532c04e26688"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_33feec98-e487-4009-bec3-8f05179bd0a6" w:customStyle="1">
-    <w:name w:val="Normal Table_33feec98-e487-4009-bec3-8f05179bd0a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_a0827f18-57c3-4589-bc99-cdb0fbd4751d" w:customStyle="1">
+    <w:name w:val="Normal Table_a0827f18-57c3-4589-bc99-cdb0fbd4751d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e8779bbb-78fa-4710-85bb-d599e20fa1bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_33feec98-e487-4009-bec3-8f05179bd0a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_7edbd3ec-d8a6-47a1-b12d-4ec6bbf57dca" w:customStyle="1">
+    <w:name w:val="Table Grid_7edbd3ec-d8a6-47a1-b12d-4ec6bbf57dca"/>
+    <w:basedOn w:val="NormalTable_a0827f18-57c3-4589-bc99-cdb0fbd4751d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4bfe42d1-16bd-4728-8bd8-c1f724a2b5d1" w:customStyle="1">
-    <w:name w:val="Normal Table_4bfe42d1-16bd-4728-8bd8-c1f724a2b5d1"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ae88692-6ad0-4970-b068-5455a301e01e" w:customStyle="1">
+    <w:name w:val="Normal Table_6ae88692-6ad0-4970-b068-5455a301e01e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f38ac7ee-e311-45cb-809a-a3ec8531ebba" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4bfe42d1-16bd-4728-8bd8-c1f724a2b5d1"/>
+  <w:style w:type="table" w:styleId="TableGrid_0bb9aa0f-d343-427a-bd62-02e2fb97081e" w:customStyle="1">
+    <w:name w:val="Table Grid_0bb9aa0f-d343-427a-bd62-02e2fb97081e"/>
+    <w:basedOn w:val="NormalTable_6ae88692-6ad0-4970-b068-5455a301e01e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2bada207-298a-40c4-93a7-61b9726f56da" w:customStyle="1">
-    <w:name w:val="Normal Table_2bada207-298a-40c4-93a7-61b9726f56da"/>
+  <w:style w:type="table" w:styleId="NormalTable_52f58a30-92da-4534-8507-82e42f7e26a0" w:customStyle="1">
+    <w:name w:val="Normal Table_52f58a30-92da-4534-8507-82e42f7e26a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8ef76f33-eb6f-48f7-ad60-32ff7910e036" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2bada207-298a-40c4-93a7-61b9726f56da"/>
+  <w:style w:type="table" w:styleId="TableGrid_df745db5-8942-460f-b156-0bc67547bd32" w:customStyle="1">
+    <w:name w:val="Table Grid_df745db5-8942-460f-b156-0bc67547bd32"/>
+    <w:basedOn w:val="NormalTable_52f58a30-92da-4534-8507-82e42f7e26a0"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_56f99dea-c48c-4f2d-9381-31bb43692437" w:customStyle="1">
+    <w:name w:val="Normal Table_56f99dea-c48c-4f2d-9381-31bb43692437"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1060512e-2de9-4f25-a970-a5c7756be2c5" w:customStyle="1">
+    <w:name w:val="Table Grid_1060512e-2de9-4f25-a970-a5c7756be2c5"/>
+    <w:basedOn w:val="NormalTable_56f99dea-c48c-4f2d-9381-31bb43692437"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_86d6e300-cf34-4eab-91bd-cf58b0384f51" w:customStyle="1">
+    <w:name w:val="Normal Table_86d6e300-cf34-4eab-91bd-cf58b0384f51"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1c4ed92f-8e54-46d0-9fc2-9d0d6186d48e" w:customStyle="1">
+    <w:name w:val="Table Grid_1c4ed92f-8e54-46d0-9fc2-9d0d6186d48e"/>
+    <w:basedOn w:val="NormalTable_86d6e300-cf34-4eab-91bd-cf58b0384f51"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4231dca8-ddf0-435d-ab06-bbbd2d811ba1" w:customStyle="1">
+    <w:name w:val="Normal Table_4231dca8-ddf0-435d-ab06-bbbd2d811ba1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_03f0224d-2f17-46d8-abad-de52c06c1bd1" w:customStyle="1">
+    <w:name w:val="Table Grid_03f0224d-2f17-46d8-abad-de52c06c1bd1"/>
+    <w:basedOn w:val="NormalTable_4231dca8-ddf0-435d-ab06-bbbd2d811ba1"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_28a464c3-747b-4488-96a9-d3fb58aa4daf" w:customStyle="1">
+    <w:name w:val="Normal Table_28a464c3-747b-4488-96a9-d3fb58aa4daf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_7fe37e05-391a-4bbc-b5c9-8556bcc081f3" w:customStyle="1">
+    <w:name w:val="Table Grid_7fe37e05-391a-4bbc-b5c9-8556bcc081f3"/>
+    <w:basedOn w:val="NormalTable_28a464c3-747b-4488-96a9-d3fb58aa4daf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/678-6-1.0%20SHA-plan.dotm" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>