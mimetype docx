--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7118D1D6">
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -100,51 +101,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F3D1B4">
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="4096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1848485</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>266700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1971675" cy="723900"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="10160" t="9525" r="8890" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="AutoShape 4" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1971675" cy="723900"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
@@ -203,51 +204,51 @@
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">bygg KF</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" upright="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect style="position:absolute;margin-left:145.55pt;margin-top:21pt;width:155.25pt;height:57pt;z-index:4096;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+              <v:roundrect style="position:absolute;margin-left:145.55pt;margin-top:21pt;width:155.25pt;height:57pt;z-index:6144;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000"/>
                 <v:fill opacity="65536f" rotate="t" angle="0" colors="0f #EEECE1;65536f #FFFFFF" type="gradient"/>
                 <v:textbox style="">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:spacing/>
                         <w:jc w:val="center"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Byggherre BH</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:spacing/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
@@ -288,147 +289,147 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="0"/>
               </w14:srgbClr>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="17408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="19456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2843530</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>307975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="133350"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="38100" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Rett linje 19" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="133350"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
                         <a:ln cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000">
                               <a:alpha val="100000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:srgbClr val="4F81BD">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:srgbClr val="4F81BD">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:srgbClr val="4F81BD">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:srgbClr val="000000">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="90005" rIns="90005" tIns="46799" bIns="46799" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line style="position:absolute;margin-left:223.9pt;margin-top:24.25pt;width:0pt;height:10.5pt;z-index:17408;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+              <v:line style="position:absolute;margin-left:223.9pt;margin-top:24.25pt;width:0pt;height:10.5pt;z-index:19456;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#000000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
-                <v:fill opacity="65536f" color2="#FFFFFF"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="679DF42B">
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1804035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>102235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2200275" cy="887730"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="13335" t="6985" r="5715" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="AutoShape 11" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2200275" cy="887730"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
@@ -497,51 +498,51 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr/>
                               <w:t xml:space="preserve">Navn:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" upright="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect style="position:absolute;margin-left:142.05pt;margin-top:8.05pt;width:173.25pt;height:69.9pt;z-index:6144;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#EEECE1" strokecolor="#000000" strokeweight="0.75pt">
+              <v:roundrect style="position:absolute;margin-left:142.05pt;margin-top:8.05pt;width:173.25pt;height:69.9pt;z-index:8192;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#EEECE1" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000"/>
                 <v:fill opacity="65536f" color2="#FFFFFF" rotate="t" angle="0" colors="0f #EEECE1;65536f #FFFFFE" type="gradient"/>
                 <v:textbox style="">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Byggherrens </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">PL / R</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">epresentant </w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -582,147 +583,147 @@
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55343377">
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="16384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="18432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2843530</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>304165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="1438275"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="38100" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Rett linje 18" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="1438275"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
                         <a:ln cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000">
                               <a:alpha val="100000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:srgbClr val="4F81BD">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:srgbClr val="4F81BD">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:srgbClr val="4F81BD">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:srgbClr val="000000">
                             <a:alpha val="100000"/>
                           </a:srgbClr>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="90005" rIns="90005" tIns="46799" bIns="46799" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line style="position:absolute;margin-left:223.9pt;margin-top:23.95pt;width:0pt;height:113.25pt;z-index:16384;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+              <v:line style="position:absolute;margin-left:223.9pt;margin-top:23.95pt;width:0pt;height:113.25pt;z-index:18432;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#000000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
-                <v:fill opacity="65536f" color2="#FFFFFF"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA74368">
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="14336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="16384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4886325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1400810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="398780"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="9525" t="10160" r="9525" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="AutoShape 108" title="">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:noFill/>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -751,67 +752,67 @@
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="90005" rIns="90005" tIns="46799" bIns="46799" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:384.75pt;margin-top:110.3pt;width:0pt;height:31.4pt;z-index:14336;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
+              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:384.75pt;margin-top:110.3pt;width:0pt;height:31.4pt;z-index:16384;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="17408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1082675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1400810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="398780"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="6350" t="10160" r="12700" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="AutoShape 109" title="">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:noFill/>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -840,67 +841,67 @@
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="90005" rIns="90005" tIns="46799" bIns="46799" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:85.25pt;margin-top:110.3pt;width:0pt;height:31.4pt;z-index:15360;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
+              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:85.25pt;margin-top:110.3pt;width:0pt;height:31.4pt;z-index:17408;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="7168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2062480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>596900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1781175" cy="635"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="5080" t="6350" r="13970" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="AutoShape 30" title="">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:noFill/>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -929,67 +930,67 @@
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="90005" rIns="90005" tIns="46799" bIns="46799" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:162.4pt;margin-top:47pt;width:140.25pt;height:0.05pt;z-index:7168;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
+              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:162.4pt;margin-top:47pt;width:140.25pt;height:0.05pt;z-index:9216;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="12288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="14336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3843655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3152140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2000250" cy="885825"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="5080" t="8890" r="13970" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="AutoShape 103" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2000250" cy="885825"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
@@ -1033,91 +1034,91 @@
                             </w:r>
                             <w:r>
                               <w:rPr/>
                               <w:t xml:space="preserve">Sideentreprenører</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" upright="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect style="position:absolute;margin-left:302.65pt;margin-top:248.2pt;width:157.5pt;height:69.75pt;z-index:12288;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+              <v:roundrect style="position:absolute;margin-left:302.65pt;margin-top:248.2pt;width:157.5pt;height:69.75pt;z-index:14336;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000"/>
                 <v:fill opacity="65536f" rotate="t" angle="0" colors="0f #EEECE1;65536f #FFFFFF" type="gradient"/>
                 <v:textbox style="">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Underentreprenører/</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:br/>
                       </w:r>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Sideentreprenører</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="11264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4886325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2685415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="466725"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="9525" t="8890" r="9525" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="AutoShape 99" title="">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:noFill/>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -1146,67 +1147,67 @@
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="90005" rIns="90005" tIns="46799" bIns="46799" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:384.75pt;margin-top:211.45pt;width:0pt;height:36.75pt;z-index:11264;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
+              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:384.75pt;margin-top:211.45pt;width:0pt;height:36.75pt;z-index:13312;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1082675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1400810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3803650" cy="635"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="6350" t="10160" r="9525" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="AutoShape 107" title="">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:noFill/>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -1235,67 +1236,67 @@
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="90005" rIns="90005" tIns="46799" bIns="46799" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:85.25pt;margin-top:110.3pt;width:299.5pt;height:0.05pt;z-index:13312;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
+              <v:shape type="#_x0000_t32" style="position:absolute;margin-left:85.25pt;margin-top:110.3pt;width:299.5pt;height:0.05pt;z-index:15360;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="f" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="7168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3843655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1799590</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2023745" cy="885825"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="5080" t="8890" r="9525" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="AutoShape 8" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2023745" cy="885825"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
@@ -1364,51 +1365,51 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr/>
                               <w:t xml:space="preserve">Navn:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" upright="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect style="position:absolute;margin-left:302.65pt;margin-top:141.7pt;width:159.35pt;height:69.75pt;z-index:5120;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+              <v:roundrect style="position:absolute;margin-left:302.65pt;margin-top:141.7pt;width:159.35pt;height:69.75pt;z-index:7168;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000"/>
                 <v:fill opacity="65536f" rotate="t" angle="0" colors="0f #EEECE1;65536f #FFFFFF" type="gradient"/>
                 <v:textbox style="">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Hovedbedrift</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Firma:</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
@@ -1429,51 +1430,51 @@
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Navn:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="10240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="12288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>186055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1799590</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1978025" cy="3654425"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="5080" t="8890" r="7620" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="AutoShape 95" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1978025" cy="3654425"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
@@ -1695,51 +1696,51 @@
                           <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" upright="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect style="position:absolute;margin-left:14.65pt;margin-top:141.7pt;width:155.75pt;height:287.75pt;z-index:10240;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+              <v:roundrect style="position:absolute;margin-left:14.65pt;margin-top:141.7pt;width:155.75pt;height:287.75pt;z-index:12288;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000"/>
                 <v:fill opacity="65536f" rotate="t" angle="0" colors="0f #EEECE1;65536f #FFFFFF" type="gradient"/>
                 <v:textbox style="">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">Prosjekterende</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr/>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                         <w:t xml:space="preserve">RIB</w:t>
                       </w:r>
                     </w:p>
@@ -1913,51 +1914,51 @@
                         <w:t xml:space="preserve">Navn:</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="11264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3843655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>141605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2000250" cy="885825"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="5080" t="8255" r="13970" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="AutoShape 91" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2000250" cy="885825"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
@@ -2038,51 +2039,51 @@
                               <w:rPr>
                                 <w:lang w:val="nn-NO"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Navn:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" upright="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect style="position:absolute;margin-left:302.65pt;margin-top:11.15pt;width:157.5pt;height:69.75pt;z-index:9216;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+              <v:roundrect style="position:absolute;margin-left:302.65pt;margin-top:11.15pt;width:157.5pt;height:69.75pt;z-index:11264;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000"/>
                 <v:fill opacity="65536f" rotate="t" angle="0" colors="0f #EEECE1;65536f #FFFFFF" type="gradient"/>
                 <v:textbox style="">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                         <w:t xml:space="preserve">SHA koordinator K</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                         <w:t xml:space="preserve">U</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
@@ -2115,51 +2116,51 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Navn:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="10240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>186055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>141605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1876425" cy="885825"/>
                 <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="5080" t="8255" r="13970" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="AutoShape 90" title=""/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1876425" cy="885825"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
@@ -2240,51 +2241,51 @@
                               <w:rPr>
                                 <w:lang w:val="nn-NO"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Navn:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1" upright="1" vert="horz">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect style="position:absolute;margin-left:14.65pt;margin-top:11.15pt;width:147.75pt;height:69.75pt;z-index:8192;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+              <v:roundrect style="position:absolute;margin-left:14.65pt;margin-top:11.15pt;width:147.75pt;height:69.75pt;z-index:10240;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;" filled="t" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
                 <v:stroke dashstyle="solid" linestyle="single" joinstyle="round" endcap="flat" color2="#000000"/>
                 <v:fill opacity="65536f" rotate="t" angle="0" colors="0f #EEECE1;65536f #FFFFFF" type="gradient"/>
                 <v:textbox style="">
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                         <w:t xml:space="preserve">SHA koordinator K</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                         <w:t xml:space="preserve">P</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
@@ -2310,103 +2311,104 @@
                       </w:pPr>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="nn-NO"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Navn:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:left w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:bottom w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:right w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
       </w:pgBorders>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d1f0a52a-215b-4d58-9455-b28196632bb5"/>
+      <w:tblStyle w:val="TableGrid_1eba302c-e547-424d-97fe-21e0fc237417"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2417,290 +2419,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:40:19 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:48:02 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1861a629-cc9d-4161-901c-4c51e4332fc9"/>
+      <w:tblStyle w:val="TableGrid_0656a191-5709-45bd-90c2-9588547a99ac"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6087"/>
-      <w:gridCol w:w="2184"/>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6087"/>
+          <w:tcW w:type="dxa" w:w="5658"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 96. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.1 Organisasjonskart for SHA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2184"/>
+          <w:tcW w:type="dxa" w:w="2613"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
+            <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
+      <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_83211d81-bfe1-4940-a36d-ba1d28227636"/>
+      <w:tblStyle w:val="TableGrid_20eb0465-024f-48c7-86d8-60f41eb962db"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2711,51 +2722,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3a174876-d3b2-418a-aad8-af668bb94ac4"/>
+            <w:tblStyle w:val="TableGrid_e34232aa-9f4e-4309-b6eb-7341df4b11d1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2856,136 +2867,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
+            <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_71676299-beaf-45c4-b229-5ac237129509"/>
+            <w:tblStyle w:val="TableGrid_2e3bf3a1-2b79-4220-83fa-cc2e0c46d98f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3001,83 +3012,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
+            <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
+      <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_0cf74fbe-70da-466f-84ec-c2a3f599ac07"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5658"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 96. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.1 Organisasjonskart for SHA</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2613"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="21" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_bee998d2-408d-460f-a776-0ad8c0665a11"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5897"/>
+      <w:gridCol w:w="3175"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5897"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_20b13605-9fae-4c23-b3ac-042f1a687fe3"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">16.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3175"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_1ad26c87-6958-4d02-8fdb-e72b1a451621"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="229"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
@@ -3592,660 +4160,883 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_43347e98-b357-433f-989c-dcd61699b96f" w:customStyle="1">
-    <w:name w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589" w:customStyle="1">
+    <w:name w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
+    <w:basedOn w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c9cbb1a0-adda-4aaa-839a-80ee2e817900" w:customStyle="1">
-    <w:name w:val="Normal Table_c9cbb1a0-adda-4aaa-839a-80ee2e817900"/>
+  <w:style w:type="table" w:styleId="NormalTable_059c9db5-9f1b-4c54-a94a-2ad5cb2e0c86" w:customStyle="1">
+    <w:name w:val="Normal Table_059c9db5-9f1b-4c54-a94a-2ad5cb2e0c86"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_c9cbb1a0-adda-4aaa-839a-80ee2e817900"/>
+    <w:basedOn w:val="NormalTable_059c9db5-9f1b-4c54-a94a-2ad5cb2e0c86"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_43347e98-b357-433f-989c-dcd61699b96f"/>
+    <w:basedOn w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_0981fdfa-a5eb-456a-9ca4-37429731f589"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5909aaf0-95cf-4816-ac98-17c5db7fc206" w:customStyle="1">
-    <w:name w:val="Normal Table_5909aaf0-95cf-4816-ac98-17c5db7fc206"/>
+  <w:style w:type="table" w:styleId="NormalTable_5e574954-50cb-448d-9bf0-b96589c47de9" w:customStyle="1">
+    <w:name w:val="Normal Table_5e574954-50cb-448d-9bf0-b96589c47de9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_070721b9-3571-441d-b3bd-b44546c3f52e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5909aaf0-95cf-4816-ac98-17c5db7fc206"/>
+  <w:style w:type="table" w:styleId="TableGrid_76d67d4c-5c8e-440d-9335-9a37b8370e60" w:customStyle="1">
+    <w:name w:val="Table Grid_76d67d4c-5c8e-440d-9335-9a37b8370e60"/>
+    <w:basedOn w:val="NormalTable_5e574954-50cb-448d-9bf0-b96589c47de9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0e0aedcf-f6fc-4cc0-b9ff-8965d59db038" w:customStyle="1">
-    <w:name w:val="Normal Table_0e0aedcf-f6fc-4cc0-b9ff-8965d59db038"/>
+  <w:style w:type="table" w:styleId="NormalTable_7270859d-7030-4afb-9d70-62155f915705" w:customStyle="1">
+    <w:name w:val="Normal Table_7270859d-7030-4afb-9d70-62155f915705"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_03f41655-25ca-4a19-8965-9383ffda635a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0e0aedcf-f6fc-4cc0-b9ff-8965d59db038"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a3ad040-027f-4b97-a13e-5a71f195dc26" w:customStyle="1">
+    <w:name w:val="Table Grid_0a3ad040-027f-4b97-a13e-5a71f195dc26"/>
+    <w:basedOn w:val="NormalTable_7270859d-7030-4afb-9d70-62155f915705"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_071567e9-27cd-4361-a3cf-0a09c7bb7818" w:customStyle="1">
-    <w:name w:val="Normal Table_071567e9-27cd-4361-a3cf-0a09c7bb7818"/>
+  <w:style w:type="table" w:styleId="NormalTable_61ac65e3-ac45-44c8-b125-be70edf600cd" w:customStyle="1">
+    <w:name w:val="Normal Table_61ac65e3-ac45-44c8-b125-be70edf600cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ff410a84-1583-42dd-aee6-af38d82fde96" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_071567e9-27cd-4361-a3cf-0a09c7bb7818"/>
+  <w:style w:type="table" w:styleId="TableGrid_5bb87a5d-a3d1-4279-b8d6-84685cca01d1" w:customStyle="1">
+    <w:name w:val="Table Grid_5bb87a5d-a3d1-4279-b8d6-84685cca01d1"/>
+    <w:basedOn w:val="NormalTable_61ac65e3-ac45-44c8-b125-be70edf600cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cf2ca7b9-1b97-423e-a261-f93f8289e944" w:customStyle="1">
-    <w:name w:val="Normal Table_cf2ca7b9-1b97-423e-a261-f93f8289e944"/>
+  <w:style w:type="table" w:styleId="NormalTable_3cda3c05-5764-4aab-8520-f335f481cb3c" w:customStyle="1">
+    <w:name w:val="Normal Table_3cda3c05-5764-4aab-8520-f335f481cb3c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d1fccad5-9d23-44a0-bea9-8e7e63d114af" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cf2ca7b9-1b97-423e-a261-f93f8289e944"/>
+  <w:style w:type="table" w:styleId="TableGrid_23e32829-d9cf-45eb-a59e-ac5809717477" w:customStyle="1">
+    <w:name w:val="Table Grid_23e32829-d9cf-45eb-a59e-ac5809717477"/>
+    <w:basedOn w:val="NormalTable_3cda3c05-5764-4aab-8520-f335f481cb3c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_137becc0-287b-4f35-b333-db29b884468f" w:customStyle="1">
-    <w:name w:val="Normal Table_137becc0-287b-4f35-b333-db29b884468f"/>
+  <w:style w:type="table" w:styleId="NormalTable_6f6e1c72-ea66-4a9f-9c42-3876b7804736" w:customStyle="1">
+    <w:name w:val="Normal Table_6f6e1c72-ea66-4a9f-9c42-3876b7804736"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d1f0a52a-215b-4d58-9455-b28196632bb5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_137becc0-287b-4f35-b333-db29b884468f"/>
+  <w:style w:type="table" w:styleId="TableGrid_1eba302c-e547-424d-97fe-21e0fc237417" w:customStyle="1">
+    <w:name w:val="Table Grid_1eba302c-e547-424d-97fe-21e0fc237417"/>
+    <w:basedOn w:val="NormalTable_6f6e1c72-ea66-4a9f-9c42-3876b7804736"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88a9df74-d4a9-4519-89b4-288ea3892c66" w:customStyle="1">
-    <w:name w:val="Normal Table_88a9df74-d4a9-4519-89b4-288ea3892c66"/>
+  <w:style w:type="table" w:styleId="NormalTable_608d0275-daaf-4005-8d6e-5449905567a5" w:customStyle="1">
+    <w:name w:val="Normal Table_608d0275-daaf-4005-8d6e-5449905567a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1861a629-cc9d-4161-901c-4c51e4332fc9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88a9df74-d4a9-4519-89b4-288ea3892c66"/>
+  <w:style w:type="table" w:styleId="TableGrid_0cf74fbe-70da-466f-84ec-c2a3f599ac07" w:customStyle="1">
+    <w:name w:val="Table Grid_0cf74fbe-70da-466f-84ec-c2a3f599ac07"/>
+    <w:basedOn w:val="NormalTable_608d0275-daaf-4005-8d6e-5449905567a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f4623c22-110b-4729-b9ae-3f94d3f78fb4" w:customStyle="1">
-    <w:name w:val="Normal Table_f4623c22-110b-4729-b9ae-3f94d3f78fb4"/>
+  <w:style w:type="table" w:styleId="NormalTable_ecd3745e-732b-4959-a9fe-38fe83b8d3d3" w:customStyle="1">
+    <w:name w:val="Normal Table_ecd3745e-732b-4959-a9fe-38fe83b8d3d3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3a174876-d3b2-418a-aad8-af668bb94ac4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f4623c22-110b-4729-b9ae-3f94d3f78fb4"/>
+  <w:style w:type="table" w:styleId="TableGrid_20b13605-9fae-4c23-b3ac-042f1a687fe3" w:customStyle="1">
+    <w:name w:val="Table Grid_20b13605-9fae-4c23-b3ac-042f1a687fe3"/>
+    <w:basedOn w:val="NormalTable_ecd3745e-732b-4959-a9fe-38fe83b8d3d3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fbe81dac-84a2-41fa-a612-ad089713d413" w:customStyle="1">
-    <w:name w:val="Normal Table_fbe81dac-84a2-41fa-a612-ad089713d413"/>
+  <w:style w:type="table" w:styleId="NormalTable_df78d8e6-d575-43a0-a062-e33691b6b717" w:customStyle="1">
+    <w:name w:val="Normal Table_df78d8e6-d575-43a0-a062-e33691b6b717"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_71676299-beaf-45c4-b229-5ac237129509" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fbe81dac-84a2-41fa-a612-ad089713d413"/>
+  <w:style w:type="table" w:styleId="TableGrid_1ad26c87-6958-4d02-8fdb-e72b1a451621" w:customStyle="1">
+    <w:name w:val="Table Grid_1ad26c87-6958-4d02-8fdb-e72b1a451621"/>
+    <w:basedOn w:val="NormalTable_df78d8e6-d575-43a0-a062-e33691b6b717"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ce9df69e-7417-4a67-861e-2f1993618da1" w:customStyle="1">
-    <w:name w:val="Normal Table_ce9df69e-7417-4a67-861e-2f1993618da1"/>
+  <w:style w:type="table" w:styleId="NormalTable_e40d80e8-99c5-4c46-ae8b-cba06fd5a508" w:customStyle="1">
+    <w:name w:val="Normal Table_e40d80e8-99c5-4c46-ae8b-cba06fd5a508"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_83211d81-bfe1-4940-a36d-ba1d28227636" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ce9df69e-7417-4a67-861e-2f1993618da1"/>
+  <w:style w:type="table" w:styleId="TableGrid_bee998d2-408d-460f-a776-0ad8c0665a11" w:customStyle="1">
+    <w:name w:val="Table Grid_bee998d2-408d-460f-a776-0ad8c0665a11"/>
+    <w:basedOn w:val="NormalTable_e40d80e8-99c5-4c46-ae8b-cba06fd5a508"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_8813197a-ec18-42e4-a2d0-bde242772d13" w:customStyle="1">
+    <w:name w:val="Normal Table_8813197a-ec18-42e4-a2d0-bde242772d13"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_0656a191-5709-45bd-90c2-9588547a99ac" w:customStyle="1">
+    <w:name w:val="Table Grid_0656a191-5709-45bd-90c2-9588547a99ac"/>
+    <w:basedOn w:val="NormalTable_8813197a-ec18-42e4-a2d0-bde242772d13"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_07d29829-5547-4095-b7d3-5acc543b1678" w:customStyle="1">
+    <w:name w:val="Normal Table_07d29829-5547-4095-b7d3-5acc543b1678"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e34232aa-9f4e-4309-b6eb-7341df4b11d1" w:customStyle="1">
+    <w:name w:val="Table Grid_e34232aa-9f4e-4309-b6eb-7341df4b11d1"/>
+    <w:basedOn w:val="NormalTable_07d29829-5547-4095-b7d3-5acc543b1678"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_75ac1cba-8e17-4fa7-b5cd-18beb85dfdbc" w:customStyle="1">
+    <w:name w:val="Normal Table_75ac1cba-8e17-4fa7-b5cd-18beb85dfdbc"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2e3bf3a1-2b79-4220-83fa-cc2e0c46d98f" w:customStyle="1">
+    <w:name w:val="Table Grid_2e3bf3a1-2b79-4220-83fa-cc2e0c46d98f"/>
+    <w:basedOn w:val="NormalTable_75ac1cba-8e17-4fa7-b5cd-18beb85dfdbc"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_9c160c69-3fa3-4196-9d32-49248c0f8414" w:customStyle="1">
+    <w:name w:val="Normal Table_9c160c69-3fa3-4196-9d32-49248c0f8414"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_20eb0465-024f-48c7-86d8-60f41eb962db" w:customStyle="1">
+    <w:name w:val="Table Grid_20eb0465-024f-48c7-86d8-60f41eb962db"/>
+    <w:basedOn w:val="NormalTable_9c160c69-3fa3-4196-9d32-49248c0f8414"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/685-2-1.1%20Organisasjonskart%20for%20SHA.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>