--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -21288,51 +21288,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_360b564a-1469-443d-a4ef-c2d398cc1d97"/>
+      <w:tblStyle w:val="TableGrid_56bbe1d0-f3fb-4883-b640-1e3e1fa1854d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11405"/>
       <w:gridCol w:w="11405"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21343,51 +21343,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:04:21 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:13 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21415,51 +21415,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b9c6bd70-fff7-49d9-9918-f5a9eab7f43a"/>
+      <w:tblStyle w:val="TableGrid_83c34c89-5516-4314-bf36-69371cbc7589"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21470,51 +21470,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:04:21 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:13 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21542,51 +21542,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_eb8c0b8b-3e09-4b7b-a80d-83144f1b7c73"/>
+      <w:tblStyle w:val="TableGrid_a3ee5160-801b-4546-a1fc-8ff068dc5dff"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21597,51 +21597,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:04:21 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:13 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21669,51 +21669,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_abfda7fe-15a0-4cff-92bf-e96a0f13e12e"/>
+      <w:tblStyle w:val="TableGrid_76a9c977-7e7a-456c-af9b-cd9d06c25cc4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15305"/>
       <w:gridCol w:w="5490"/>
       <w:gridCol w:w="2015"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -21771,51 +21771,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2015"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -21828,59 +21828,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a8a9df48-202e-4864-a22a-6fd9faaa3e8d"/>
+      <w:tblStyle w:val="TableGrid_3e77f11d-9342-4c36-9f63-93c2718081ce"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14827"/>
       <w:gridCol w:w="7983"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21891,51 +21891,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14827"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_75646faa-3422-415e-936c-03811d6f6d9e"/>
+            <w:tblStyle w:val="TableGrid_eb76c5ca-7bf1-40a0-acce-ba2e09a9e42b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22036,72 +22036,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7983"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4c17ba1c-9aa8-41d0-8c40-50f71ae292d7"/>
+            <w:tblStyle w:val="TableGrid_e9c900d9-ddba-4e05-a232-83eca09a8fd0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22202,75 +22202,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_42180442-dd5d-4972-ab0a-5260b2063ff4"/>
+      <w:tblStyle w:val="TableGrid_dd865797-1c1f-4022-8bbd-13143adf6777"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -22328,51 +22328,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -22385,59 +22385,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_77d6158c-a20e-4497-8589-c5a91342e13e"/>
+      <w:tblStyle w:val="TableGrid_91e158d9-b753-4cad-9ee1-b389e5b1fecd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22448,51 +22448,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3d2a207a-1742-47f6-b30e-c2467424cdf3"/>
+            <w:tblStyle w:val="TableGrid_6cb88016-219d-4499-bd47-fd4ab09f833c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22593,72 +22593,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_427d1124-bb6d-41e9-b923-396d4b697f90"/>
+            <w:tblStyle w:val="TableGrid_7b657fae-5106-41d6-bb69-466334e5648a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22759,75 +22759,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_36bceb51-25f4-4b45-bae5-c16cae043758"/>
+      <w:tblStyle w:val="TableGrid_693e2921-27c6-4735-84a5-456427488468"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -22885,51 +22885,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -22942,59 +22942,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1a243482-359b-4deb-b2f5-aef558779ad6"/>
+      <w:tblStyle w:val="TableGrid_cfc00d15-305d-4a1f-b869-f5aa5b9c5e88"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23005,51 +23005,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ac189f8a-29ec-4295-a2e2-1307567f9092"/>
+            <w:tblStyle w:val="TableGrid_6a6ebefd-f08b-44f0-abe1-724c885dce1e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23150,72 +23150,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2e4c1ec0-f2d3-465c-94e5-7cd1b3d357dd"/>
+            <w:tblStyle w:val="TableGrid_22927efd-093d-424b-baca-fb2b7ac1f181"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23316,62 +23316,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -25053,1729 +25053,1729 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_657fb530-428a-45cc-918d-6c4af88f26ba" w:customStyle="1">
-    <w:name w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54" w:customStyle="1">
+    <w:name w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+    <w:basedOn w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68a5d34c-9b87-4f16-85d2-7b6edf96746e" w:customStyle="1">
-    <w:name w:val="Normal Table_68a5d34c-9b87-4f16-85d2-7b6edf96746e"/>
+  <w:style w:type="table" w:styleId="NormalTable_11e9d8c4-9907-4d30-b1a3-9bc1983b582a" w:customStyle="1">
+    <w:name w:val="Normal Table_11e9d8c4-9907-4d30-b1a3-9bc1983b582a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9cae5749-3b90-474e-82cb-4882150e578f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68a5d34c-9b87-4f16-85d2-7b6edf96746e"/>
+  <w:style w:type="table" w:styleId="TableGrid_e221af0d-3573-42b1-9cd4-6816d73ef544" w:customStyle="1">
+    <w:name w:val="Table Grid_e221af0d-3573-42b1-9cd4-6816d73ef544"/>
+    <w:basedOn w:val="NormalTable_11e9d8c4-9907-4d30-b1a3-9bc1983b582a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+    <w:basedOn w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_657fb530-428a-45cc-918d-6c4af88f26ba"/>
+    <w:basedOn w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0813022a-78eb-4c9c-9489-71733f6f08bd" w:customStyle="1">
-    <w:name w:val="Normal Table_0813022a-78eb-4c9c-9489-71733f6f08bd"/>
+  <w:style w:type="table" w:styleId="NormalTable_36a031bf-3c1a-4c0b-a929-a70566e814ef" w:customStyle="1">
+    <w:name w:val="Normal Table_36a031bf-3c1a-4c0b-a929-a70566e814ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_592d72e4-4e41-4581-9476-4837b65e0474" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0813022a-78eb-4c9c-9489-71733f6f08bd"/>
+  <w:style w:type="table" w:styleId="TableGrid_9cef4470-6c15-451e-a101-f385961083d7" w:customStyle="1">
+    <w:name w:val="Table Grid_9cef4470-6c15-451e-a101-f385961083d7"/>
+    <w:basedOn w:val="NormalTable_36a031bf-3c1a-4c0b-a929-a70566e814ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61577cad-9b48-4e38-8887-5517e731ea2d" w:customStyle="1">
-    <w:name w:val="Normal Table_61577cad-9b48-4e38-8887-5517e731ea2d"/>
+  <w:style w:type="table" w:styleId="NormalTable_88a5e8d1-d3fe-4db9-beb2-1a953a5d7cd3" w:customStyle="1">
+    <w:name w:val="Normal Table_88a5e8d1-d3fe-4db9-beb2-1a953a5d7cd3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9b6e3962-bc00-4fe9-bd76-f0acbb5ae76c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61577cad-9b48-4e38-8887-5517e731ea2d"/>
+  <w:style w:type="table" w:styleId="TableGrid_ccaada87-2ddb-45ef-a208-7ff664250210" w:customStyle="1">
+    <w:name w:val="Table Grid_ccaada87-2ddb-45ef-a208-7ff664250210"/>
+    <w:basedOn w:val="NormalTable_88a5e8d1-d3fe-4db9-beb2-1a953a5d7cd3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_67795aea-618d-4e80-a9dc-841318563a1a" w:customStyle="1">
-    <w:name w:val="Normal Table_67795aea-618d-4e80-a9dc-841318563a1a"/>
+  <w:style w:type="table" w:styleId="NormalTable_c3e2c113-fe4a-4aca-b697-304e44c1a1e7" w:customStyle="1">
+    <w:name w:val="Normal Table_c3e2c113-fe4a-4aca-b697-304e44c1a1e7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4ad228b1-5b47-4c81-95d1-ee6c7b9be980" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_67795aea-618d-4e80-a9dc-841318563a1a"/>
+  <w:style w:type="table" w:styleId="TableGrid_89a6ac70-8ccb-43a0-8fb4-454902314c36" w:customStyle="1">
+    <w:name w:val="Table Grid_89a6ac70-8ccb-43a0-8fb4-454902314c36"/>
+    <w:basedOn w:val="NormalTable_c3e2c113-fe4a-4aca-b697-304e44c1a1e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1433a670-4420-4b5b-9752-709d71d3c289" w:customStyle="1">
-    <w:name w:val="Normal Table_1433a670-4420-4b5b-9752-709d71d3c289"/>
+  <w:style w:type="table" w:styleId="NormalTable_c4f3c006-54cd-4c9d-a197-16d91a9048dc" w:customStyle="1">
+    <w:name w:val="Normal Table_c4f3c006-54cd-4c9d-a197-16d91a9048dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_19eea834-9c5d-49ce-b3cf-e0dd9eb5868b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1433a670-4420-4b5b-9752-709d71d3c289"/>
+  <w:style w:type="table" w:styleId="TableGrid_dd654d91-4a33-47b7-b814-42ca4279d2b5" w:customStyle="1">
+    <w:name w:val="Table Grid_dd654d91-4a33-47b7-b814-42ca4279d2b5"/>
+    <w:basedOn w:val="NormalTable_c4f3c006-54cd-4c9d-a197-16d91a9048dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c7e33a42-1471-4f1b-93bf-c46ef8533a0d" w:customStyle="1">
-    <w:name w:val="Normal Table_c7e33a42-1471-4f1b-93bf-c46ef8533a0d"/>
+  <w:style w:type="table" w:styleId="NormalTable_8c34d39c-653d-4e2a-ad8b-15025502390e" w:customStyle="1">
+    <w:name w:val="Normal Table_8c34d39c-653d-4e2a-ad8b-15025502390e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_360b564a-1469-443d-a4ef-c2d398cc1d97" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c7e33a42-1471-4f1b-93bf-c46ef8533a0d"/>
+  <w:style w:type="table" w:styleId="TableGrid_56bbe1d0-f3fb-4883-b640-1e3e1fa1854d" w:customStyle="1">
+    <w:name w:val="Table Grid_56bbe1d0-f3fb-4883-b640-1e3e1fa1854d"/>
+    <w:basedOn w:val="NormalTable_8c34d39c-653d-4e2a-ad8b-15025502390e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68a45853-bc91-4f3b-9635-ce236ace207a" w:customStyle="1">
-    <w:name w:val="Normal Table_68a45853-bc91-4f3b-9635-ce236ace207a"/>
+  <w:style w:type="table" w:styleId="NormalTable_f46f5db1-1d1b-4c46-a684-3f9c9b692d7f" w:customStyle="1">
+    <w:name w:val="Normal Table_f46f5db1-1d1b-4c46-a684-3f9c9b692d7f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_abfda7fe-15a0-4cff-92bf-e96a0f13e12e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68a45853-bc91-4f3b-9635-ce236ace207a"/>
+  <w:style w:type="table" w:styleId="TableGrid_76a9c977-7e7a-456c-af9b-cd9d06c25cc4" w:customStyle="1">
+    <w:name w:val="Table Grid_76a9c977-7e7a-456c-af9b-cd9d06c25cc4"/>
+    <w:basedOn w:val="NormalTable_f46f5db1-1d1b-4c46-a684-3f9c9b692d7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a708cc38-14a3-41db-87ad-41aae2a8e733" w:customStyle="1">
-    <w:name w:val="Normal Table_a708cc38-14a3-41db-87ad-41aae2a8e733"/>
+  <w:style w:type="table" w:styleId="NormalTable_c334ea76-71da-403e-9f27-549c3deb0389" w:customStyle="1">
+    <w:name w:val="Normal Table_c334ea76-71da-403e-9f27-549c3deb0389"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_75646faa-3422-415e-936c-03811d6f6d9e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a708cc38-14a3-41db-87ad-41aae2a8e733"/>
+  <w:style w:type="table" w:styleId="TableGrid_eb76c5ca-7bf1-40a0-acce-ba2e09a9e42b" w:customStyle="1">
+    <w:name w:val="Table Grid_eb76c5ca-7bf1-40a0-acce-ba2e09a9e42b"/>
+    <w:basedOn w:val="NormalTable_c334ea76-71da-403e-9f27-549c3deb0389"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_804add86-9bf6-4fd7-b846-5a8825d02713" w:customStyle="1">
-    <w:name w:val="Normal Table_804add86-9bf6-4fd7-b846-5a8825d02713"/>
+  <w:style w:type="table" w:styleId="NormalTable_09f8eedd-bc78-4ae5-81c9-15636ba0da5b" w:customStyle="1">
+    <w:name w:val="Normal Table_09f8eedd-bc78-4ae5-81c9-15636ba0da5b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4c17ba1c-9aa8-41d0-8c40-50f71ae292d7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_804add86-9bf6-4fd7-b846-5a8825d02713"/>
+  <w:style w:type="table" w:styleId="TableGrid_e9c900d9-ddba-4e05-a232-83eca09a8fd0" w:customStyle="1">
+    <w:name w:val="Table Grid_e9c900d9-ddba-4e05-a232-83eca09a8fd0"/>
+    <w:basedOn w:val="NormalTable_09f8eedd-bc78-4ae5-81c9-15636ba0da5b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cc4f726e-d312-4010-8c96-f6ef5649109f" w:customStyle="1">
-    <w:name w:val="Normal Table_cc4f726e-d312-4010-8c96-f6ef5649109f"/>
+  <w:style w:type="table" w:styleId="NormalTable_4eaa18ef-b9b5-484f-94de-8a17fb021a3d" w:customStyle="1">
+    <w:name w:val="Normal Table_4eaa18ef-b9b5-484f-94de-8a17fb021a3d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a8a9df48-202e-4864-a22a-6fd9faaa3e8d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cc4f726e-d312-4010-8c96-f6ef5649109f"/>
+  <w:style w:type="table" w:styleId="TableGrid_3e77f11d-9342-4c36-9f63-93c2718081ce" w:customStyle="1">
+    <w:name w:val="Table Grid_3e77f11d-9342-4c36-9f63-93c2718081ce"/>
+    <w:basedOn w:val="NormalTable_4eaa18ef-b9b5-484f-94de-8a17fb021a3d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9f1f78a8-3a41-45de-a502-85956cf85b86" w:customStyle="1">
-    <w:name w:val="Normal Table_9f1f78a8-3a41-45de-a502-85956cf85b86"/>
+  <w:style w:type="table" w:styleId="NormalTable_042c48b5-a90a-43df-8b2b-45d3ef571452" w:customStyle="1">
+    <w:name w:val="Normal Table_042c48b5-a90a-43df-8b2b-45d3ef571452"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_22d864bc-e3f4-43d0-9c5a-6fa28b2d0b7d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9f1f78a8-3a41-45de-a502-85956cf85b86"/>
+  <w:style w:type="table" w:styleId="TableGrid_288c3384-1187-45af-8798-77fec9531b67" w:customStyle="1">
+    <w:name w:val="Table Grid_288c3384-1187-45af-8798-77fec9531b67"/>
+    <w:basedOn w:val="NormalTable_042c48b5-a90a-43df-8b2b-45d3ef571452"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_23b206ec-9361-43e8-8380-86f904df38c3" w:customStyle="1">
-    <w:name w:val="Normal Table_23b206ec-9361-43e8-8380-86f904df38c3"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ba1309e-7b70-4f16-a75a-e7fce74112c0" w:customStyle="1">
+    <w:name w:val="Normal Table_6ba1309e-7b70-4f16-a75a-e7fce74112c0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_15aa492c-105f-419f-8323-008d07ccc8a3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_23b206ec-9361-43e8-8380-86f904df38c3"/>
+  <w:style w:type="table" w:styleId="TableGrid_960e93ac-954e-422d-b6b2-403eda49c02f" w:customStyle="1">
+    <w:name w:val="Table Grid_960e93ac-954e-422d-b6b2-403eda49c02f"/>
+    <w:basedOn w:val="NormalTable_6ba1309e-7b70-4f16-a75a-e7fce74112c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7291df9d-09ca-47a4-86d3-85b1411c35f3" w:customStyle="1">
-    <w:name w:val="Normal Table_7291df9d-09ca-47a4-86d3-85b1411c35f3"/>
+  <w:style w:type="table" w:styleId="NormalTable_cbfb3388-5a6c-4f9b-baf3-3aa04b482bb3" w:customStyle="1">
+    <w:name w:val="Normal Table_cbfb3388-5a6c-4f9b-baf3-3aa04b482bb3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_328111df-3118-4f07-8436-1462947f0f39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7291df9d-09ca-47a4-86d3-85b1411c35f3"/>
+  <w:style w:type="table" w:styleId="TableGrid_ebb322a8-5e66-4237-a74f-9bb29e0e8234" w:customStyle="1">
+    <w:name w:val="Table Grid_ebb322a8-5e66-4237-a74f-9bb29e0e8234"/>
+    <w:basedOn w:val="NormalTable_cbfb3388-5a6c-4f9b-baf3-3aa04b482bb3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_00d73f0d-55d0-4683-a30f-fb755b0a1170" w:customStyle="1">
-    <w:name w:val="Normal Table_00d73f0d-55d0-4683-a30f-fb755b0a1170"/>
+  <w:style w:type="table" w:styleId="NormalTable_26752954-0eb7-49e5-b5a6-15f3c1a754fe" w:customStyle="1">
+    <w:name w:val="Normal Table_26752954-0eb7-49e5-b5a6-15f3c1a754fe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e5b14bc6-6486-4888-9a3c-aeb5a5d7a51e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_00d73f0d-55d0-4683-a30f-fb755b0a1170"/>
+  <w:style w:type="table" w:styleId="TableGrid_b2fec701-632b-4f08-b6b5-422b5bee3eb5" w:customStyle="1">
+    <w:name w:val="Table Grid_b2fec701-632b-4f08-b6b5-422b5bee3eb5"/>
+    <w:basedOn w:val="NormalTable_26752954-0eb7-49e5-b5a6-15f3c1a754fe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_454dabaf-8938-490e-b051-67d34b6a62df" w:customStyle="1">
-    <w:name w:val="Normal Table_454dabaf-8938-490e-b051-67d34b6a62df"/>
+  <w:style w:type="table" w:styleId="NormalTable_3e392098-2848-4f56-ae03-8fcdfa0342dd" w:customStyle="1">
+    <w:name w:val="Normal Table_3e392098-2848-4f56-ae03-8fcdfa0342dd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa4de8e3-f000-4ccb-9187-4e129e0bc8e6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_454dabaf-8938-490e-b051-67d34b6a62df"/>
+  <w:style w:type="table" w:styleId="TableGrid_338fcc11-dd3a-4218-b5c7-3944535958bc" w:customStyle="1">
+    <w:name w:val="Table Grid_338fcc11-dd3a-4218-b5c7-3944535958bc"/>
+    <w:basedOn w:val="NormalTable_3e392098-2848-4f56-ae03-8fcdfa0342dd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c32aac6a-8951-4f5c-954e-96a76c10835f" w:customStyle="1">
-    <w:name w:val="Normal Table_c32aac6a-8951-4f5c-954e-96a76c10835f"/>
+  <w:style w:type="table" w:styleId="NormalTable_7d56f0d3-1591-4be8-b306-3bb093970faf" w:customStyle="1">
+    <w:name w:val="Normal Table_7d56f0d3-1591-4be8-b306-3bb093970faf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b9c6bd70-fff7-49d9-9918-f5a9eab7f43a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c32aac6a-8951-4f5c-954e-96a76c10835f"/>
+  <w:style w:type="table" w:styleId="TableGrid_83c34c89-5516-4314-bf36-69371cbc7589" w:customStyle="1">
+    <w:name w:val="Table Grid_83c34c89-5516-4314-bf36-69371cbc7589"/>
+    <w:basedOn w:val="NormalTable_7d56f0d3-1591-4be8-b306-3bb093970faf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b4a5fdab-66f1-43fc-ae0b-6fe362a0bfa1" w:customStyle="1">
-    <w:name w:val="Normal Table_b4a5fdab-66f1-43fc-ae0b-6fe362a0bfa1"/>
+  <w:style w:type="table" w:styleId="NormalTable_b55c3f4f-9f42-4092-bbfd-a4c32a20b906" w:customStyle="1">
+    <w:name w:val="Normal Table_b55c3f4f-9f42-4092-bbfd-a4c32a20b906"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_42180442-dd5d-4972-ab0a-5260b2063ff4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b4a5fdab-66f1-43fc-ae0b-6fe362a0bfa1"/>
+  <w:style w:type="table" w:styleId="TableGrid_dd865797-1c1f-4022-8bbd-13143adf6777" w:customStyle="1">
+    <w:name w:val="Table Grid_dd865797-1c1f-4022-8bbd-13143adf6777"/>
+    <w:basedOn w:val="NormalTable_b55c3f4f-9f42-4092-bbfd-a4c32a20b906"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_845c34e1-de30-47d3-aa88-66989e970634" w:customStyle="1">
-    <w:name w:val="Normal Table_845c34e1-de30-47d3-aa88-66989e970634"/>
+  <w:style w:type="table" w:styleId="NormalTable_56758b93-3b90-4a7c-a72c-09eabd8fa0d9" w:customStyle="1">
+    <w:name w:val="Normal Table_56758b93-3b90-4a7c-a72c-09eabd8fa0d9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3d2a207a-1742-47f6-b30e-c2467424cdf3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_845c34e1-de30-47d3-aa88-66989e970634"/>
+  <w:style w:type="table" w:styleId="TableGrid_6cb88016-219d-4499-bd47-fd4ab09f833c" w:customStyle="1">
+    <w:name w:val="Table Grid_6cb88016-219d-4499-bd47-fd4ab09f833c"/>
+    <w:basedOn w:val="NormalTable_56758b93-3b90-4a7c-a72c-09eabd8fa0d9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f72e6592-e3a7-4877-a926-5ff20d64bf3a" w:customStyle="1">
-    <w:name w:val="Normal Table_f72e6592-e3a7-4877-a926-5ff20d64bf3a"/>
+  <w:style w:type="table" w:styleId="NormalTable_71ddb809-04a3-40f7-8c83-c7deab053bb6" w:customStyle="1">
+    <w:name w:val="Normal Table_71ddb809-04a3-40f7-8c83-c7deab053bb6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_427d1124-bb6d-41e9-b923-396d4b697f90" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f72e6592-e3a7-4877-a926-5ff20d64bf3a"/>
+  <w:style w:type="table" w:styleId="TableGrid_7b657fae-5106-41d6-bb69-466334e5648a" w:customStyle="1">
+    <w:name w:val="Table Grid_7b657fae-5106-41d6-bb69-466334e5648a"/>
+    <w:basedOn w:val="NormalTable_71ddb809-04a3-40f7-8c83-c7deab053bb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ddb4a2d3-9a5d-4e5d-a5a4-b33bf52867c7" w:customStyle="1">
-    <w:name w:val="Normal Table_ddb4a2d3-9a5d-4e5d-a5a4-b33bf52867c7"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d26adf6-a505-44fd-976a-3523aefdcb9d" w:customStyle="1">
+    <w:name w:val="Normal Table_5d26adf6-a505-44fd-976a-3523aefdcb9d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_77d6158c-a20e-4497-8589-c5a91342e13e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ddb4a2d3-9a5d-4e5d-a5a4-b33bf52867c7"/>
+  <w:style w:type="table" w:styleId="TableGrid_91e158d9-b753-4cad-9ee1-b389e5b1fecd" w:customStyle="1">
+    <w:name w:val="Table Grid_91e158d9-b753-4cad-9ee1-b389e5b1fecd"/>
+    <w:basedOn w:val="NormalTable_5d26adf6-a505-44fd-976a-3523aefdcb9d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b8b742a7-987e-4dbb-9b5c-56f8c78faee5" w:customStyle="1">
-    <w:name w:val="Normal Table_b8b742a7-987e-4dbb-9b5c-56f8c78faee5"/>
+  <w:style w:type="table" w:styleId="NormalTable_21ba3b48-aac1-43a4-a2f3-9a2fed1b1f81" w:customStyle="1">
+    <w:name w:val="Normal Table_21ba3b48-aac1-43a4-a2f3-9a2fed1b1f81"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d61c1901-d7a2-436e-9d2f-00bc470116ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b8b742a7-987e-4dbb-9b5c-56f8c78faee5"/>
+  <w:style w:type="table" w:styleId="TableGrid_5ccbdc27-73e0-4d23-97c6-30de9b898b06" w:customStyle="1">
+    <w:name w:val="Table Grid_5ccbdc27-73e0-4d23-97c6-30de9b898b06"/>
+    <w:basedOn w:val="NormalTable_21ba3b48-aac1-43a4-a2f3-9a2fed1b1f81"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_58caf0a7-4085-4aea-9236-942ec156154e" w:customStyle="1">
-    <w:name w:val="Normal Table_58caf0a7-4085-4aea-9236-942ec156154e"/>
+  <w:style w:type="table" w:styleId="NormalTable_47a8a15b-1921-4806-8b6d-bfafe3729f4f" w:customStyle="1">
+    <w:name w:val="Normal Table_47a8a15b-1921-4806-8b6d-bfafe3729f4f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_88624923-1ebb-47d2-99b2-0714d16a20d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_58caf0a7-4085-4aea-9236-942ec156154e"/>
+  <w:style w:type="table" w:styleId="TableGrid_46a52238-fee4-45f9-ad56-70cb7ff76e18" w:customStyle="1">
+    <w:name w:val="Table Grid_46a52238-fee4-45f9-ad56-70cb7ff76e18"/>
+    <w:basedOn w:val="NormalTable_47a8a15b-1921-4806-8b6d-bfafe3729f4f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5a4b9855-60b6-411d-918c-5721bfbfff98" w:customStyle="1">
-    <w:name w:val="Normal Table_5a4b9855-60b6-411d-918c-5721bfbfff98"/>
+  <w:style w:type="table" w:styleId="NormalTable_421dd60e-7bbf-4f1d-b784-7acae2d0ca26" w:customStyle="1">
+    <w:name w:val="Normal Table_421dd60e-7bbf-4f1d-b784-7acae2d0ca26"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fd58a925-2c86-4fdb-b18a-1914d9d66ae5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5a4b9855-60b6-411d-918c-5721bfbfff98"/>
+  <w:style w:type="table" w:styleId="TableGrid_45317d96-0c57-468d-a916-280773e44091" w:customStyle="1">
+    <w:name w:val="Table Grid_45317d96-0c57-468d-a916-280773e44091"/>
+    <w:basedOn w:val="NormalTable_421dd60e-7bbf-4f1d-b784-7acae2d0ca26"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e86a3f65-9442-4711-9e71-a32152225a17" w:customStyle="1">
-    <w:name w:val="Normal Table_e86a3f65-9442-4711-9e71-a32152225a17"/>
+  <w:style w:type="table" w:styleId="NormalTable_811d3401-823d-4ab2-9706-54941a33734a" w:customStyle="1">
+    <w:name w:val="Normal Table_811d3401-823d-4ab2-9706-54941a33734a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_004622d3-beea-4918-abda-4e02c7fb7ac7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e86a3f65-9442-4711-9e71-a32152225a17"/>
+  <w:style w:type="table" w:styleId="TableGrid_7e27ce24-6111-49e5-9cfe-a125431bfbf6" w:customStyle="1">
+    <w:name w:val="Table Grid_7e27ce24-6111-49e5-9cfe-a125431bfbf6"/>
+    <w:basedOn w:val="NormalTable_811d3401-823d-4ab2-9706-54941a33734a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1ee869e5-5f9d-4a87-bae3-972e3069f857" w:customStyle="1">
-    <w:name w:val="Normal Table_1ee869e5-5f9d-4a87-bae3-972e3069f857"/>
+  <w:style w:type="table" w:styleId="NormalTable_48821007-bb56-4893-b94a-938c814ff5b7" w:customStyle="1">
+    <w:name w:val="Normal Table_48821007-bb56-4893-b94a-938c814ff5b7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c86c405c-abe6-491b-bdf7-ae1ad586e3fd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1ee869e5-5f9d-4a87-bae3-972e3069f857"/>
+  <w:style w:type="table" w:styleId="TableGrid_4bf5ebfd-57bf-4969-907c-1db40bdb78ab" w:customStyle="1">
+    <w:name w:val="Table Grid_4bf5ebfd-57bf-4969-907c-1db40bdb78ab"/>
+    <w:basedOn w:val="NormalTable_48821007-bb56-4893-b94a-938c814ff5b7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff979f78-ddad-48ad-af72-03d5f8c62bd4" w:customStyle="1">
-    <w:name w:val="Normal Table_ff979f78-ddad-48ad-af72-03d5f8c62bd4"/>
+  <w:style w:type="table" w:styleId="NormalTable_66fc52bf-3348-4479-ad43-3be0eba88e06" w:customStyle="1">
+    <w:name w:val="Normal Table_66fc52bf-3348-4479-ad43-3be0eba88e06"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eb8c0b8b-3e09-4b7b-a80d-83144f1b7c73" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff979f78-ddad-48ad-af72-03d5f8c62bd4"/>
+  <w:style w:type="table" w:styleId="TableGrid_a3ee5160-801b-4546-a1fc-8ff068dc5dff" w:customStyle="1">
+    <w:name w:val="Table Grid_a3ee5160-801b-4546-a1fc-8ff068dc5dff"/>
+    <w:basedOn w:val="NormalTable_66fc52bf-3348-4479-ad43-3be0eba88e06"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9ecc0a31-578f-441d-83a7-46e24823f288" w:customStyle="1">
-    <w:name w:val="Normal Table_9ecc0a31-578f-441d-83a7-46e24823f288"/>
+  <w:style w:type="table" w:styleId="NormalTable_1f0e1126-1f6e-47d3-a47a-3ca4a17a4346" w:customStyle="1">
+    <w:name w:val="Normal Table_1f0e1126-1f6e-47d3-a47a-3ca4a17a4346"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_36bceb51-25f4-4b45-bae5-c16cae043758" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9ecc0a31-578f-441d-83a7-46e24823f288"/>
+  <w:style w:type="table" w:styleId="TableGrid_693e2921-27c6-4735-84a5-456427488468" w:customStyle="1">
+    <w:name w:val="Table Grid_693e2921-27c6-4735-84a5-456427488468"/>
+    <w:basedOn w:val="NormalTable_1f0e1126-1f6e-47d3-a47a-3ca4a17a4346"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_38b274f4-09f3-45bf-a801-09f9d22c6334" w:customStyle="1">
-    <w:name w:val="Normal Table_38b274f4-09f3-45bf-a801-09f9d22c6334"/>
+  <w:style w:type="table" w:styleId="NormalTable_a9c67b1b-c222-4e0d-9dec-16e0e440469e" w:customStyle="1">
+    <w:name w:val="Normal Table_a9c67b1b-c222-4e0d-9dec-16e0e440469e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac189f8a-29ec-4295-a2e2-1307567f9092" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_38b274f4-09f3-45bf-a801-09f9d22c6334"/>
+  <w:style w:type="table" w:styleId="TableGrid_6a6ebefd-f08b-44f0-abe1-724c885dce1e" w:customStyle="1">
+    <w:name w:val="Table Grid_6a6ebefd-f08b-44f0-abe1-724c885dce1e"/>
+    <w:basedOn w:val="NormalTable_a9c67b1b-c222-4e0d-9dec-16e0e440469e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0529eebb-53de-41e7-b360-45e7be0409c7" w:customStyle="1">
-    <w:name w:val="Normal Table_0529eebb-53de-41e7-b360-45e7be0409c7"/>
+  <w:style w:type="table" w:styleId="NormalTable_a45bd975-c365-4ac6-a10e-27b0044bff55" w:customStyle="1">
+    <w:name w:val="Normal Table_a45bd975-c365-4ac6-a10e-27b0044bff55"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2e4c1ec0-f2d3-465c-94e5-7cd1b3d357dd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0529eebb-53de-41e7-b360-45e7be0409c7"/>
+  <w:style w:type="table" w:styleId="TableGrid_22927efd-093d-424b-baca-fb2b7ac1f181" w:customStyle="1">
+    <w:name w:val="Table Grid_22927efd-093d-424b-baca-fb2b7ac1f181"/>
+    <w:basedOn w:val="NormalTable_a45bd975-c365-4ac6-a10e-27b0044bff55"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f18f9219-9e9a-454e-85ec-bbec2f652f00" w:customStyle="1">
-    <w:name w:val="Normal Table_f18f9219-9e9a-454e-85ec-bbec2f652f00"/>
+  <w:style w:type="table" w:styleId="NormalTable_8da324cd-bd2a-45b5-aaea-b5c117d6c852" w:customStyle="1">
+    <w:name w:val="Normal Table_8da324cd-bd2a-45b5-aaea-b5c117d6c852"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1a243482-359b-4deb-b2f5-aef558779ad6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f18f9219-9e9a-454e-85ec-bbec2f652f00"/>
+  <w:style w:type="table" w:styleId="TableGrid_cfc00d15-305d-4a1f-b869-f5aa5b9c5e88" w:customStyle="1">
+    <w:name w:val="Table Grid_cfc00d15-305d-4a1f-b869-f5aa5b9c5e88"/>
+    <w:basedOn w:val="NormalTable_8da324cd-bd2a-45b5-aaea-b5c117d6c852"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>