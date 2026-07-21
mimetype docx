--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -21288,51 +21288,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_56bbe1d0-f3fb-4883-b640-1e3e1fa1854d"/>
+      <w:tblStyle w:val="TableGrid_6d917281-e4c3-4ab2-aee3-7354e9455e16"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11405"/>
       <w:gridCol w:w="11405"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21343,51 +21343,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:13 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:41:51 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21415,51 +21415,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_83c34c89-5516-4314-bf36-69371cbc7589"/>
+      <w:tblStyle w:val="TableGrid_ce38fd3b-dd7d-43f6-9802-1f304328bdc5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21470,51 +21470,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:13 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:41:51 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21542,51 +21542,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a3ee5160-801b-4546-a1fc-8ff068dc5dff"/>
+      <w:tblStyle w:val="TableGrid_524a0207-13a0-45a7-9aea-9cccd5c6807b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21597,51 +21597,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:13 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:41:51 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21669,51 +21669,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_76a9c977-7e7a-456c-af9b-cd9d06c25cc4"/>
+      <w:tblStyle w:val="TableGrid_1932cf16-d8e8-4cb6-97b0-08bacaf073a1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15305"/>
       <w:gridCol w:w="5490"/>
       <w:gridCol w:w="2015"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -21771,51 +21771,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2015"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -21828,59 +21828,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3e77f11d-9342-4c36-9f63-93c2718081ce"/>
+      <w:tblStyle w:val="TableGrid_8ee0e880-aaf0-48a4-a03d-ab2506881f8a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14827"/>
       <w:gridCol w:w="7983"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21891,51 +21891,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14827"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_eb76c5ca-7bf1-40a0-acce-ba2e09a9e42b"/>
+            <w:tblStyle w:val="TableGrid_a3fc4351-95d2-4f3e-a6c5-82c792efc2bf"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22036,72 +22036,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7983"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e9c900d9-ddba-4e05-a232-83eca09a8fd0"/>
+            <w:tblStyle w:val="TableGrid_a0bf07ca-e723-4443-af05-6a89149a9677"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22202,75 +22202,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_dd865797-1c1f-4022-8bbd-13143adf6777"/>
+      <w:tblStyle w:val="TableGrid_f6169891-9ac4-44c4-955f-e4c28f813252"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -22328,51 +22328,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -22385,59 +22385,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_91e158d9-b753-4cad-9ee1-b389e5b1fecd"/>
+      <w:tblStyle w:val="TableGrid_3ec07d1b-7d22-494f-8960-42eb556640bb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22448,51 +22448,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6cb88016-219d-4499-bd47-fd4ab09f833c"/>
+            <w:tblStyle w:val="TableGrid_fe2b0014-61da-4feb-bcae-08ab7bb65754"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22593,72 +22593,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7b657fae-5106-41d6-bb69-466334e5648a"/>
+            <w:tblStyle w:val="TableGrid_9e595782-6ef0-43d6-98b8-dc49c7597c33"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22759,75 +22759,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_693e2921-27c6-4735-84a5-456427488468"/>
+      <w:tblStyle w:val="TableGrid_f57a255b-d3ed-48a7-ab77-bfb7e91756f4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -22885,51 +22885,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -22942,59 +22942,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_cfc00d15-305d-4a1f-b869-f5aa5b9c5e88"/>
+      <w:tblStyle w:val="TableGrid_4ce8034a-7e4c-4110-ac3f-2fad27f2aeec"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23005,51 +23005,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6a6ebefd-f08b-44f0-abe1-724c885dce1e"/>
+            <w:tblStyle w:val="TableGrid_a740beea-5a6b-423d-86e9-4b055dc2d187"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23150,72 +23150,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_22927efd-093d-424b-baca-fb2b7ac1f181"/>
+            <w:tblStyle w:val="TableGrid_7c84aac4-ea65-47e5-9b3c-e921e1ea5ff9"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23316,62 +23316,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -25053,1729 +25053,1729 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54" w:customStyle="1">
-    <w:name w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+  <w:style w:type="paragraph" w:styleId="Normal_60547969-21bf-4e76-a42c-77c35aef369b" w:customStyle="1">
+    <w:name w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+    <w:basedOn w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_11e9d8c4-9907-4d30-b1a3-9bc1983b582a" w:customStyle="1">
-    <w:name w:val="Normal Table_11e9d8c4-9907-4d30-b1a3-9bc1983b582a"/>
+  <w:style w:type="table" w:styleId="NormalTable_1f0c7756-2810-4532-9efb-895a7670d3ae" w:customStyle="1">
+    <w:name w:val="Normal Table_1f0c7756-2810-4532-9efb-895a7670d3ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e221af0d-3573-42b1-9cd4-6816d73ef544" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_11e9d8c4-9907-4d30-b1a3-9bc1983b582a"/>
+  <w:style w:type="table" w:styleId="TableGrid_96aab569-0869-4af7-8058-266f757bb1db" w:customStyle="1">
+    <w:name w:val="Table Grid_96aab569-0869-4af7-8058-266f757bb1db"/>
+    <w:basedOn w:val="NormalTable_1f0c7756-2810-4532-9efb-895a7670d3ae"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+    <w:basedOn w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ca6eecff-4cfa-442c-aa81-30fa3d610c54"/>
+    <w:basedOn w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_36a031bf-3c1a-4c0b-a929-a70566e814ef" w:customStyle="1">
-    <w:name w:val="Normal Table_36a031bf-3c1a-4c0b-a929-a70566e814ef"/>
+  <w:style w:type="table" w:styleId="NormalTable_ddfa2b8a-82f1-4102-9b6e-3cbdbaca1c20" w:customStyle="1">
+    <w:name w:val="Normal Table_ddfa2b8a-82f1-4102-9b6e-3cbdbaca1c20"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9cef4470-6c15-451e-a101-f385961083d7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_36a031bf-3c1a-4c0b-a929-a70566e814ef"/>
+  <w:style w:type="table" w:styleId="TableGrid_675463c8-5131-44da-b2c1-1b26ab11223c" w:customStyle="1">
+    <w:name w:val="Table Grid_675463c8-5131-44da-b2c1-1b26ab11223c"/>
+    <w:basedOn w:val="NormalTable_ddfa2b8a-82f1-4102-9b6e-3cbdbaca1c20"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88a5e8d1-d3fe-4db9-beb2-1a953a5d7cd3" w:customStyle="1">
-    <w:name w:val="Normal Table_88a5e8d1-d3fe-4db9-beb2-1a953a5d7cd3"/>
+  <w:style w:type="table" w:styleId="NormalTable_d6d8e0fa-71d7-4765-b164-5fa1d4c046a5" w:customStyle="1">
+    <w:name w:val="Normal Table_d6d8e0fa-71d7-4765-b164-5fa1d4c046a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ccaada87-2ddb-45ef-a208-7ff664250210" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88a5e8d1-d3fe-4db9-beb2-1a953a5d7cd3"/>
+  <w:style w:type="table" w:styleId="TableGrid_69a925ea-24cf-404d-8564-7694da556e0d" w:customStyle="1">
+    <w:name w:val="Table Grid_69a925ea-24cf-404d-8564-7694da556e0d"/>
+    <w:basedOn w:val="NormalTable_d6d8e0fa-71d7-4765-b164-5fa1d4c046a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c3e2c113-fe4a-4aca-b697-304e44c1a1e7" w:customStyle="1">
-    <w:name w:val="Normal Table_c3e2c113-fe4a-4aca-b697-304e44c1a1e7"/>
+  <w:style w:type="table" w:styleId="NormalTable_af6dff6b-850b-4719-9a26-2d0b8e1287d1" w:customStyle="1">
+    <w:name w:val="Normal Table_af6dff6b-850b-4719-9a26-2d0b8e1287d1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_89a6ac70-8ccb-43a0-8fb4-454902314c36" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c3e2c113-fe4a-4aca-b697-304e44c1a1e7"/>
+  <w:style w:type="table" w:styleId="TableGrid_8ea2975b-b1ed-43e6-afb5-ebddd9d3127f" w:customStyle="1">
+    <w:name w:val="Table Grid_8ea2975b-b1ed-43e6-afb5-ebddd9d3127f"/>
+    <w:basedOn w:val="NormalTable_af6dff6b-850b-4719-9a26-2d0b8e1287d1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c4f3c006-54cd-4c9d-a197-16d91a9048dc" w:customStyle="1">
-    <w:name w:val="Normal Table_c4f3c006-54cd-4c9d-a197-16d91a9048dc"/>
+  <w:style w:type="table" w:styleId="NormalTable_31cf62b1-e49c-4d69-a7cb-c995ef7ad4a3" w:customStyle="1">
+    <w:name w:val="Normal Table_31cf62b1-e49c-4d69-a7cb-c995ef7ad4a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd654d91-4a33-47b7-b814-42ca4279d2b5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c4f3c006-54cd-4c9d-a197-16d91a9048dc"/>
+  <w:style w:type="table" w:styleId="TableGrid_024c28ef-c4c9-4bc9-9b49-6c53824957cf" w:customStyle="1">
+    <w:name w:val="Table Grid_024c28ef-c4c9-4bc9-9b49-6c53824957cf"/>
+    <w:basedOn w:val="NormalTable_31cf62b1-e49c-4d69-a7cb-c995ef7ad4a3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c34d39c-653d-4e2a-ad8b-15025502390e" w:customStyle="1">
-    <w:name w:val="Normal Table_8c34d39c-653d-4e2a-ad8b-15025502390e"/>
+  <w:style w:type="table" w:styleId="NormalTable_567b18b1-f809-4c61-b386-ad11f4614530" w:customStyle="1">
+    <w:name w:val="Normal Table_567b18b1-f809-4c61-b386-ad11f4614530"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_56bbe1d0-f3fb-4883-b640-1e3e1fa1854d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c34d39c-653d-4e2a-ad8b-15025502390e"/>
+  <w:style w:type="table" w:styleId="TableGrid_6d917281-e4c3-4ab2-aee3-7354e9455e16" w:customStyle="1">
+    <w:name w:val="Table Grid_6d917281-e4c3-4ab2-aee3-7354e9455e16"/>
+    <w:basedOn w:val="NormalTable_567b18b1-f809-4c61-b386-ad11f4614530"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f46f5db1-1d1b-4c46-a684-3f9c9b692d7f" w:customStyle="1">
-    <w:name w:val="Normal Table_f46f5db1-1d1b-4c46-a684-3f9c9b692d7f"/>
+  <w:style w:type="table" w:styleId="NormalTable_edde6e76-3a6d-46b7-bd8a-9dd8fee08586" w:customStyle="1">
+    <w:name w:val="Normal Table_edde6e76-3a6d-46b7-bd8a-9dd8fee08586"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_76a9c977-7e7a-456c-af9b-cd9d06c25cc4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f46f5db1-1d1b-4c46-a684-3f9c9b692d7f"/>
+  <w:style w:type="table" w:styleId="TableGrid_1932cf16-d8e8-4cb6-97b0-08bacaf073a1" w:customStyle="1">
+    <w:name w:val="Table Grid_1932cf16-d8e8-4cb6-97b0-08bacaf073a1"/>
+    <w:basedOn w:val="NormalTable_edde6e76-3a6d-46b7-bd8a-9dd8fee08586"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c334ea76-71da-403e-9f27-549c3deb0389" w:customStyle="1">
-    <w:name w:val="Normal Table_c334ea76-71da-403e-9f27-549c3deb0389"/>
+  <w:style w:type="table" w:styleId="NormalTable_80f476d9-7fb9-4175-b47a-a7a8b1ef33ec" w:customStyle="1">
+    <w:name w:val="Normal Table_80f476d9-7fb9-4175-b47a-a7a8b1ef33ec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eb76c5ca-7bf1-40a0-acce-ba2e09a9e42b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c334ea76-71da-403e-9f27-549c3deb0389"/>
+  <w:style w:type="table" w:styleId="TableGrid_a3fc4351-95d2-4f3e-a6c5-82c792efc2bf" w:customStyle="1">
+    <w:name w:val="Table Grid_a3fc4351-95d2-4f3e-a6c5-82c792efc2bf"/>
+    <w:basedOn w:val="NormalTable_80f476d9-7fb9-4175-b47a-a7a8b1ef33ec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_09f8eedd-bc78-4ae5-81c9-15636ba0da5b" w:customStyle="1">
-    <w:name w:val="Normal Table_09f8eedd-bc78-4ae5-81c9-15636ba0da5b"/>
+  <w:style w:type="table" w:styleId="NormalTable_166d8836-6d44-4278-ad28-4e8b56884cbf" w:customStyle="1">
+    <w:name w:val="Normal Table_166d8836-6d44-4278-ad28-4e8b56884cbf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e9c900d9-ddba-4e05-a232-83eca09a8fd0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_09f8eedd-bc78-4ae5-81c9-15636ba0da5b"/>
+  <w:style w:type="table" w:styleId="TableGrid_a0bf07ca-e723-4443-af05-6a89149a9677" w:customStyle="1">
+    <w:name w:val="Table Grid_a0bf07ca-e723-4443-af05-6a89149a9677"/>
+    <w:basedOn w:val="NormalTable_166d8836-6d44-4278-ad28-4e8b56884cbf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4eaa18ef-b9b5-484f-94de-8a17fb021a3d" w:customStyle="1">
-    <w:name w:val="Normal Table_4eaa18ef-b9b5-484f-94de-8a17fb021a3d"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a522bf0-8591-448b-9365-386af9672ed2" w:customStyle="1">
+    <w:name w:val="Normal Table_4a522bf0-8591-448b-9365-386af9672ed2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3e77f11d-9342-4c36-9f63-93c2718081ce" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4eaa18ef-b9b5-484f-94de-8a17fb021a3d"/>
+  <w:style w:type="table" w:styleId="TableGrid_8ee0e880-aaf0-48a4-a03d-ab2506881f8a" w:customStyle="1">
+    <w:name w:val="Table Grid_8ee0e880-aaf0-48a4-a03d-ab2506881f8a"/>
+    <w:basedOn w:val="NormalTable_4a522bf0-8591-448b-9365-386af9672ed2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_042c48b5-a90a-43df-8b2b-45d3ef571452" w:customStyle="1">
-    <w:name w:val="Normal Table_042c48b5-a90a-43df-8b2b-45d3ef571452"/>
+  <w:style w:type="table" w:styleId="NormalTable_91d9288e-1de6-490b-8723-f0fe6813ba33" w:customStyle="1">
+    <w:name w:val="Normal Table_91d9288e-1de6-490b-8723-f0fe6813ba33"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_288c3384-1187-45af-8798-77fec9531b67" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_042c48b5-a90a-43df-8b2b-45d3ef571452"/>
+  <w:style w:type="table" w:styleId="TableGrid_1994190b-eac6-4c21-812c-f3435de610e5" w:customStyle="1">
+    <w:name w:val="Table Grid_1994190b-eac6-4c21-812c-f3435de610e5"/>
+    <w:basedOn w:val="NormalTable_91d9288e-1de6-490b-8723-f0fe6813ba33"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ba1309e-7b70-4f16-a75a-e7fce74112c0" w:customStyle="1">
-    <w:name w:val="Normal Table_6ba1309e-7b70-4f16-a75a-e7fce74112c0"/>
+  <w:style w:type="table" w:styleId="NormalTable_eb6b8610-20ff-4670-a0b2-1083efbffdc5" w:customStyle="1">
+    <w:name w:val="Normal Table_eb6b8610-20ff-4670-a0b2-1083efbffdc5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_960e93ac-954e-422d-b6b2-403eda49c02f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ba1309e-7b70-4f16-a75a-e7fce74112c0"/>
+  <w:style w:type="table" w:styleId="TableGrid_bbe6547a-9695-4e38-81e7-5ea88a5ea77e" w:customStyle="1">
+    <w:name w:val="Table Grid_bbe6547a-9695-4e38-81e7-5ea88a5ea77e"/>
+    <w:basedOn w:val="NormalTable_eb6b8610-20ff-4670-a0b2-1083efbffdc5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cbfb3388-5a6c-4f9b-baf3-3aa04b482bb3" w:customStyle="1">
-    <w:name w:val="Normal Table_cbfb3388-5a6c-4f9b-baf3-3aa04b482bb3"/>
+  <w:style w:type="table" w:styleId="NormalTable_25d15144-a7f3-4c1c-b252-704352839ea1" w:customStyle="1">
+    <w:name w:val="Normal Table_25d15144-a7f3-4c1c-b252-704352839ea1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ebb322a8-5e66-4237-a74f-9bb29e0e8234" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cbfb3388-5a6c-4f9b-baf3-3aa04b482bb3"/>
+  <w:style w:type="table" w:styleId="TableGrid_8338b1da-0cb5-4082-bb2c-d968440f884a" w:customStyle="1">
+    <w:name w:val="Table Grid_8338b1da-0cb5-4082-bb2c-d968440f884a"/>
+    <w:basedOn w:val="NormalTable_25d15144-a7f3-4c1c-b252-704352839ea1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_26752954-0eb7-49e5-b5a6-15f3c1a754fe" w:customStyle="1">
-    <w:name w:val="Normal Table_26752954-0eb7-49e5-b5a6-15f3c1a754fe"/>
+  <w:style w:type="table" w:styleId="NormalTable_7913a388-ce97-468a-8fce-26d56e746641" w:customStyle="1">
+    <w:name w:val="Normal Table_7913a388-ce97-468a-8fce-26d56e746641"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b2fec701-632b-4f08-b6b5-422b5bee3eb5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_26752954-0eb7-49e5-b5a6-15f3c1a754fe"/>
+  <w:style w:type="table" w:styleId="TableGrid_f72f5839-7e9e-4018-8a4f-6cef85538029" w:customStyle="1">
+    <w:name w:val="Table Grid_f72f5839-7e9e-4018-8a4f-6cef85538029"/>
+    <w:basedOn w:val="NormalTable_7913a388-ce97-468a-8fce-26d56e746641"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3e392098-2848-4f56-ae03-8fcdfa0342dd" w:customStyle="1">
-    <w:name w:val="Normal Table_3e392098-2848-4f56-ae03-8fcdfa0342dd"/>
+  <w:style w:type="table" w:styleId="NormalTable_b0688043-4fd5-437d-9c89-50b0d813e1b0" w:customStyle="1">
+    <w:name w:val="Normal Table_b0688043-4fd5-437d-9c89-50b0d813e1b0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_338fcc11-dd3a-4218-b5c7-3944535958bc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3e392098-2848-4f56-ae03-8fcdfa0342dd"/>
+  <w:style w:type="table" w:styleId="TableGrid_15184e7e-7810-4d7d-8bed-286095dd90e3" w:customStyle="1">
+    <w:name w:val="Table Grid_15184e7e-7810-4d7d-8bed-286095dd90e3"/>
+    <w:basedOn w:val="NormalTable_b0688043-4fd5-437d-9c89-50b0d813e1b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7d56f0d3-1591-4be8-b306-3bb093970faf" w:customStyle="1">
-    <w:name w:val="Normal Table_7d56f0d3-1591-4be8-b306-3bb093970faf"/>
+  <w:style w:type="table" w:styleId="NormalTable_8353ce02-2350-4960-8dee-8320bc292fcf" w:customStyle="1">
+    <w:name w:val="Normal Table_8353ce02-2350-4960-8dee-8320bc292fcf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_83c34c89-5516-4314-bf36-69371cbc7589" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7d56f0d3-1591-4be8-b306-3bb093970faf"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce38fd3b-dd7d-43f6-9802-1f304328bdc5" w:customStyle="1">
+    <w:name w:val="Table Grid_ce38fd3b-dd7d-43f6-9802-1f304328bdc5"/>
+    <w:basedOn w:val="NormalTable_8353ce02-2350-4960-8dee-8320bc292fcf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b55c3f4f-9f42-4092-bbfd-a4c32a20b906" w:customStyle="1">
-    <w:name w:val="Normal Table_b55c3f4f-9f42-4092-bbfd-a4c32a20b906"/>
+  <w:style w:type="table" w:styleId="NormalTable_a726d2d4-6130-4352-8d04-2c341e00a531" w:customStyle="1">
+    <w:name w:val="Normal Table_a726d2d4-6130-4352-8d04-2c341e00a531"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd865797-1c1f-4022-8bbd-13143adf6777" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b55c3f4f-9f42-4092-bbfd-a4c32a20b906"/>
+  <w:style w:type="table" w:styleId="TableGrid_f6169891-9ac4-44c4-955f-e4c28f813252" w:customStyle="1">
+    <w:name w:val="Table Grid_f6169891-9ac4-44c4-955f-e4c28f813252"/>
+    <w:basedOn w:val="NormalTable_a726d2d4-6130-4352-8d04-2c341e00a531"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_56758b93-3b90-4a7c-a72c-09eabd8fa0d9" w:customStyle="1">
-    <w:name w:val="Normal Table_56758b93-3b90-4a7c-a72c-09eabd8fa0d9"/>
+  <w:style w:type="table" w:styleId="NormalTable_e91557c0-b515-42a2-9582-d7f01a68b0cf" w:customStyle="1">
+    <w:name w:val="Normal Table_e91557c0-b515-42a2-9582-d7f01a68b0cf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6cb88016-219d-4499-bd47-fd4ab09f833c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_56758b93-3b90-4a7c-a72c-09eabd8fa0d9"/>
+  <w:style w:type="table" w:styleId="TableGrid_fe2b0014-61da-4feb-bcae-08ab7bb65754" w:customStyle="1">
+    <w:name w:val="Table Grid_fe2b0014-61da-4feb-bcae-08ab7bb65754"/>
+    <w:basedOn w:val="NormalTable_e91557c0-b515-42a2-9582-d7f01a68b0cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_71ddb809-04a3-40f7-8c83-c7deab053bb6" w:customStyle="1">
-    <w:name w:val="Normal Table_71ddb809-04a3-40f7-8c83-c7deab053bb6"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bc2e373-c15e-462d-9efc-f6474d535c2a" w:customStyle="1">
+    <w:name w:val="Normal Table_4bc2e373-c15e-462d-9efc-f6474d535c2a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7b657fae-5106-41d6-bb69-466334e5648a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_71ddb809-04a3-40f7-8c83-c7deab053bb6"/>
+  <w:style w:type="table" w:styleId="TableGrid_9e595782-6ef0-43d6-98b8-dc49c7597c33" w:customStyle="1">
+    <w:name w:val="Table Grid_9e595782-6ef0-43d6-98b8-dc49c7597c33"/>
+    <w:basedOn w:val="NormalTable_4bc2e373-c15e-462d-9efc-f6474d535c2a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d26adf6-a505-44fd-976a-3523aefdcb9d" w:customStyle="1">
-    <w:name w:val="Normal Table_5d26adf6-a505-44fd-976a-3523aefdcb9d"/>
+  <w:style w:type="table" w:styleId="NormalTable_fdc1cb81-c5fd-4e6b-bcce-1a07125aa7a9" w:customStyle="1">
+    <w:name w:val="Normal Table_fdc1cb81-c5fd-4e6b-bcce-1a07125aa7a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_91e158d9-b753-4cad-9ee1-b389e5b1fecd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d26adf6-a505-44fd-976a-3523aefdcb9d"/>
+  <w:style w:type="table" w:styleId="TableGrid_3ec07d1b-7d22-494f-8960-42eb556640bb" w:customStyle="1">
+    <w:name w:val="Table Grid_3ec07d1b-7d22-494f-8960-42eb556640bb"/>
+    <w:basedOn w:val="NormalTable_fdc1cb81-c5fd-4e6b-bcce-1a07125aa7a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_21ba3b48-aac1-43a4-a2f3-9a2fed1b1f81" w:customStyle="1">
-    <w:name w:val="Normal Table_21ba3b48-aac1-43a4-a2f3-9a2fed1b1f81"/>
+  <w:style w:type="table" w:styleId="NormalTable_516d4066-1d8f-486e-b49d-4320b3176ffc" w:customStyle="1">
+    <w:name w:val="Normal Table_516d4066-1d8f-486e-b49d-4320b3176ffc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5ccbdc27-73e0-4d23-97c6-30de9b898b06" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_21ba3b48-aac1-43a4-a2f3-9a2fed1b1f81"/>
+  <w:style w:type="table" w:styleId="TableGrid_d700d1fb-3001-4aaf-b773-c5ad98cf52cd" w:customStyle="1">
+    <w:name w:val="Table Grid_d700d1fb-3001-4aaf-b773-c5ad98cf52cd"/>
+    <w:basedOn w:val="NormalTable_516d4066-1d8f-486e-b49d-4320b3176ffc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_47a8a15b-1921-4806-8b6d-bfafe3729f4f" w:customStyle="1">
-    <w:name w:val="Normal Table_47a8a15b-1921-4806-8b6d-bfafe3729f4f"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad5a9a67-f178-47af-ac12-963b6c535a94" w:customStyle="1">
+    <w:name w:val="Normal Table_ad5a9a67-f178-47af-ac12-963b6c535a94"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_46a52238-fee4-45f9-ad56-70cb7ff76e18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_47a8a15b-1921-4806-8b6d-bfafe3729f4f"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8e0ae8a-ed5a-4f5a-ba1c-128a83ce396b" w:customStyle="1">
+    <w:name w:val="Table Grid_c8e0ae8a-ed5a-4f5a-ba1c-128a83ce396b"/>
+    <w:basedOn w:val="NormalTable_ad5a9a67-f178-47af-ac12-963b6c535a94"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_421dd60e-7bbf-4f1d-b784-7acae2d0ca26" w:customStyle="1">
-    <w:name w:val="Normal Table_421dd60e-7bbf-4f1d-b784-7acae2d0ca26"/>
+  <w:style w:type="table" w:styleId="NormalTable_d8daf9ce-f532-4319-b01a-45ea320554ea" w:customStyle="1">
+    <w:name w:val="Normal Table_d8daf9ce-f532-4319-b01a-45ea320554ea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_45317d96-0c57-468d-a916-280773e44091" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_421dd60e-7bbf-4f1d-b784-7acae2d0ca26"/>
+  <w:style w:type="table" w:styleId="TableGrid_4230c5ac-22ae-4b2b-9ec9-a3cb89a08f17" w:customStyle="1">
+    <w:name w:val="Table Grid_4230c5ac-22ae-4b2b-9ec9-a3cb89a08f17"/>
+    <w:basedOn w:val="NormalTable_d8daf9ce-f532-4319-b01a-45ea320554ea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_811d3401-823d-4ab2-9706-54941a33734a" w:customStyle="1">
-    <w:name w:val="Normal Table_811d3401-823d-4ab2-9706-54941a33734a"/>
+  <w:style w:type="table" w:styleId="NormalTable_26da436f-9c0a-462a-95e2-4bef37fe7e19" w:customStyle="1">
+    <w:name w:val="Normal Table_26da436f-9c0a-462a-95e2-4bef37fe7e19"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7e27ce24-6111-49e5-9cfe-a125431bfbf6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_811d3401-823d-4ab2-9706-54941a33734a"/>
+  <w:style w:type="table" w:styleId="TableGrid_f6cc42bf-e002-4c62-9637-992f04730276" w:customStyle="1">
+    <w:name w:val="Table Grid_f6cc42bf-e002-4c62-9637-992f04730276"/>
+    <w:basedOn w:val="NormalTable_26da436f-9c0a-462a-95e2-4bef37fe7e19"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_48821007-bb56-4893-b94a-938c814ff5b7" w:customStyle="1">
-    <w:name w:val="Normal Table_48821007-bb56-4893-b94a-938c814ff5b7"/>
+  <w:style w:type="table" w:styleId="NormalTable_c01079e9-d85c-431b-a1d6-2ceaf8a7ae19" w:customStyle="1">
+    <w:name w:val="Normal Table_c01079e9-d85c-431b-a1d6-2ceaf8a7ae19"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4bf5ebfd-57bf-4969-907c-1db40bdb78ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_48821007-bb56-4893-b94a-938c814ff5b7"/>
+  <w:style w:type="table" w:styleId="TableGrid_f4370913-e272-4bd3-a099-93388e633f09" w:customStyle="1">
+    <w:name w:val="Table Grid_f4370913-e272-4bd3-a099-93388e633f09"/>
+    <w:basedOn w:val="NormalTable_c01079e9-d85c-431b-a1d6-2ceaf8a7ae19"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_66fc52bf-3348-4479-ad43-3be0eba88e06" w:customStyle="1">
-    <w:name w:val="Normal Table_66fc52bf-3348-4479-ad43-3be0eba88e06"/>
+  <w:style w:type="table" w:styleId="NormalTable_0dfd2ffe-d0ce-4a41-9e86-4d37e11417b0" w:customStyle="1">
+    <w:name w:val="Normal Table_0dfd2ffe-d0ce-4a41-9e86-4d37e11417b0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3ee5160-801b-4546-a1fc-8ff068dc5dff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_66fc52bf-3348-4479-ad43-3be0eba88e06"/>
+  <w:style w:type="table" w:styleId="TableGrid_524a0207-13a0-45a7-9aea-9cccd5c6807b" w:customStyle="1">
+    <w:name w:val="Table Grid_524a0207-13a0-45a7-9aea-9cccd5c6807b"/>
+    <w:basedOn w:val="NormalTable_0dfd2ffe-d0ce-4a41-9e86-4d37e11417b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1f0e1126-1f6e-47d3-a47a-3ca4a17a4346" w:customStyle="1">
-    <w:name w:val="Normal Table_1f0e1126-1f6e-47d3-a47a-3ca4a17a4346"/>
+  <w:style w:type="table" w:styleId="NormalTable_16d8c3af-ff82-445a-805f-08138f8abc3a" w:customStyle="1">
+    <w:name w:val="Normal Table_16d8c3af-ff82-445a-805f-08138f8abc3a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_693e2921-27c6-4735-84a5-456427488468" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1f0e1126-1f6e-47d3-a47a-3ca4a17a4346"/>
+  <w:style w:type="table" w:styleId="TableGrid_f57a255b-d3ed-48a7-ab77-bfb7e91756f4" w:customStyle="1">
+    <w:name w:val="Table Grid_f57a255b-d3ed-48a7-ab77-bfb7e91756f4"/>
+    <w:basedOn w:val="NormalTable_16d8c3af-ff82-445a-805f-08138f8abc3a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a9c67b1b-c222-4e0d-9dec-16e0e440469e" w:customStyle="1">
-    <w:name w:val="Normal Table_a9c67b1b-c222-4e0d-9dec-16e0e440469e"/>
+  <w:style w:type="table" w:styleId="NormalTable_e2129143-15dd-47df-84f0-f4b5fab661e7" w:customStyle="1">
+    <w:name w:val="Normal Table_e2129143-15dd-47df-84f0-f4b5fab661e7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6a6ebefd-f08b-44f0-abe1-724c885dce1e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a9c67b1b-c222-4e0d-9dec-16e0e440469e"/>
+  <w:style w:type="table" w:styleId="TableGrid_a740beea-5a6b-423d-86e9-4b055dc2d187" w:customStyle="1">
+    <w:name w:val="Table Grid_a740beea-5a6b-423d-86e9-4b055dc2d187"/>
+    <w:basedOn w:val="NormalTable_e2129143-15dd-47df-84f0-f4b5fab661e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a45bd975-c365-4ac6-a10e-27b0044bff55" w:customStyle="1">
-    <w:name w:val="Normal Table_a45bd975-c365-4ac6-a10e-27b0044bff55"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec6665ec-747b-4411-a871-ed3ef72060fd" w:customStyle="1">
+    <w:name w:val="Normal Table_ec6665ec-747b-4411-a871-ed3ef72060fd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_22927efd-093d-424b-baca-fb2b7ac1f181" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a45bd975-c365-4ac6-a10e-27b0044bff55"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c84aac4-ea65-47e5-9b3c-e921e1ea5ff9" w:customStyle="1">
+    <w:name w:val="Table Grid_7c84aac4-ea65-47e5-9b3c-e921e1ea5ff9"/>
+    <w:basedOn w:val="NormalTable_ec6665ec-747b-4411-a871-ed3ef72060fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8da324cd-bd2a-45b5-aaea-b5c117d6c852" w:customStyle="1">
-    <w:name w:val="Normal Table_8da324cd-bd2a-45b5-aaea-b5c117d6c852"/>
+  <w:style w:type="table" w:styleId="NormalTable_e0482891-55ac-464c-8542-ac06153393ec" w:customStyle="1">
+    <w:name w:val="Normal Table_e0482891-55ac-464c-8542-ac06153393ec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cfc00d15-305d-4a1f-b869-f5aa5b9c5e88" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8da324cd-bd2a-45b5-aaea-b5c117d6c852"/>
+  <w:style w:type="table" w:styleId="TableGrid_4ce8034a-7e4c-4110-ac3f-2fad27f2aeec" w:customStyle="1">
+    <w:name w:val="Table Grid_4ce8034a-7e4c-4110-ac3f-2fad27f2aeec"/>
+    <w:basedOn w:val="NormalTable_e0482891-55ac-464c-8542-ac06153393ec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>