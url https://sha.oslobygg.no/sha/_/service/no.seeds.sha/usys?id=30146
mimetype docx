--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,56 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="22919" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
@@ -2521,51 +2524,50 @@
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="260"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="260" w:hanging="260"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rigg og driftsforhold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="584"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Fotnotetekst"/>
               <w:keepNext/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -18959,135 +18961,135 @@
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F75FE1E">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CA293BA">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="rId1"/>
-          <w:footerReference w:type="default" r:id="rId2"/>
+          <w:headerReference w:type="first" r:id="rId1"/>
+          <w:headerReference w:type="default" r:id="rId2"/>
+          <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="23814" w:h="16839"/>
+          <w:pgSz w:w="23814" w:h="16839" w:orient="landscape"/>
           <w:pgMar w:top="2126" w:right="284" w:bottom="1134" w:left="720" w:header="454" w:footer="454" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5409FD58">
       <w:pPr>
         <w:spacing/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E48EA58">
       <w:pPr>
         <w:spacing/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell 4: Sammendrag av risikoområder fra BHF § 8 og i hvilke bygningsdeler disse kan inntre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E52EF7B">
       <w:pPr>
         <w:spacing/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EBA46C1">
       <w:pPr>
         <w:spacing/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="rId3"/>
-          <w:footerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId4"/>
+          <w:headerReference w:type="default" r:id="rId5"/>
+          <w:footerReference w:type="default" r:id="rId6"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="23814" w:h="16839"/>
+          <w:pgSz w:w="23814" w:h="16839" w:orient="landscape"/>
           <w:pgMar w:top="1092" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="404" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="2" w:equalWidth="1" w:space="708"/>
-          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell 3: Vurdert risiko (risikobilde)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -21209,130 +21211,130 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Uakseptabel risiko - avbøtende tiltak er nødvendig (høy risiko)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F63A497">
       <w:pPr>
         <w:spacing/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId5"/>
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="23814" w:h="16839"/>
+      <w:pgSz w:w="23814" w:h="16839" w:orient="landscape"/>
       <w:pgMar w:top="1092" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="404" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="2" w:equalWidth="1" w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6d917281-e4c3-4ab2-aee3-7354e9455e16"/>
+      <w:tblStyle w:val="TableGrid_fa421c5f-805b-4647-9a5a-7aceb87a9723"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11405"/>
       <w:gridCol w:w="11405"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21343,123 +21345,132 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:41:51 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:30 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ce38fd3b-dd7d-43f6-9802-1f304328bdc5"/>
+      <w:tblStyle w:val="TableGrid_e439add8-c4f4-4a84-addd-eb4796985a84"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21470,123 +21481,132 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:41:51 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:30 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_524a0207-13a0-45a7-9aea-9cccd5c6807b"/>
+      <w:tblStyle w:val="TableGrid_9db29741-2ab7-4d8e-ab29-3caba6ca2742"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21597,290 +21617,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:41:51 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:30 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1932cf16-d8e8-4cb6-97b0-08bacaf073a1"/>
+      <w:tblStyle w:val="TableGrid_884f2fcb-2494-45f1-84b1-4d18f5d47f0b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="15305"/>
-      <w:gridCol w:w="5490"/>
+      <w:gridCol w:w="14226"/>
+      <w:gridCol w:w="6569"/>
       <w:gridCol w:w="2015"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="15305"/>
+          <w:tcW w:type="dxa" w:w="14226"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 97. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.3 Risikomatrise prosjekteringsfasen</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="5490"/>
+          <w:tcW w:type="dxa" w:w="6569"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2015"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId7"/>
+                        <a:blip r:embed="rId10"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8ee0e880-aaf0-48a4-a03d-ab2506881f8a"/>
+      <w:tblStyle w:val="TableGrid_36774763-788e-4694-8852-c2864f0db4b5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14827"/>
       <w:gridCol w:w="7983"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21891,51 +21920,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14827"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a3fc4351-95d2-4f3e-a6c5-82c792efc2bf"/>
+            <w:tblStyle w:val="TableGrid_71f7bd7f-3546-4060-aaa1-777f4664e988"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22036,136 +22065,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7983"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a0bf07ca-e723-4443-af05-6a89149a9677"/>
+            <w:tblStyle w:val="TableGrid_e845abf5-8b1d-4605-b0ea-f931caab51ea"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22181,318 +22210,318 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f6169891-9ac4-44c4-955f-e4c28f813252"/>
+      <w:tblStyle w:val="TableGrid_eb3c2e24-a55a-45e0-a91d-92d23e9edf61"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="15012"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1976"/>
+      <w:gridCol w:w="14226"/>
+      <w:gridCol w:w="6569"/>
+      <w:gridCol w:w="2015"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="15012"/>
+          <w:tcW w:type="dxa" w:w="14226"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 97. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.3 Risikomatrise prosjekteringsfasen</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="5386"/>
+          <w:tcW w:type="dxa" w:w="6569"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="1976"/>
+          <w:tcW w:type="dxa" w:w="2015"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Picture 1"/>
+                <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId8"/>
+                        <a:blip r:embed="rId13"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3ec07d1b-7d22-494f-8960-42eb556640bb"/>
+      <w:tblStyle w:val="TableGrid_7577a981-d71b-415d-b40f-fe37ef67d486"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="14543"/>
-      <w:gridCol w:w="7831"/>
+      <w:gridCol w:w="14827"/>
+      <w:gridCol w:w="7983"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="14543"/>
+          <w:tcW w:type="dxa" w:w="14827"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fe2b0014-61da-4feb-bcae-08ab7bb65754"/>
+            <w:tblStyle w:val="TableGrid_581a6ff5-cd41-4530-b063-a5912b2a2477"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22593,136 +22622,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="7831"/>
+          <w:tcW w:type="dxa" w:w="7983"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9e595782-6ef0-43d6-98b8-dc49c7597c33"/>
+            <w:tblStyle w:val="TableGrid_528e4194-8835-42a9-99bf-ebe0c35153fd"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22738,263 +22767,263 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f57a255b-d3ed-48a7-ab77-bfb7e91756f4"/>
+      <w:tblStyle w:val="TableGrid_fc9d975a-bbfa-4f5d-9656-668b4bc60c67"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="15012"/>
-      <w:gridCol w:w="5386"/>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="15012"/>
+          <w:tcW w:type="dxa" w:w="13954"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 97. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.3 Risikomatrise prosjekteringsfasen</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="5386"/>
+          <w:tcW w:type="dxa" w:w="6443"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="10240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Picture 1"/>
+                <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId9"/>
+                        <a:blip r:embed="rId11"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4ce8034a-7e4c-4110-ac3f-2fad27f2aeec"/>
+      <w:tblStyle w:val="TableGrid_8a099cdb-28eb-4439-96b4-74eda6381ff0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23005,51 +23034,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a740beea-5a6b-423d-86e9-4b055dc2d187"/>
+            <w:tblStyle w:val="TableGrid_7b80ec76-aa65-4918-bc48-cc6ac2751a18"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23150,136 +23179,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7c84aac4-ea65-47e5-9b3c-e921e1ea5ff9"/>
+            <w:tblStyle w:val="TableGrid_cf3fbb52-9b7d-42c2-a675-51961987af57"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23295,95 +23324,1767 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_0b8ee978-bd62-49c4-af47-10fb8a03e4b7"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
+      <w:gridCol w:w="1976"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="13954"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 97. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.3 Risikomatrise prosjekteringsfasen</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6443"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1976"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId14"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_67cc7ce7-89fd-4d12-a7fe-8ece79952a71"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="14543"/>
+      <w:gridCol w:w="7831"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="14543"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_a03224cf-8ae9-47eb-8d88-ab36c9a8815a"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="7831"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_0b5d0839-5b36-4149-8723-1a9c4e7baf27"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_cff897d6-95c5-4a8d-9ae7-7520607d6a24"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
+      <w:gridCol w:w="1976"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="13954"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 97. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.3 Risikomatrise prosjekteringsfasen</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6443"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1976"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId12"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_f32bd8a0-8301-481a-884a-90bd94160c8a"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="14543"/>
+      <w:gridCol w:w="7831"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="14543"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_6d9e9986-76ba-44bb-b981-a26611d8b920"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="7831"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_00b0b392-fd05-4c38-92da-765e752ad94d"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_3f7563e2-cbdd-4d45-b288-1e7a01f7581e"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
+      <w:gridCol w:w="1976"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="13954"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 97. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.3 Risikomatrise prosjekteringsfasen</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6443"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1976"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId15"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_72109b6e-56e4-4b01-be2d-3c1d372083f0"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="14543"/>
+      <w:gridCol w:w="7831"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="14543"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_e71cf9a2-0ce1-4fd2-a370-ef87efa6c6c3"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="7831"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_41e8b6f8-e282-44a9-9442-fd9eea145e42"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -23445,50 +25146,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="023900C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23565,50 +25267,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="024C5F7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -23670,50 +25373,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="45F751DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="394" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1114" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23790,50 +25494,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5434" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6154" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="4CEF40DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -23898,50 +25603,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="5DEF597C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24019,50 +25725,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="5EEB26BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24140,50 +25847,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="65E97A98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -24245,50 +25953,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="72FF7270"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -25053,1766 +26762,2435 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_60547969-21bf-4e76-a42c-77c35aef369b" w:customStyle="1">
-    <w:name w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+  <w:style w:type="paragraph" w:styleId="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a" w:customStyle="1">
+    <w:name w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+    <w:basedOn w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1f0c7756-2810-4532-9efb-895a7670d3ae" w:customStyle="1">
-    <w:name w:val="Normal Table_1f0c7756-2810-4532-9efb-895a7670d3ae"/>
+  <w:style w:type="table" w:styleId="NormalTable_1ac77d58-7794-4a23-aa06-fbd9ce92fb93" w:customStyle="1">
+    <w:name w:val="Normal Table_1ac77d58-7794-4a23-aa06-fbd9ce92fb93"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_96aab569-0869-4af7-8058-266f757bb1db" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1f0c7756-2810-4532-9efb-895a7670d3ae"/>
+  <w:style w:type="table" w:styleId="TableGrid_e9795f10-a996-4562-b8fc-67d75c1442bc" w:customStyle="1">
+    <w:name w:val="Table Grid_e9795f10-a996-4562-b8fc-67d75c1442bc"/>
+    <w:basedOn w:val="NormalTable_1ac77d58-7794-4a23-aa06-fbd9ce92fb93"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_60547969-21bf-4e76-a42c-77c35aef369b"/>
+    <w:basedOn w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_635ad16c-f082-47aa-ade8-a9101cdf198a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ddfa2b8a-82f1-4102-9b6e-3cbdbaca1c20" w:customStyle="1">
-    <w:name w:val="Normal Table_ddfa2b8a-82f1-4102-9b6e-3cbdbaca1c20"/>
+  <w:style w:type="table" w:styleId="NormalTable_2199651c-7938-4d3c-b5da-188368b732ba" w:customStyle="1">
+    <w:name w:val="Normal Table_2199651c-7938-4d3c-b5da-188368b732ba"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_675463c8-5131-44da-b2c1-1b26ab11223c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ddfa2b8a-82f1-4102-9b6e-3cbdbaca1c20"/>
+  <w:style w:type="table" w:styleId="TableGrid_175a8eca-38c6-440c-9b97-78001791b018" w:customStyle="1">
+    <w:name w:val="Table Grid_175a8eca-38c6-440c-9b97-78001791b018"/>
+    <w:basedOn w:val="NormalTable_2199651c-7938-4d3c-b5da-188368b732ba"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d6d8e0fa-71d7-4765-b164-5fa1d4c046a5" w:customStyle="1">
-    <w:name w:val="Normal Table_d6d8e0fa-71d7-4765-b164-5fa1d4c046a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_4e6d5691-3131-49c1-b820-af807379bfcf" w:customStyle="1">
+    <w:name w:val="Normal Table_4e6d5691-3131-49c1-b820-af807379bfcf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_69a925ea-24cf-404d-8564-7694da556e0d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d6d8e0fa-71d7-4765-b164-5fa1d4c046a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_f1549d50-4144-4afc-a493-9321390d809f" w:customStyle="1">
+    <w:name w:val="Table Grid_f1549d50-4144-4afc-a493-9321390d809f"/>
+    <w:basedOn w:val="NormalTable_4e6d5691-3131-49c1-b820-af807379bfcf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_af6dff6b-850b-4719-9a26-2d0b8e1287d1" w:customStyle="1">
-    <w:name w:val="Normal Table_af6dff6b-850b-4719-9a26-2d0b8e1287d1"/>
+  <w:style w:type="table" w:styleId="NormalTable_c245f528-b440-44dd-a529-1a144a3b7208" w:customStyle="1">
+    <w:name w:val="Normal Table_c245f528-b440-44dd-a529-1a144a3b7208"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8ea2975b-b1ed-43e6-afb5-ebddd9d3127f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_af6dff6b-850b-4719-9a26-2d0b8e1287d1"/>
+  <w:style w:type="table" w:styleId="TableGrid_aeb8772e-ae2d-4925-a2e2-72723f31c2f3" w:customStyle="1">
+    <w:name w:val="Table Grid_aeb8772e-ae2d-4925-a2e2-72723f31c2f3"/>
+    <w:basedOn w:val="NormalTable_c245f528-b440-44dd-a529-1a144a3b7208"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_31cf62b1-e49c-4d69-a7cb-c995ef7ad4a3" w:customStyle="1">
-    <w:name w:val="Normal Table_31cf62b1-e49c-4d69-a7cb-c995ef7ad4a3"/>
+  <w:style w:type="table" w:styleId="NormalTable_995dc592-57ab-4a53-b3ef-87d2b0812631" w:customStyle="1">
+    <w:name w:val="Normal Table_995dc592-57ab-4a53-b3ef-87d2b0812631"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_024c28ef-c4c9-4bc9-9b49-6c53824957cf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_31cf62b1-e49c-4d69-a7cb-c995ef7ad4a3"/>
+  <w:style w:type="table" w:styleId="TableGrid_faf25843-bf3f-43f4-8dd4-195c3d53d045" w:customStyle="1">
+    <w:name w:val="Table Grid_faf25843-bf3f-43f4-8dd4-195c3d53d045"/>
+    <w:basedOn w:val="NormalTable_995dc592-57ab-4a53-b3ef-87d2b0812631"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_567b18b1-f809-4c61-b386-ad11f4614530" w:customStyle="1">
-    <w:name w:val="Normal Table_567b18b1-f809-4c61-b386-ad11f4614530"/>
+  <w:style w:type="table" w:styleId="NormalTable_896add67-cb1c-420a-ae4e-bcd44a865a6b" w:customStyle="1">
+    <w:name w:val="Normal Table_896add67-cb1c-420a-ae4e-bcd44a865a6b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6d917281-e4c3-4ab2-aee3-7354e9455e16" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_567b18b1-f809-4c61-b386-ad11f4614530"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa421c5f-805b-4647-9a5a-7aceb87a9723" w:customStyle="1">
+    <w:name w:val="Table Grid_fa421c5f-805b-4647-9a5a-7aceb87a9723"/>
+    <w:basedOn w:val="NormalTable_896add67-cb1c-420a-ae4e-bcd44a865a6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_edde6e76-3a6d-46b7-bd8a-9dd8fee08586" w:customStyle="1">
-    <w:name w:val="Normal Table_edde6e76-3a6d-46b7-bd8a-9dd8fee08586"/>
+  <w:style w:type="table" w:styleId="NormalTable_5379c572-481d-4605-adf0-f316648de55e" w:customStyle="1">
+    <w:name w:val="Normal Table_5379c572-481d-4605-adf0-f316648de55e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1932cf16-d8e8-4cb6-97b0-08bacaf073a1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_edde6e76-3a6d-46b7-bd8a-9dd8fee08586"/>
+  <w:style w:type="table" w:styleId="TableGrid_eb3c2e24-a55a-45e0-a91d-92d23e9edf61" w:customStyle="1">
+    <w:name w:val="Table Grid_eb3c2e24-a55a-45e0-a91d-92d23e9edf61"/>
+    <w:basedOn w:val="NormalTable_5379c572-481d-4605-adf0-f316648de55e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_80f476d9-7fb9-4175-b47a-a7a8b1ef33ec" w:customStyle="1">
-    <w:name w:val="Normal Table_80f476d9-7fb9-4175-b47a-a7a8b1ef33ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_88e571d2-b667-45fc-ac53-e66913179870" w:customStyle="1">
+    <w:name w:val="Normal Table_88e571d2-b667-45fc-ac53-e66913179870"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3fc4351-95d2-4f3e-a6c5-82c792efc2bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_80f476d9-7fb9-4175-b47a-a7a8b1ef33ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_581a6ff5-cd41-4530-b063-a5912b2a2477" w:customStyle="1">
+    <w:name w:val="Table Grid_581a6ff5-cd41-4530-b063-a5912b2a2477"/>
+    <w:basedOn w:val="NormalTable_88e571d2-b667-45fc-ac53-e66913179870"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_166d8836-6d44-4278-ad28-4e8b56884cbf" w:customStyle="1">
-    <w:name w:val="Normal Table_166d8836-6d44-4278-ad28-4e8b56884cbf"/>
+  <w:style w:type="table" w:styleId="NormalTable_dff1fe27-84fe-4c98-ae5c-896f0d16170d" w:customStyle="1">
+    <w:name w:val="Normal Table_dff1fe27-84fe-4c98-ae5c-896f0d16170d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0bf07ca-e723-4443-af05-6a89149a9677" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_166d8836-6d44-4278-ad28-4e8b56884cbf"/>
+  <w:style w:type="table" w:styleId="TableGrid_528e4194-8835-42a9-99bf-ebe0c35153fd" w:customStyle="1">
+    <w:name w:val="Table Grid_528e4194-8835-42a9-99bf-ebe0c35153fd"/>
+    <w:basedOn w:val="NormalTable_dff1fe27-84fe-4c98-ae5c-896f0d16170d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a522bf0-8591-448b-9365-386af9672ed2" w:customStyle="1">
-    <w:name w:val="Normal Table_4a522bf0-8591-448b-9365-386af9672ed2"/>
+  <w:style w:type="table" w:styleId="NormalTable_1734e2f8-8a98-4b6a-be4d-d6c6487bac82" w:customStyle="1">
+    <w:name w:val="Normal Table_1734e2f8-8a98-4b6a-be4d-d6c6487bac82"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8ee0e880-aaf0-48a4-a03d-ab2506881f8a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a522bf0-8591-448b-9365-386af9672ed2"/>
+  <w:style w:type="table" w:styleId="TableGrid_7577a981-d71b-415d-b40f-fe37ef67d486" w:customStyle="1">
+    <w:name w:val="Table Grid_7577a981-d71b-415d-b40f-fe37ef67d486"/>
+    <w:basedOn w:val="NormalTable_1734e2f8-8a98-4b6a-be4d-d6c6487bac82"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_91d9288e-1de6-490b-8723-f0fe6813ba33" w:customStyle="1">
-    <w:name w:val="Normal Table_91d9288e-1de6-490b-8723-f0fe6813ba33"/>
+  <w:style w:type="table" w:styleId="NormalTable_6a049b73-6266-468f-90d7-ac6b5157b652" w:customStyle="1">
+    <w:name w:val="Normal Table_6a049b73-6266-468f-90d7-ac6b5157b652"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1994190b-eac6-4c21-812c-f3435de610e5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_91d9288e-1de6-490b-8723-f0fe6813ba33"/>
+  <w:style w:type="table" w:styleId="TableGrid_884f2fcb-2494-45f1-84b1-4d18f5d47f0b" w:customStyle="1">
+    <w:name w:val="Table Grid_884f2fcb-2494-45f1-84b1-4d18f5d47f0b"/>
+    <w:basedOn w:val="NormalTable_6a049b73-6266-468f-90d7-ac6b5157b652"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eb6b8610-20ff-4670-a0b2-1083efbffdc5" w:customStyle="1">
-    <w:name w:val="Normal Table_eb6b8610-20ff-4670-a0b2-1083efbffdc5"/>
+  <w:style w:type="table" w:styleId="NormalTable_d7cec811-5674-4141-8332-f99419eba5d9" w:customStyle="1">
+    <w:name w:val="Normal Table_d7cec811-5674-4141-8332-f99419eba5d9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bbe6547a-9695-4e38-81e7-5ea88a5ea77e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eb6b8610-20ff-4670-a0b2-1083efbffdc5"/>
+  <w:style w:type="table" w:styleId="TableGrid_71f7bd7f-3546-4060-aaa1-777f4664e988" w:customStyle="1">
+    <w:name w:val="Table Grid_71f7bd7f-3546-4060-aaa1-777f4664e988"/>
+    <w:basedOn w:val="NormalTable_d7cec811-5674-4141-8332-f99419eba5d9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_25d15144-a7f3-4c1c-b252-704352839ea1" w:customStyle="1">
-    <w:name w:val="Normal Table_25d15144-a7f3-4c1c-b252-704352839ea1"/>
+  <w:style w:type="table" w:styleId="NormalTable_370e3f83-ca67-4ccc-a77c-479ab7053cf7" w:customStyle="1">
+    <w:name w:val="Normal Table_370e3f83-ca67-4ccc-a77c-479ab7053cf7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8338b1da-0cb5-4082-bb2c-d968440f884a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_25d15144-a7f3-4c1c-b252-704352839ea1"/>
+  <w:style w:type="table" w:styleId="TableGrid_e845abf5-8b1d-4605-b0ea-f931caab51ea" w:customStyle="1">
+    <w:name w:val="Table Grid_e845abf5-8b1d-4605-b0ea-f931caab51ea"/>
+    <w:basedOn w:val="NormalTable_370e3f83-ca67-4ccc-a77c-479ab7053cf7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7913a388-ce97-468a-8fce-26d56e746641" w:customStyle="1">
-    <w:name w:val="Normal Table_7913a388-ce97-468a-8fce-26d56e746641"/>
+  <w:style w:type="table" w:styleId="NormalTable_2f288d8e-362d-49e6-8ddd-c7c8b41ee273" w:customStyle="1">
+    <w:name w:val="Normal Table_2f288d8e-362d-49e6-8ddd-c7c8b41ee273"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f72f5839-7e9e-4018-8a4f-6cef85538029" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7913a388-ce97-468a-8fce-26d56e746641"/>
+  <w:style w:type="table" w:styleId="TableGrid_36774763-788e-4694-8852-c2864f0db4b5" w:customStyle="1">
+    <w:name w:val="Table Grid_36774763-788e-4694-8852-c2864f0db4b5"/>
+    <w:basedOn w:val="NormalTable_2f288d8e-362d-49e6-8ddd-c7c8b41ee273"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b0688043-4fd5-437d-9c89-50b0d813e1b0" w:customStyle="1">
-    <w:name w:val="Normal Table_b0688043-4fd5-437d-9c89-50b0d813e1b0"/>
+  <w:style w:type="table" w:styleId="NormalTable_595a0a96-ec00-4a4c-898c-1f7fa8920044" w:customStyle="1">
+    <w:name w:val="Normal Table_595a0a96-ec00-4a4c-898c-1f7fa8920044"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_15184e7e-7810-4d7d-8bed-286095dd90e3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b0688043-4fd5-437d-9c89-50b0d813e1b0"/>
+  <w:style w:type="table" w:styleId="TableGrid_559c5376-f5cc-490b-abb6-ebec6d64221a" w:customStyle="1">
+    <w:name w:val="Table Grid_559c5376-f5cc-490b-abb6-ebec6d64221a"/>
+    <w:basedOn w:val="NormalTable_595a0a96-ec00-4a4c-898c-1f7fa8920044"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8353ce02-2350-4960-8dee-8320bc292fcf" w:customStyle="1">
-    <w:name w:val="Normal Table_8353ce02-2350-4960-8dee-8320bc292fcf"/>
+  <w:style w:type="table" w:styleId="NormalTable_67e0684a-32b5-4081-b244-b6a2d35c82dd" w:customStyle="1">
+    <w:name w:val="Normal Table_67e0684a-32b5-4081-b244-b6a2d35c82dd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce38fd3b-dd7d-43f6-9802-1f304328bdc5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8353ce02-2350-4960-8dee-8320bc292fcf"/>
+  <w:style w:type="table" w:styleId="TableGrid_b7ef1beb-7ba5-43f3-9769-14aca9068596" w:customStyle="1">
+    <w:name w:val="Table Grid_b7ef1beb-7ba5-43f3-9769-14aca9068596"/>
+    <w:basedOn w:val="NormalTable_67e0684a-32b5-4081-b244-b6a2d35c82dd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a726d2d4-6130-4352-8d04-2c341e00a531" w:customStyle="1">
-    <w:name w:val="Normal Table_a726d2d4-6130-4352-8d04-2c341e00a531"/>
+  <w:style w:type="table" w:styleId="NormalTable_7f85ebb4-ad03-433f-ab91-83f687fe5f89" w:customStyle="1">
+    <w:name w:val="Normal Table_7f85ebb4-ad03-433f-ab91-83f687fe5f89"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f6169891-9ac4-44c4-955f-e4c28f813252" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a726d2d4-6130-4352-8d04-2c341e00a531"/>
+  <w:style w:type="table" w:styleId="TableGrid_cfcc5e13-098f-40b3-893e-f46a2efe47be" w:customStyle="1">
+    <w:name w:val="Table Grid_cfcc5e13-098f-40b3-893e-f46a2efe47be"/>
+    <w:basedOn w:val="NormalTable_7f85ebb4-ad03-433f-ab91-83f687fe5f89"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e91557c0-b515-42a2-9582-d7f01a68b0cf" w:customStyle="1">
-    <w:name w:val="Normal Table_e91557c0-b515-42a2-9582-d7f01a68b0cf"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bf762f0-8390-48cc-9951-3eb2b6bab1c4" w:customStyle="1">
+    <w:name w:val="Normal Table_4bf762f0-8390-48cc-9951-3eb2b6bab1c4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fe2b0014-61da-4feb-bcae-08ab7bb65754" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e91557c0-b515-42a2-9582-d7f01a68b0cf"/>
+  <w:style w:type="table" w:styleId="TableGrid_4d0d4488-fc1b-4fbd-9adc-84f4ab3a3838" w:customStyle="1">
+    <w:name w:val="Table Grid_4d0d4488-fc1b-4fbd-9adc-84f4ab3a3838"/>
+    <w:basedOn w:val="NormalTable_4bf762f0-8390-48cc-9951-3eb2b6bab1c4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4bc2e373-c15e-462d-9efc-f6474d535c2a" w:customStyle="1">
-    <w:name w:val="Normal Table_4bc2e373-c15e-462d-9efc-f6474d535c2a"/>
+  <w:style w:type="table" w:styleId="NormalTable_4811bf52-c430-4ec0-9804-0ba98f8ffd89" w:customStyle="1">
+    <w:name w:val="Normal Table_4811bf52-c430-4ec0-9804-0ba98f8ffd89"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9e595782-6ef0-43d6-98b8-dc49c7597c33" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4bc2e373-c15e-462d-9efc-f6474d535c2a"/>
+  <w:style w:type="table" w:styleId="TableGrid_15ea9fab-8047-4a52-8954-9af5f8401b37" w:customStyle="1">
+    <w:name w:val="Table Grid_15ea9fab-8047-4a52-8954-9af5f8401b37"/>
+    <w:basedOn w:val="NormalTable_4811bf52-c430-4ec0-9804-0ba98f8ffd89"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fdc1cb81-c5fd-4e6b-bcce-1a07125aa7a9" w:customStyle="1">
-    <w:name w:val="Normal Table_fdc1cb81-c5fd-4e6b-bcce-1a07125aa7a9"/>
+  <w:style w:type="table" w:styleId="NormalTable_9ef75f45-c488-44b6-aeff-6ce8ed753c4c" w:customStyle="1">
+    <w:name w:val="Normal Table_9ef75f45-c488-44b6-aeff-6ce8ed753c4c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3ec07d1b-7d22-494f-8960-42eb556640bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fdc1cb81-c5fd-4e6b-bcce-1a07125aa7a9"/>
+  <w:style w:type="table" w:styleId="TableGrid_e439add8-c4f4-4a84-addd-eb4796985a84" w:customStyle="1">
+    <w:name w:val="Table Grid_e439add8-c4f4-4a84-addd-eb4796985a84"/>
+    <w:basedOn w:val="NormalTable_9ef75f45-c488-44b6-aeff-6ce8ed753c4c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_516d4066-1d8f-486e-b49d-4320b3176ffc" w:customStyle="1">
-    <w:name w:val="Normal Table_516d4066-1d8f-486e-b49d-4320b3176ffc"/>
+  <w:style w:type="table" w:styleId="NormalTable_3d5afbf5-bc4d-41dc-ae68-a974bcfbb092" w:customStyle="1">
+    <w:name w:val="Normal Table_3d5afbf5-bc4d-41dc-ae68-a974bcfbb092"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d700d1fb-3001-4aaf-b773-c5ad98cf52cd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_516d4066-1d8f-486e-b49d-4320b3176ffc"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b8ee978-bd62-49c4-af47-10fb8a03e4b7" w:customStyle="1">
+    <w:name w:val="Table Grid_0b8ee978-bd62-49c4-af47-10fb8a03e4b7"/>
+    <w:basedOn w:val="NormalTable_3d5afbf5-bc4d-41dc-ae68-a974bcfbb092"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ad5a9a67-f178-47af-ac12-963b6c535a94" w:customStyle="1">
-    <w:name w:val="Normal Table_ad5a9a67-f178-47af-ac12-963b6c535a94"/>
+  <w:style w:type="table" w:styleId="NormalTable_0bb0ee11-ca6c-4a7f-9a5e-567437c2fb46" w:customStyle="1">
+    <w:name w:val="Normal Table_0bb0ee11-ca6c-4a7f-9a5e-567437c2fb46"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8e0ae8a-ed5a-4f5a-ba1c-128a83ce396b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ad5a9a67-f178-47af-ac12-963b6c535a94"/>
+  <w:style w:type="table" w:styleId="TableGrid_a03224cf-8ae9-47eb-8d88-ab36c9a8815a" w:customStyle="1">
+    <w:name w:val="Table Grid_a03224cf-8ae9-47eb-8d88-ab36c9a8815a"/>
+    <w:basedOn w:val="NormalTable_0bb0ee11-ca6c-4a7f-9a5e-567437c2fb46"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d8daf9ce-f532-4319-b01a-45ea320554ea" w:customStyle="1">
-    <w:name w:val="Normal Table_d8daf9ce-f532-4319-b01a-45ea320554ea"/>
+  <w:style w:type="table" w:styleId="NormalTable_b4bd3092-c452-48b9-a0dd-95c4a31b4802" w:customStyle="1">
+    <w:name w:val="Normal Table_b4bd3092-c452-48b9-a0dd-95c4a31b4802"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4230c5ac-22ae-4b2b-9ec9-a3cb89a08f17" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d8daf9ce-f532-4319-b01a-45ea320554ea"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b5d0839-5b36-4149-8723-1a9c4e7baf27" w:customStyle="1">
+    <w:name w:val="Table Grid_0b5d0839-5b36-4149-8723-1a9c4e7baf27"/>
+    <w:basedOn w:val="NormalTable_b4bd3092-c452-48b9-a0dd-95c4a31b4802"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_26da436f-9c0a-462a-95e2-4bef37fe7e19" w:customStyle="1">
-    <w:name w:val="Normal Table_26da436f-9c0a-462a-95e2-4bef37fe7e19"/>
+  <w:style w:type="table" w:styleId="NormalTable_c9d21f78-82e0-41fa-b035-b20b55dde927" w:customStyle="1">
+    <w:name w:val="Normal Table_c9d21f78-82e0-41fa-b035-b20b55dde927"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f6cc42bf-e002-4c62-9637-992f04730276" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_26da436f-9c0a-462a-95e2-4bef37fe7e19"/>
+  <w:style w:type="table" w:styleId="TableGrid_67cc7ce7-89fd-4d12-a7fe-8ece79952a71" w:customStyle="1">
+    <w:name w:val="Table Grid_67cc7ce7-89fd-4d12-a7fe-8ece79952a71"/>
+    <w:basedOn w:val="NormalTable_c9d21f78-82e0-41fa-b035-b20b55dde927"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c01079e9-d85c-431b-a1d6-2ceaf8a7ae19" w:customStyle="1">
-    <w:name w:val="Normal Table_c01079e9-d85c-431b-a1d6-2ceaf8a7ae19"/>
+  <w:style w:type="table" w:styleId="NormalTable_087493a7-eb51-4427-9888-7b714994ffe3" w:customStyle="1">
+    <w:name w:val="Normal Table_087493a7-eb51-4427-9888-7b714994ffe3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f4370913-e272-4bd3-a099-93388e633f09" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c01079e9-d85c-431b-a1d6-2ceaf8a7ae19"/>
+  <w:style w:type="table" w:styleId="TableGrid_fc9d975a-bbfa-4f5d-9656-668b4bc60c67" w:customStyle="1">
+    <w:name w:val="Table Grid_fc9d975a-bbfa-4f5d-9656-668b4bc60c67"/>
+    <w:basedOn w:val="NormalTable_087493a7-eb51-4427-9888-7b714994ffe3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0dfd2ffe-d0ce-4a41-9e86-4d37e11417b0" w:customStyle="1">
-    <w:name w:val="Normal Table_0dfd2ffe-d0ce-4a41-9e86-4d37e11417b0"/>
+  <w:style w:type="table" w:styleId="NormalTable_320c5a0d-c761-4a34-b09c-4ced85d060b0" w:customStyle="1">
+    <w:name w:val="Normal Table_320c5a0d-c761-4a34-b09c-4ced85d060b0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_524a0207-13a0-45a7-9aea-9cccd5c6807b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0dfd2ffe-d0ce-4a41-9e86-4d37e11417b0"/>
+  <w:style w:type="table" w:styleId="TableGrid_7b80ec76-aa65-4918-bc48-cc6ac2751a18" w:customStyle="1">
+    <w:name w:val="Table Grid_7b80ec76-aa65-4918-bc48-cc6ac2751a18"/>
+    <w:basedOn w:val="NormalTable_320c5a0d-c761-4a34-b09c-4ced85d060b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_16d8c3af-ff82-445a-805f-08138f8abc3a" w:customStyle="1">
-    <w:name w:val="Normal Table_16d8c3af-ff82-445a-805f-08138f8abc3a"/>
+  <w:style w:type="table" w:styleId="NormalTable_09cd1cea-01a4-48d4-82f0-5509cf103378" w:customStyle="1">
+    <w:name w:val="Normal Table_09cd1cea-01a4-48d4-82f0-5509cf103378"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f57a255b-d3ed-48a7-ab77-bfb7e91756f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_16d8c3af-ff82-445a-805f-08138f8abc3a"/>
+  <w:style w:type="table" w:styleId="TableGrid_cf3fbb52-9b7d-42c2-a675-51961987af57" w:customStyle="1">
+    <w:name w:val="Table Grid_cf3fbb52-9b7d-42c2-a675-51961987af57"/>
+    <w:basedOn w:val="NormalTable_09cd1cea-01a4-48d4-82f0-5509cf103378"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e2129143-15dd-47df-84f0-f4b5fab661e7" w:customStyle="1">
-    <w:name w:val="Normal Table_e2129143-15dd-47df-84f0-f4b5fab661e7"/>
+  <w:style w:type="table" w:styleId="NormalTable_b8f8d7d3-9cf4-4171-9f8a-6ae132972ea7" w:customStyle="1">
+    <w:name w:val="Normal Table_b8f8d7d3-9cf4-4171-9f8a-6ae132972ea7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a740beea-5a6b-423d-86e9-4b055dc2d187" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e2129143-15dd-47df-84f0-f4b5fab661e7"/>
+  <w:style w:type="table" w:styleId="TableGrid_8a099cdb-28eb-4439-96b4-74eda6381ff0" w:customStyle="1">
+    <w:name w:val="Table Grid_8a099cdb-28eb-4439-96b4-74eda6381ff0"/>
+    <w:basedOn w:val="NormalTable_b8f8d7d3-9cf4-4171-9f8a-6ae132972ea7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec6665ec-747b-4411-a871-ed3ef72060fd" w:customStyle="1">
-    <w:name w:val="Normal Table_ec6665ec-747b-4411-a871-ed3ef72060fd"/>
+  <w:style w:type="table" w:styleId="NormalTable_e805211b-4b86-4c67-9170-af1493e8d089" w:customStyle="1">
+    <w:name w:val="Normal Table_e805211b-4b86-4c67-9170-af1493e8d089"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7c84aac4-ea65-47e5-9b3c-e921e1ea5ff9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec6665ec-747b-4411-a871-ed3ef72060fd"/>
+  <w:style w:type="table" w:styleId="TableGrid_72e19c76-62ba-40c6-8b35-d4a5c40a21d7" w:customStyle="1">
+    <w:name w:val="Table Grid_72e19c76-62ba-40c6-8b35-d4a5c40a21d7"/>
+    <w:basedOn w:val="NormalTable_e805211b-4b86-4c67-9170-af1493e8d089"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0482891-55ac-464c-8542-ac06153393ec" w:customStyle="1">
-    <w:name w:val="Normal Table_e0482891-55ac-464c-8542-ac06153393ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_4c9cfa14-0eea-4abe-82f2-930c13f52587" w:customStyle="1">
+    <w:name w:val="Normal Table_4c9cfa14-0eea-4abe-82f2-930c13f52587"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4ce8034a-7e4c-4110-ac3f-2fad27f2aeec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0482891-55ac-464c-8542-ac06153393ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_bd877c12-5958-43da-8012-ccff58e5fdf2" w:customStyle="1">
+    <w:name w:val="Table Grid_bd877c12-5958-43da-8012-ccff58e5fdf2"/>
+    <w:basedOn w:val="NormalTable_4c9cfa14-0eea-4abe-82f2-930c13f52587"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_7ca368e5-a291-4f4b-960c-171c10e9a9ec" w:customStyle="1">
+    <w:name w:val="Normal Table_7ca368e5-a291-4f4b-960c-171c10e9a9ec"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3f599cfb-5d4b-4a49-92ae-31c718c36d2f" w:customStyle="1">
+    <w:name w:val="Table Grid_3f599cfb-5d4b-4a49-92ae-31c718c36d2f"/>
+    <w:basedOn w:val="NormalTable_7ca368e5-a291-4f4b-960c-171c10e9a9ec"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b540a5f4-c332-4766-90d0-6d5df03daf68" w:customStyle="1">
+    <w:name w:val="Normal Table_b540a5f4-c332-4766-90d0-6d5df03daf68"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_7d104133-4da6-4793-907e-c708ad936d61" w:customStyle="1">
+    <w:name w:val="Table Grid_7d104133-4da6-4793-907e-c708ad936d61"/>
+    <w:basedOn w:val="NormalTable_b540a5f4-c332-4766-90d0-6d5df03daf68"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_e8fa27d4-cb8e-458d-999e-bbee49bb62e0" w:customStyle="1">
+    <w:name w:val="Normal Table_e8fa27d4-cb8e-458d-999e-bbee49bb62e0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2de9973b-2eb1-43ba-8377-07f75e07733f" w:customStyle="1">
+    <w:name w:val="Table Grid_2de9973b-2eb1-43ba-8377-07f75e07733f"/>
+    <w:basedOn w:val="NormalTable_e8fa27d4-cb8e-458d-999e-bbee49bb62e0"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_f5486656-fe98-4e78-a6d8-7a92d6cd5b41" w:customStyle="1">
+    <w:name w:val="Normal Table_f5486656-fe98-4e78-a6d8-7a92d6cd5b41"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_9db29741-2ab7-4d8e-ab29-3caba6ca2742" w:customStyle="1">
+    <w:name w:val="Table Grid_9db29741-2ab7-4d8e-ab29-3caba6ca2742"/>
+    <w:basedOn w:val="NormalTable_f5486656-fe98-4e78-a6d8-7a92d6cd5b41"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_3b4b2c6a-b3bd-46a4-819b-348885832a60" w:customStyle="1">
+    <w:name w:val="Normal Table_3b4b2c6a-b3bd-46a4-819b-348885832a60"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3f7563e2-cbdd-4d45-b288-1e7a01f7581e" w:customStyle="1">
+    <w:name w:val="Table Grid_3f7563e2-cbdd-4d45-b288-1e7a01f7581e"/>
+    <w:basedOn w:val="NormalTable_3b4b2c6a-b3bd-46a4-819b-348885832a60"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_1e12c48b-a0d2-42cd-aea3-7a2f7c9b533d" w:customStyle="1">
+    <w:name w:val="Normal Table_1e12c48b-a0d2-42cd-aea3-7a2f7c9b533d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e71cf9a2-0ce1-4fd2-a370-ef87efa6c6c3" w:customStyle="1">
+    <w:name w:val="Table Grid_e71cf9a2-0ce1-4fd2-a370-ef87efa6c6c3"/>
+    <w:basedOn w:val="NormalTable_1e12c48b-a0d2-42cd-aea3-7a2f7c9b533d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_bf98c10b-933c-450f-b9ef-078b61d213ac" w:customStyle="1">
+    <w:name w:val="Normal Table_bf98c10b-933c-450f-b9ef-078b61d213ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_41e8b6f8-e282-44a9-9442-fd9eea145e42" w:customStyle="1">
+    <w:name w:val="Table Grid_41e8b6f8-e282-44a9-9442-fd9eea145e42"/>
+    <w:basedOn w:val="NormalTable_bf98c10b-933c-450f-b9ef-078b61d213ac"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ae5ea912-95d1-439e-b8d7-45a32211f805" w:customStyle="1">
+    <w:name w:val="Normal Table_ae5ea912-95d1-439e-b8d7-45a32211f805"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_72109b6e-56e4-4b01-be2d-3c1d372083f0" w:customStyle="1">
+    <w:name w:val="Table Grid_72109b6e-56e4-4b01-be2d-3c1d372083f0"/>
+    <w:basedOn w:val="NormalTable_ae5ea912-95d1-439e-b8d7-45a32211f805"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_58a36de7-c46b-4b56-bdfc-c022614f4e08" w:customStyle="1">
+    <w:name w:val="Normal Table_58a36de7-c46b-4b56-bdfc-c022614f4e08"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_cff897d6-95c5-4a8d-9ae7-7520607d6a24" w:customStyle="1">
+    <w:name w:val="Table Grid_cff897d6-95c5-4a8d-9ae7-7520607d6a24"/>
+    <w:basedOn w:val="NormalTable_58a36de7-c46b-4b56-bdfc-c022614f4e08"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_9e2b6dca-868b-42a1-9c1d-54a415c10af3" w:customStyle="1">
+    <w:name w:val="Normal Table_9e2b6dca-868b-42a1-9c1d-54a415c10af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_6d9e9986-76ba-44bb-b981-a26611d8b920" w:customStyle="1">
+    <w:name w:val="Table Grid_6d9e9986-76ba-44bb-b981-a26611d8b920"/>
+    <w:basedOn w:val="NormalTable_9e2b6dca-868b-42a1-9c1d-54a415c10af3"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_7aafd6c7-762e-480d-9ca4-c8734d466534" w:customStyle="1">
+    <w:name w:val="Normal Table_7aafd6c7-762e-480d-9ca4-c8734d466534"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_00b0b392-fd05-4c38-92da-765e752ad94d" w:customStyle="1">
+    <w:name w:val="Table Grid_00b0b392-fd05-4c38-92da-765e752ad94d"/>
+    <w:basedOn w:val="NormalTable_7aafd6c7-762e-480d-9ca4-c8734d466534"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_3cc01548-b5c9-47ac-8932-3cb32d7570ea" w:customStyle="1">
+    <w:name w:val="Normal Table_3cc01548-b5c9-47ac-8932-3cb32d7570ea"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_f32bd8a0-8301-481a-884a-90bd94160c8a" w:customStyle="1">
+    <w:name w:val="Table Grid_f32bd8a0-8301-481a-884a-90bd94160c8a"/>
+    <w:basedOn w:val="NormalTable_3cc01548-b5c9-47ac-8932-3cb32d7570ea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/667-2-1.3%20Risikomatrise%20prosjekteringsfasen.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>