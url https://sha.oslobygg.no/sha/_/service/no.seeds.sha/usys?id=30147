--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -1923,51 +1923,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_40f4e1db-c841-492b-bb45-37bb744a11cd"/>
+      <w:tblStyle w:val="TableGrid_97f41775-7208-48aa-aeb2-03ed5632dbe9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1978,51 +1978,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:04:03 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:12:34 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2050,51 +2050,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b9b6f950-c17f-4f4a-96af-f5a5d55f6aa0"/>
+      <w:tblStyle w:val="TableGrid_31db34e8-d835-41dd-a89f-cf5b0f01a8b8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2152,51 +2152,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+            <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2209,59 +2209,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+      <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0df14996-94fc-4e83-b7c4-98a28a253d68"/>
+      <w:tblStyle w:val="TableGrid_d31d5eca-5c3b-46eb-ab89-1af2c3286573"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2272,51 +2272,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f53751a3-9b9a-40d8-918f-af80cf266e58"/>
+            <w:tblStyle w:val="TableGrid_7cda0f8d-d438-4fc0-af2e-37e385358399"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2417,72 +2417,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+            <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b70fa3a1-7a6b-4147-8a6f-71913c3b1a72"/>
+            <w:tblStyle w:val="TableGrid_30544d41-9ab0-4379-942c-e1f8944716ce"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2583,62 +2583,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+            <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+      <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="27034A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4037,629 +4037,629 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tiltak1" w:customStyle="1">
     <w:name w:val="Tiltak1"/>
     <w:basedOn w:val="Overskrift3"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:left="266" w:hanging="96"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c" w:customStyle="1">
-    <w:name w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c" w:customStyle="1">
+    <w:name w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+    <w:basedOn w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9a70dccd-010c-4460-a0f3-c63402fd0cb8" w:customStyle="1">
-    <w:name w:val="Normal Table_9a70dccd-010c-4460-a0f3-c63402fd0cb8"/>
+  <w:style w:type="table" w:styleId="NormalTable_b9afa538-c2bc-4e89-89a7-a384089b41af" w:customStyle="1">
+    <w:name w:val="Normal Table_b9afa538-c2bc-4e89-89a7-a384089b41af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_14b07771-d9d2-47d5-9277-2aa910d44f5a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9a70dccd-010c-4460-a0f3-c63402fd0cb8"/>
+  <w:style w:type="table" w:styleId="TableGrid_9eb765ca-aaf1-40e4-a157-06b6c71094fe" w:customStyle="1">
+    <w:name w:val="Table Grid_9eb765ca-aaf1-40e4-a157-06b6c71094fe"/>
+    <w:basedOn w:val="NormalTable_b9afa538-c2bc-4e89-89a7-a384089b41af"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+    <w:basedOn w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ca0ec135-7f46-4ded-a5dc-70ba8c8cf69c"/>
+    <w:basedOn w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8d23dab4-1936-40db-bffd-f0724458b5e1" w:customStyle="1">
-    <w:name w:val="Normal Table_8d23dab4-1936-40db-bffd-f0724458b5e1"/>
+  <w:style w:type="table" w:styleId="NormalTable_e433aabc-287f-45a9-8d67-8502a8f7d05d" w:customStyle="1">
+    <w:name w:val="Normal Table_e433aabc-287f-45a9-8d67-8502a8f7d05d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e6871159-24ff-43ee-87bd-8f275b036e73" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8d23dab4-1936-40db-bffd-f0724458b5e1"/>
+  <w:style w:type="table" w:styleId="TableGrid_ebe4f9d6-4de5-4ff3-94ac-ff5399caab8b" w:customStyle="1">
+    <w:name w:val="Table Grid_ebe4f9d6-4de5-4ff3-94ac-ff5399caab8b"/>
+    <w:basedOn w:val="NormalTable_e433aabc-287f-45a9-8d67-8502a8f7d05d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_278b3fee-9db4-4000-9abd-7349efd7adb3" w:customStyle="1">
-    <w:name w:val="Normal Table_278b3fee-9db4-4000-9abd-7349efd7adb3"/>
+  <w:style w:type="table" w:styleId="NormalTable_8c4617ca-300a-4c32-8675-38959c7ca30c" w:customStyle="1">
+    <w:name w:val="Normal Table_8c4617ca-300a-4c32-8675-38959c7ca30c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5565cb59-336b-4516-87e6-1f5bd5f4cac5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_278b3fee-9db4-4000-9abd-7349efd7adb3"/>
+  <w:style w:type="table" w:styleId="TableGrid_9b9dabd9-f0ec-46a3-928a-40c3740f2c31" w:customStyle="1">
+    <w:name w:val="Table Grid_9b9dabd9-f0ec-46a3-928a-40c3740f2c31"/>
+    <w:basedOn w:val="NormalTable_8c4617ca-300a-4c32-8675-38959c7ca30c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8e341014-2433-4eec-b922-17be30bd26cf" w:customStyle="1">
-    <w:name w:val="Normal Table_8e341014-2433-4eec-b922-17be30bd26cf"/>
+  <w:style w:type="table" w:styleId="NormalTable_cf47d7e3-54cb-4eb2-80d9-14517703185a" w:customStyle="1">
+    <w:name w:val="Normal Table_cf47d7e3-54cb-4eb2-80d9-14517703185a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ebf63497-d7ff-4f02-9dc1-a5cfb3bdf366" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8e341014-2433-4eec-b922-17be30bd26cf"/>
+  <w:style w:type="table" w:styleId="TableGrid_06466cb0-74c2-4217-aa9c-df8170b6c1cc" w:customStyle="1">
+    <w:name w:val="Table Grid_06466cb0-74c2-4217-aa9c-df8170b6c1cc"/>
+    <w:basedOn w:val="NormalTable_cf47d7e3-54cb-4eb2-80d9-14517703185a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a1753782-1d47-4ef5-8796-f274a9654b4c" w:customStyle="1">
-    <w:name w:val="Normal Table_a1753782-1d47-4ef5-8796-f274a9654b4c"/>
+  <w:style w:type="table" w:styleId="NormalTable_fe8cac25-1918-434d-a00f-8a0e8113a074" w:customStyle="1">
+    <w:name w:val="Normal Table_fe8cac25-1918-434d-a00f-8a0e8113a074"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d2d98ade-0ce6-4ff1-b3b5-a3effc71ae35" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a1753782-1d47-4ef5-8796-f274a9654b4c"/>
+  <w:style w:type="table" w:styleId="TableGrid_1401659f-e6c9-4378-a7d4-40478e57a838" w:customStyle="1">
+    <w:name w:val="Table Grid_1401659f-e6c9-4378-a7d4-40478e57a838"/>
+    <w:basedOn w:val="NormalTable_fe8cac25-1918-434d-a00f-8a0e8113a074"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_19fbe5f8-d1c9-49af-83aa-ffa88361591c" w:customStyle="1">
-    <w:name w:val="Normal Table_19fbe5f8-d1c9-49af-83aa-ffa88361591c"/>
+  <w:style w:type="table" w:styleId="NormalTable_4402d21f-6a88-47f1-87d6-d5ae8ed37268" w:customStyle="1">
+    <w:name w:val="Normal Table_4402d21f-6a88-47f1-87d6-d5ae8ed37268"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_40f4e1db-c841-492b-bb45-37bb744a11cd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_19fbe5f8-d1c9-49af-83aa-ffa88361591c"/>
+  <w:style w:type="table" w:styleId="TableGrid_97f41775-7208-48aa-aeb2-03ed5632dbe9" w:customStyle="1">
+    <w:name w:val="Table Grid_97f41775-7208-48aa-aeb2-03ed5632dbe9"/>
+    <w:basedOn w:val="NormalTable_4402d21f-6a88-47f1-87d6-d5ae8ed37268"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_17930fb6-91b3-4eff-901e-bba0ca46a066" w:customStyle="1">
-    <w:name w:val="Normal Table_17930fb6-91b3-4eff-901e-bba0ca46a066"/>
+  <w:style w:type="table" w:styleId="NormalTable_a6fb675d-cc2a-42bb-95ad-958913be1238" w:customStyle="1">
+    <w:name w:val="Normal Table_a6fb675d-cc2a-42bb-95ad-958913be1238"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b9b6f950-c17f-4f4a-96af-f5a5d55f6aa0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_17930fb6-91b3-4eff-901e-bba0ca46a066"/>
+  <w:style w:type="table" w:styleId="TableGrid_31db34e8-d835-41dd-a89f-cf5b0f01a8b8" w:customStyle="1">
+    <w:name w:val="Table Grid_31db34e8-d835-41dd-a89f-cf5b0f01a8b8"/>
+    <w:basedOn w:val="NormalTable_a6fb675d-cc2a-42bb-95ad-958913be1238"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1fae6150-eb3f-4ee5-b0f0-534ec8a6dc73" w:customStyle="1">
-    <w:name w:val="Normal Table_1fae6150-eb3f-4ee5-b0f0-534ec8a6dc73"/>
+  <w:style w:type="table" w:styleId="NormalTable_40f499dd-8dca-467c-8924-f8f3cb5a7e89" w:customStyle="1">
+    <w:name w:val="Normal Table_40f499dd-8dca-467c-8924-f8f3cb5a7e89"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f53751a3-9b9a-40d8-918f-af80cf266e58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1fae6150-eb3f-4ee5-b0f0-534ec8a6dc73"/>
+  <w:style w:type="table" w:styleId="TableGrid_7cda0f8d-d438-4fc0-af2e-37e385358399" w:customStyle="1">
+    <w:name w:val="Table Grid_7cda0f8d-d438-4fc0-af2e-37e385358399"/>
+    <w:basedOn w:val="NormalTable_40f499dd-8dca-467c-8924-f8f3cb5a7e89"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7d671c6a-28ac-4d70-97e8-dbf1029f6997" w:customStyle="1">
-    <w:name w:val="Normal Table_7d671c6a-28ac-4d70-97e8-dbf1029f6997"/>
+  <w:style w:type="table" w:styleId="NormalTable_f724ff09-7195-4085-b266-26b1587160c2" w:customStyle="1">
+    <w:name w:val="Normal Table_f724ff09-7195-4085-b266-26b1587160c2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b70fa3a1-7a6b-4147-8a6f-71913c3b1a72" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7d671c6a-28ac-4d70-97e8-dbf1029f6997"/>
+  <w:style w:type="table" w:styleId="TableGrid_30544d41-9ab0-4379-942c-e1f8944716ce" w:customStyle="1">
+    <w:name w:val="Table Grid_30544d41-9ab0-4379-942c-e1f8944716ce"/>
+    <w:basedOn w:val="NormalTable_f724ff09-7195-4085-b266-26b1587160c2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b9fa2e2-b07f-41dc-b090-621b3fe27146" w:customStyle="1">
-    <w:name w:val="Normal Table_2b9fa2e2-b07f-41dc-b090-621b3fe27146"/>
+  <w:style w:type="table" w:styleId="NormalTable_9fc7b0a0-3671-41d9-b405-f8bf80bbb7e2" w:customStyle="1">
+    <w:name w:val="Normal Table_9fc7b0a0-3671-41d9-b405-f8bf80bbb7e2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0df14996-94fc-4e83-b7c4-98a28a253d68" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b9fa2e2-b07f-41dc-b090-621b3fe27146"/>
+  <w:style w:type="table" w:styleId="TableGrid_d31d5eca-5c3b-46eb-ab89-1af2c3286573" w:customStyle="1">
+    <w:name w:val="Table Grid_d31d5eca-5c3b-46eb-ab89-1af2c3286573"/>
+    <w:basedOn w:val="NormalTable_9fc7b0a0-3671-41d9-b405-f8bf80bbb7e2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>