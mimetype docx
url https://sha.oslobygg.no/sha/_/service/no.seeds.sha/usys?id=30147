--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -571,1303 +571,1273 @@
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskrift1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="431" w:hanging="431"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Toc384799062"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skole i drift</w:t>
+              <w:t xml:space="preserve">Formålsbygg </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i drift</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeLines="20" w:afterLines="20" w:before="48" w:after="48"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc384799063"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="4"/>
             <w:permEnd w:id="3"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid nær installasjoner i grunnen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc384799064"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="5"/>
             <w:permEnd w:id="4"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid nær høyspentledninger</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> og elektriske installasjoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc384799065"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="6"/>
             <w:permEnd w:id="5"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid på steder med passerende trafikk</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc384799066"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="7"/>
             <w:permEnd w:id="6"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid hvor arbeidstakere kan bli utsatt for ras eller synke i gjørme</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc384799067"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="8"/>
             <w:permEnd w:id="7"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer bruk av sprengstoff</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc384799068"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="9"/>
             <w:permEnd w:id="8"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid i sjakter, underjordisk masseforflytning og arbeid i tunneler</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc384799069"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="10"/>
             <w:permEnd w:id="9"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer fare for drukning</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc384799070"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="11"/>
             <w:permEnd w:id="10"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid i senkekasser der luften er komprimert</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc384799071"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="12"/>
             <w:permEnd w:id="11"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer bruk av dykkerutstyr</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc384799072"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="13"/>
             <w:permEnd w:id="12"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer at personer kan bli skadet ved fall eller av fallende gjenstander</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc384799073"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="14"/>
             <w:permEnd w:id="13"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer riving av bærende konstruksjoner</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc384799074"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="15"/>
             <w:permEnd w:id="14"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid med montering og demontering av tunge elementer</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Toc384799075"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="16"/>
             <w:permEnd w:id="15"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer fare for helseskadelig eksponering for støv, gass, støy eller vibrasjoner</w:t>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="753" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc384799076"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="17"/>
             <w:permEnd w:id="16"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som utsetter personer for kjemiske eller biologiske stoffer som kan medføre en belastning for sikkerhet, helse og arbeidsmiljø, eller som innebærer et lov- eller forskriftsfestet krav til helsekontroll</w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc384799077"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="18"/>
             <w:permEnd w:id="17"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid med ioniserende stråling som krever at det utpekes kontrollerte eller overvåkede soner</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc384799078"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="19"/>
             <w:permEnd w:id="18"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer brann- og eksplosjonsfare</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="20"/>
             <w:permEnd w:id="19"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer fare for helseskadelige ergonomiske belastninger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc384799079"/>
             <w:permEnd w:id="20"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andre risikoforhold</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A6A32AC">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId1"/>
       <w:footerReference w:type="default" r:id="rId2"/>
       <w:type w:val="nextPage"/>
@@ -1923,51 +1893,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_97f41775-7208-48aa-aeb2-03ed5632dbe9"/>
+      <w:tblStyle w:val="TableGrid_6ca53d51-a180-4733-afe9-5f2ed5671587"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1978,51 +1948,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:12:34 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:41:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2050,51 +2020,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_31db34e8-d835-41dd-a89f-cf5b0f01a8b8"/>
+      <w:tblStyle w:val="TableGrid_1d73d926-bd06-42a8-a8ef-3aef1a5e3e8d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2152,51 +2122,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+            <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2209,59 +2179,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+      <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d31d5eca-5c3b-46eb-ab89-1af2c3286573"/>
+      <w:tblStyle w:val="TableGrid_88be6ca1-0063-4b30-b847-72022c723e40"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2272,51 +2242,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7cda0f8d-d438-4fc0-af2e-37e385358399"/>
+            <w:tblStyle w:val="TableGrid_9d5b33b9-b85e-4fae-944c-98155f042378"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2409,80 +2379,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">16.10.2023 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">10.07.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+            <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_30544d41-9ab0-4379-942c-e1f8944716ce"/>
+            <w:tblStyle w:val="TableGrid_263c5084-bab6-44ea-9222-d18c0de66ec1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2583,62 +2553,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+            <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+      <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="27034A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4037,629 +4007,629 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tiltak1" w:customStyle="1">
     <w:name w:val="Tiltak1"/>
     <w:basedOn w:val="Overskrift3"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:left="266" w:hanging="96"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c" w:customStyle="1">
-    <w:name w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+  <w:style w:type="paragraph" w:styleId="Normal_2b002590-3213-45fa-abe6-dc218fcb6258" w:customStyle="1">
+    <w:name w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+    <w:basedOn w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b9afa538-c2bc-4e89-89a7-a384089b41af" w:customStyle="1">
-    <w:name w:val="Normal Table_b9afa538-c2bc-4e89-89a7-a384089b41af"/>
+  <w:style w:type="table" w:styleId="NormalTable_9fbd0a6b-4088-4694-be0e-d898d525004a" w:customStyle="1">
+    <w:name w:val="Normal Table_9fbd0a6b-4088-4694-be0e-d898d525004a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9eb765ca-aaf1-40e4-a157-06b6c71094fe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b9afa538-c2bc-4e89-89a7-a384089b41af"/>
+  <w:style w:type="table" w:styleId="TableGrid_a474e791-49df-4763-9b7f-2c49dc40f1c8" w:customStyle="1">
+    <w:name w:val="Table Grid_a474e791-49df-4763-9b7f-2c49dc40f1c8"/>
+    <w:basedOn w:val="NormalTable_9fbd0a6b-4088-4694-be0e-d898d525004a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+    <w:basedOn w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_1585fbee-8687-4ee4-bb2d-2d97463ead5c"/>
+    <w:basedOn w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e433aabc-287f-45a9-8d67-8502a8f7d05d" w:customStyle="1">
-    <w:name w:val="Normal Table_e433aabc-287f-45a9-8d67-8502a8f7d05d"/>
+  <w:style w:type="table" w:styleId="NormalTable_37f2d5d7-4c83-4988-a558-b7b0b2d16210" w:customStyle="1">
+    <w:name w:val="Normal Table_37f2d5d7-4c83-4988-a558-b7b0b2d16210"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ebe4f9d6-4de5-4ff3-94ac-ff5399caab8b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e433aabc-287f-45a9-8d67-8502a8f7d05d"/>
+  <w:style w:type="table" w:styleId="TableGrid_3d4823cc-288c-422e-9362-2d6971c77fcf" w:customStyle="1">
+    <w:name w:val="Table Grid_3d4823cc-288c-422e-9362-2d6971c77fcf"/>
+    <w:basedOn w:val="NormalTable_37f2d5d7-4c83-4988-a558-b7b0b2d16210"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c4617ca-300a-4c32-8675-38959c7ca30c" w:customStyle="1">
-    <w:name w:val="Normal Table_8c4617ca-300a-4c32-8675-38959c7ca30c"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec24180c-49d6-4bba-ab4d-b81c76fb4703" w:customStyle="1">
+    <w:name w:val="Normal Table_ec24180c-49d6-4bba-ab4d-b81c76fb4703"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9b9dabd9-f0ec-46a3-928a-40c3740f2c31" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c4617ca-300a-4c32-8675-38959c7ca30c"/>
+  <w:style w:type="table" w:styleId="TableGrid_2d48d659-5d8c-4e75-9985-1c3e693cbd9c" w:customStyle="1">
+    <w:name w:val="Table Grid_2d48d659-5d8c-4e75-9985-1c3e693cbd9c"/>
+    <w:basedOn w:val="NormalTable_ec24180c-49d6-4bba-ab4d-b81c76fb4703"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cf47d7e3-54cb-4eb2-80d9-14517703185a" w:customStyle="1">
-    <w:name w:val="Normal Table_cf47d7e3-54cb-4eb2-80d9-14517703185a"/>
+  <w:style w:type="table" w:styleId="NormalTable_f8ab3238-ed80-4816-acf6-786ad1ab7891" w:customStyle="1">
+    <w:name w:val="Normal Table_f8ab3238-ed80-4816-acf6-786ad1ab7891"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_06466cb0-74c2-4217-aa9c-df8170b6c1cc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cf47d7e3-54cb-4eb2-80d9-14517703185a"/>
+  <w:style w:type="table" w:styleId="TableGrid_b153a4b3-f8bb-4271-8578-d0f98f61d29d" w:customStyle="1">
+    <w:name w:val="Table Grid_b153a4b3-f8bb-4271-8578-d0f98f61d29d"/>
+    <w:basedOn w:val="NormalTable_f8ab3238-ed80-4816-acf6-786ad1ab7891"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fe8cac25-1918-434d-a00f-8a0e8113a074" w:customStyle="1">
-    <w:name w:val="Normal Table_fe8cac25-1918-434d-a00f-8a0e8113a074"/>
+  <w:style w:type="table" w:styleId="NormalTable_ca920510-97a2-4821-b450-eb09eb650e9c" w:customStyle="1">
+    <w:name w:val="Normal Table_ca920510-97a2-4821-b450-eb09eb650e9c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1401659f-e6c9-4378-a7d4-40478e57a838" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fe8cac25-1918-434d-a00f-8a0e8113a074"/>
+  <w:style w:type="table" w:styleId="TableGrid_2434a7a1-8a5f-4183-bfee-d6c6064b6792" w:customStyle="1">
+    <w:name w:val="Table Grid_2434a7a1-8a5f-4183-bfee-d6c6064b6792"/>
+    <w:basedOn w:val="NormalTable_ca920510-97a2-4821-b450-eb09eb650e9c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4402d21f-6a88-47f1-87d6-d5ae8ed37268" w:customStyle="1">
-    <w:name w:val="Normal Table_4402d21f-6a88-47f1-87d6-d5ae8ed37268"/>
+  <w:style w:type="table" w:styleId="NormalTable_6b1f8d03-b9c8-4c39-9723-ec401e6edd01" w:customStyle="1">
+    <w:name w:val="Normal Table_6b1f8d03-b9c8-4c39-9723-ec401e6edd01"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_97f41775-7208-48aa-aeb2-03ed5632dbe9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4402d21f-6a88-47f1-87d6-d5ae8ed37268"/>
+  <w:style w:type="table" w:styleId="TableGrid_6ca53d51-a180-4733-afe9-5f2ed5671587" w:customStyle="1">
+    <w:name w:val="Table Grid_6ca53d51-a180-4733-afe9-5f2ed5671587"/>
+    <w:basedOn w:val="NormalTable_6b1f8d03-b9c8-4c39-9723-ec401e6edd01"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a6fb675d-cc2a-42bb-95ad-958913be1238" w:customStyle="1">
-    <w:name w:val="Normal Table_a6fb675d-cc2a-42bb-95ad-958913be1238"/>
+  <w:style w:type="table" w:styleId="NormalTable_3fca7406-3498-46fd-8739-b46615969aab" w:customStyle="1">
+    <w:name w:val="Normal Table_3fca7406-3498-46fd-8739-b46615969aab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_31db34e8-d835-41dd-a89f-cf5b0f01a8b8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a6fb675d-cc2a-42bb-95ad-958913be1238"/>
+  <w:style w:type="table" w:styleId="TableGrid_1d73d926-bd06-42a8-a8ef-3aef1a5e3e8d" w:customStyle="1">
+    <w:name w:val="Table Grid_1d73d926-bd06-42a8-a8ef-3aef1a5e3e8d"/>
+    <w:basedOn w:val="NormalTable_3fca7406-3498-46fd-8739-b46615969aab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_40f499dd-8dca-467c-8924-f8f3cb5a7e89" w:customStyle="1">
-    <w:name w:val="Normal Table_40f499dd-8dca-467c-8924-f8f3cb5a7e89"/>
+  <w:style w:type="table" w:styleId="NormalTable_eaa8ff87-8850-4dec-af76-d2025bda4fa0" w:customStyle="1">
+    <w:name w:val="Normal Table_eaa8ff87-8850-4dec-af76-d2025bda4fa0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7cda0f8d-d438-4fc0-af2e-37e385358399" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_40f499dd-8dca-467c-8924-f8f3cb5a7e89"/>
+  <w:style w:type="table" w:styleId="TableGrid_9d5b33b9-b85e-4fae-944c-98155f042378" w:customStyle="1">
+    <w:name w:val="Table Grid_9d5b33b9-b85e-4fae-944c-98155f042378"/>
+    <w:basedOn w:val="NormalTable_eaa8ff87-8850-4dec-af76-d2025bda4fa0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f724ff09-7195-4085-b266-26b1587160c2" w:customStyle="1">
-    <w:name w:val="Normal Table_f724ff09-7195-4085-b266-26b1587160c2"/>
+  <w:style w:type="table" w:styleId="NormalTable_b4593436-801b-49a0-9cf4-184c0fcaa234" w:customStyle="1">
+    <w:name w:val="Normal Table_b4593436-801b-49a0-9cf4-184c0fcaa234"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_30544d41-9ab0-4379-942c-e1f8944716ce" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f724ff09-7195-4085-b266-26b1587160c2"/>
+  <w:style w:type="table" w:styleId="TableGrid_263c5084-bab6-44ea-9222-d18c0de66ec1" w:customStyle="1">
+    <w:name w:val="Table Grid_263c5084-bab6-44ea-9222-d18c0de66ec1"/>
+    <w:basedOn w:val="NormalTable_b4593436-801b-49a0-9cf4-184c0fcaa234"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9fc7b0a0-3671-41d9-b405-f8bf80bbb7e2" w:customStyle="1">
-    <w:name w:val="Normal Table_9fc7b0a0-3671-41d9-b405-f8bf80bbb7e2"/>
+  <w:style w:type="table" w:styleId="NormalTable_4ee41ee4-3d16-4764-bfba-df9810e26391" w:customStyle="1">
+    <w:name w:val="Normal Table_4ee41ee4-3d16-4764-bfba-df9810e26391"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d31d5eca-5c3b-46eb-ab89-1af2c3286573" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9fc7b0a0-3671-41d9-b405-f8bf80bbb7e2"/>
+  <w:style w:type="table" w:styleId="TableGrid_88be6ca1-0063-4b30-b847-72022c723e40" w:customStyle="1">
+    <w:name w:val="Table Grid_88be6ca1-0063-4b30-b847-72022c723e40"/>
+    <w:basedOn w:val="NormalTable_4ee41ee4-3d16-4764-bfba-df9810e26391"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -4952,55 +4922,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>668-2-1.4 Oppsummering av spesifikke tiltak</Template>
+  <Template>668-2-1.4 Oppsummering av spesifikke tiltak.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>276</Words>
-  <Characters>1464</Characters>
+  <Words>277</Words>
+  <Characters>1469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lise Marcussen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>