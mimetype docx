--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5412" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:fill="FFFFFF" w:val="clear"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
@@ -165,50 +166,53 @@
           <w:gridAfter w:val="1"/>
           <w:wAfter w:type="pct" w:w="7"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="527"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="5" w:colLast="5" w:edGrp="everyone" w:id="0"/>
+            <w:permStart w:colFirst="3" w:colLast="3" w:edGrp="everyone" w:id="1"/>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">PROSJEKT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="2699"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -311,50 +315,53 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="512"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="0"/>
+      <w:permEnd w:id="1"/>
+      <w:permEnd w:id="2"/>
       <w:tr>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:type="pct" w:w="7"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="4993"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
@@ -1816,128 +1823,129 @@
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A6A32AC">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6ca53d51-a180-4733-afe9-5f2ed5671587"/>
+      <w:tblStyle w:val="TableGrid_c2058752-730d-4f59-9f02-6878ec0b8d20"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1948,290 +1956,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:41:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:49:07 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1d73d926-bd06-42a8-a8ef-3aef1a5e3e8d"/>
+      <w:tblStyle w:val="TableGrid_76ca014b-de67-434c-a3da-7760bbae7f65"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6086"/>
-      <w:gridCol w:w="2183"/>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6086"/>
+          <w:tcW w:type="dxa" w:w="5657"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 98. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.4 Oppsummering av spesifikke tiltak</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2183"/>
+          <w:tcW w:type="dxa" w:w="2612"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
+            <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
+      <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_88be6ca1-0063-4b30-b847-72022c723e40"/>
+      <w:tblStyle w:val="TableGrid_c12b73f6-99df-4f0e-bc0c-3637d15d6a0a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2242,51 +2259,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9d5b33b9-b85e-4fae-944c-98155f042378"/>
+            <w:tblStyle w:val="TableGrid_e2aff179-ffd7-4307-8c41-57586501ee84"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2387,136 +2404,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">10.07.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
+            <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_263c5084-bab6-44ea-9222-d18c0de66ec1"/>
+            <w:tblStyle w:val="TableGrid_616da6f4-7dec-4a8a-b8b2-0ddef467ae75"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Vedlegg</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2532,83 +2549,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
+            <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
+      <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_2a37e92d-d236-4465-b940-1b8f4b9cb297"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5657"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 98. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.4 Oppsummering av spesifikke tiltak</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2612"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_ca63434a-6427-44cb-87f9-c9ff364c6e49"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5896"/>
+      <w:gridCol w:w="3174"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5896"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_b0ceddb1-7edb-49fb-9c57-cc77a73fc70b"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">10.07.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3174"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_1f753d2e-610b-4fb4-b577-fee1e147dd51"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Vedlegg</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="27034A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -2685,50 +3259,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="330A54F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2915,50 +3490,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift8"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift9"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="5A0A7C89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift3"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:noProof w:val="0"/>
@@ -4007,660 +4583,883 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tiltak1" w:customStyle="1">
     <w:name w:val="Tiltak1"/>
     <w:basedOn w:val="Overskrift3"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:left="266" w:hanging="96"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_2b002590-3213-45fa-abe6-dc218fcb6258" w:customStyle="1">
-    <w:name w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
+  <w:style w:type="paragraph" w:styleId="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018" w:customStyle="1">
+    <w:name w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
+    <w:basedOn w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9fbd0a6b-4088-4694-be0e-d898d525004a" w:customStyle="1">
-    <w:name w:val="Normal Table_9fbd0a6b-4088-4694-be0e-d898d525004a"/>
+  <w:style w:type="table" w:styleId="NormalTable_98b8fb1b-8ddd-44c1-b3c3-ff7f450611be" w:customStyle="1">
+    <w:name w:val="Normal Table_98b8fb1b-8ddd-44c1-b3c3-ff7f450611be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a474e791-49df-4763-9b7f-2c49dc40f1c8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9fbd0a6b-4088-4694-be0e-d898d525004a"/>
+  <w:style w:type="table" w:styleId="TableGrid_3d87017e-fe0e-475f-b081-ab496c631da0" w:customStyle="1">
+    <w:name w:val="Table Grid_3d87017e-fe0e-475f-b081-ab496c631da0"/>
+    <w:basedOn w:val="NormalTable_98b8fb1b-8ddd-44c1-b3c3-ff7f450611be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_2b002590-3213-45fa-abe6-dc218fcb6258"/>
+    <w:basedOn w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_f3582a23-b6ec-4baa-99da-9bfacb211018"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_37f2d5d7-4c83-4988-a558-b7b0b2d16210" w:customStyle="1">
-    <w:name w:val="Normal Table_37f2d5d7-4c83-4988-a558-b7b0b2d16210"/>
+  <w:style w:type="table" w:styleId="NormalTable_a9d3f4d6-c3e6-4954-b21c-845a0cedb9a9" w:customStyle="1">
+    <w:name w:val="Normal Table_a9d3f4d6-c3e6-4954-b21c-845a0cedb9a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3d4823cc-288c-422e-9362-2d6971c77fcf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_37f2d5d7-4c83-4988-a558-b7b0b2d16210"/>
+  <w:style w:type="table" w:styleId="TableGrid_495c36f1-f3a6-461c-852d-04e417e027da" w:customStyle="1">
+    <w:name w:val="Table Grid_495c36f1-f3a6-461c-852d-04e417e027da"/>
+    <w:basedOn w:val="NormalTable_a9d3f4d6-c3e6-4954-b21c-845a0cedb9a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec24180c-49d6-4bba-ab4d-b81c76fb4703" w:customStyle="1">
-    <w:name w:val="Normal Table_ec24180c-49d6-4bba-ab4d-b81c76fb4703"/>
+  <w:style w:type="table" w:styleId="NormalTable_fedd071f-ca0a-4577-91c7-697526abf803" w:customStyle="1">
+    <w:name w:val="Normal Table_fedd071f-ca0a-4577-91c7-697526abf803"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2d48d659-5d8c-4e75-9985-1c3e693cbd9c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec24180c-49d6-4bba-ab4d-b81c76fb4703"/>
+  <w:style w:type="table" w:styleId="TableGrid_a29b4bd3-88e7-4ac1-8e56-89515eb5ff76" w:customStyle="1">
+    <w:name w:val="Table Grid_a29b4bd3-88e7-4ac1-8e56-89515eb5ff76"/>
+    <w:basedOn w:val="NormalTable_fedd071f-ca0a-4577-91c7-697526abf803"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f8ab3238-ed80-4816-acf6-786ad1ab7891" w:customStyle="1">
-    <w:name w:val="Normal Table_f8ab3238-ed80-4816-acf6-786ad1ab7891"/>
+  <w:style w:type="table" w:styleId="NormalTable_6c87cc7e-1ff4-4e7a-9a6c-aea6d35785b4" w:customStyle="1">
+    <w:name w:val="Normal Table_6c87cc7e-1ff4-4e7a-9a6c-aea6d35785b4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b153a4b3-f8bb-4271-8578-d0f98f61d29d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f8ab3238-ed80-4816-acf6-786ad1ab7891"/>
+  <w:style w:type="table" w:styleId="TableGrid_90469ed4-f852-4f79-a83f-bb282072eddc" w:customStyle="1">
+    <w:name w:val="Table Grid_90469ed4-f852-4f79-a83f-bb282072eddc"/>
+    <w:basedOn w:val="NormalTable_6c87cc7e-1ff4-4e7a-9a6c-aea6d35785b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca920510-97a2-4821-b450-eb09eb650e9c" w:customStyle="1">
-    <w:name w:val="Normal Table_ca920510-97a2-4821-b450-eb09eb650e9c"/>
+  <w:style w:type="table" w:styleId="NormalTable_6b629a3d-5c18-4c11-a87f-2929a4f226ef" w:customStyle="1">
+    <w:name w:val="Normal Table_6b629a3d-5c18-4c11-a87f-2929a4f226ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2434a7a1-8a5f-4183-bfee-d6c6064b6792" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca920510-97a2-4821-b450-eb09eb650e9c"/>
+  <w:style w:type="table" w:styleId="TableGrid_94333fd4-4c81-4528-8ab9-31dd262c09ce" w:customStyle="1">
+    <w:name w:val="Table Grid_94333fd4-4c81-4528-8ab9-31dd262c09ce"/>
+    <w:basedOn w:val="NormalTable_6b629a3d-5c18-4c11-a87f-2929a4f226ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6b1f8d03-b9c8-4c39-9723-ec401e6edd01" w:customStyle="1">
-    <w:name w:val="Normal Table_6b1f8d03-b9c8-4c39-9723-ec401e6edd01"/>
+  <w:style w:type="table" w:styleId="NormalTable_35f73577-bcd6-489f-97f8-ac63033147d3" w:customStyle="1">
+    <w:name w:val="Normal Table_35f73577-bcd6-489f-97f8-ac63033147d3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6ca53d51-a180-4733-afe9-5f2ed5671587" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6b1f8d03-b9c8-4c39-9723-ec401e6edd01"/>
+  <w:style w:type="table" w:styleId="TableGrid_c2058752-730d-4f59-9f02-6878ec0b8d20" w:customStyle="1">
+    <w:name w:val="Table Grid_c2058752-730d-4f59-9f02-6878ec0b8d20"/>
+    <w:basedOn w:val="NormalTable_35f73577-bcd6-489f-97f8-ac63033147d3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3fca7406-3498-46fd-8739-b46615969aab" w:customStyle="1">
-    <w:name w:val="Normal Table_3fca7406-3498-46fd-8739-b46615969aab"/>
+  <w:style w:type="table" w:styleId="NormalTable_641ef285-df62-4d12-8570-af005c659d27" w:customStyle="1">
+    <w:name w:val="Normal Table_641ef285-df62-4d12-8570-af005c659d27"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1d73d926-bd06-42a8-a8ef-3aef1a5e3e8d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3fca7406-3498-46fd-8739-b46615969aab"/>
+  <w:style w:type="table" w:styleId="TableGrid_2a37e92d-d236-4465-b940-1b8f4b9cb297" w:customStyle="1">
+    <w:name w:val="Table Grid_2a37e92d-d236-4465-b940-1b8f4b9cb297"/>
+    <w:basedOn w:val="NormalTable_641ef285-df62-4d12-8570-af005c659d27"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eaa8ff87-8850-4dec-af76-d2025bda4fa0" w:customStyle="1">
-    <w:name w:val="Normal Table_eaa8ff87-8850-4dec-af76-d2025bda4fa0"/>
+  <w:style w:type="table" w:styleId="NormalTable_3e2133ef-5604-4e23-aed3-3d894a7fb713" w:customStyle="1">
+    <w:name w:val="Normal Table_3e2133ef-5604-4e23-aed3-3d894a7fb713"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9d5b33b9-b85e-4fae-944c-98155f042378" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eaa8ff87-8850-4dec-af76-d2025bda4fa0"/>
+  <w:style w:type="table" w:styleId="TableGrid_b0ceddb1-7edb-49fb-9c57-cc77a73fc70b" w:customStyle="1">
+    <w:name w:val="Table Grid_b0ceddb1-7edb-49fb-9c57-cc77a73fc70b"/>
+    <w:basedOn w:val="NormalTable_3e2133ef-5604-4e23-aed3-3d894a7fb713"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b4593436-801b-49a0-9cf4-184c0fcaa234" w:customStyle="1">
-    <w:name w:val="Normal Table_b4593436-801b-49a0-9cf4-184c0fcaa234"/>
+  <w:style w:type="table" w:styleId="NormalTable_25d5e6c2-a728-4ab5-9c1d-74f6af0caee9" w:customStyle="1">
+    <w:name w:val="Normal Table_25d5e6c2-a728-4ab5-9c1d-74f6af0caee9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_263c5084-bab6-44ea-9222-d18c0de66ec1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b4593436-801b-49a0-9cf4-184c0fcaa234"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f753d2e-610b-4fb4-b577-fee1e147dd51" w:customStyle="1">
+    <w:name w:val="Table Grid_1f753d2e-610b-4fb4-b577-fee1e147dd51"/>
+    <w:basedOn w:val="NormalTable_25d5e6c2-a728-4ab5-9c1d-74f6af0caee9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4ee41ee4-3d16-4764-bfba-df9810e26391" w:customStyle="1">
-    <w:name w:val="Normal Table_4ee41ee4-3d16-4764-bfba-df9810e26391"/>
+  <w:style w:type="table" w:styleId="NormalTable_3aca450a-3c8f-487e-aeea-ef66f12c8004" w:customStyle="1">
+    <w:name w:val="Normal Table_3aca450a-3c8f-487e-aeea-ef66f12c8004"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_88be6ca1-0063-4b30-b847-72022c723e40" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4ee41ee4-3d16-4764-bfba-df9810e26391"/>
+  <w:style w:type="table" w:styleId="TableGrid_ca63434a-6427-44cb-87f9-c9ff364c6e49" w:customStyle="1">
+    <w:name w:val="Table Grid_ca63434a-6427-44cb-87f9-c9ff364c6e49"/>
+    <w:basedOn w:val="NormalTable_3aca450a-3c8f-487e-aeea-ef66f12c8004"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_e97bf8ec-8142-4942-86f7-de89b8b36bb8" w:customStyle="1">
+    <w:name w:val="Normal Table_e97bf8ec-8142-4942-86f7-de89b8b36bb8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_76ca014b-de67-434c-a3da-7760bbae7f65" w:customStyle="1">
+    <w:name w:val="Table Grid_76ca014b-de67-434c-a3da-7760bbae7f65"/>
+    <w:basedOn w:val="NormalTable_e97bf8ec-8142-4942-86f7-de89b8b36bb8"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_18d80633-e737-47a1-8b8f-773b9fac1377" w:customStyle="1">
+    <w:name w:val="Normal Table_18d80633-e737-47a1-8b8f-773b9fac1377"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e2aff179-ffd7-4307-8c41-57586501ee84" w:customStyle="1">
+    <w:name w:val="Table Grid_e2aff179-ffd7-4307-8c41-57586501ee84"/>
+    <w:basedOn w:val="NormalTable_18d80633-e737-47a1-8b8f-773b9fac1377"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_58b94a32-c62a-4d00-8e56-2f782a7ec64c" w:customStyle="1">
+    <w:name w:val="Normal Table_58b94a32-c62a-4d00-8e56-2f782a7ec64c"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_616da6f4-7dec-4a8a-b8b2-0ddef467ae75" w:customStyle="1">
+    <w:name w:val="Table Grid_616da6f4-7dec-4a8a-b8b2-0ddef467ae75"/>
+    <w:basedOn w:val="NormalTable_58b94a32-c62a-4d00-8e56-2f782a7ec64c"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_8df7dc58-b377-455c-80be-0b4c56805559" w:customStyle="1">
+    <w:name w:val="Normal Table_8df7dc58-b377-455c-80be-0b4c56805559"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_c12b73f6-99df-4f0e-bc0c-3637d15d6a0a" w:customStyle="1">
+    <w:name w:val="Table Grid_c12b73f6-99df-4f0e-bc0c-3637d15d6a0a"/>
+    <w:basedOn w:val="NormalTable_8df7dc58-b377-455c-80be-0b4c56805559"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/668-2-1.4%20Oppsummering%20av%20spesifikke%20tiltak.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>