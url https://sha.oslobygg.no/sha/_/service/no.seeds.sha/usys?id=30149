--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -2074,51 +2074,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e3384c69-f4b5-451e-bb96-b9662c65868d"/>
+      <w:tblStyle w:val="TableGrid_47d7a137-2682-4307-b499-31eada7baade"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4960"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2129,51 +2129,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:05:05 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:14 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2201,51 +2201,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3dfbca68-70ea-4582-8626-0eebe05db972"/>
+      <w:tblStyle w:val="TableGrid_e0338dc1-d902-41bc-8e26-12b96043fb3c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6657"/>
       <w:gridCol w:w="2388"/>
       <w:gridCol w:w="876"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2303,51 +2303,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="876"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+            <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2360,59 +2360,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+      <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b92547cc-bf4c-4e06-b466-7493f03f31fc"/>
+      <w:tblStyle w:val="TableGrid_bcab1d51-2388-4fba-a794-c9f5f056c160"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6449"/>
       <w:gridCol w:w="3472"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2423,51 +2423,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6449"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d007bda2-db60-4a6f-8906-0677a7cf32b0"/>
+            <w:tblStyle w:val="TableGrid_989f655d-7093-46d1-bb38-61e9de5dfbcb"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2568,72 +2568,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+            <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3472"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_750910cb-c81f-4a93-ba5c-aba0f3851bcc"/>
+            <w:tblStyle w:val="TableGrid_76712f25-e0ea-4ff1-b25f-12d3768bdfb3"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2734,62 +2734,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+            <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+      <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="257650BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3920,629 +3920,629 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06" w:customStyle="1">
-    <w:name w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+  <w:style w:type="paragraph" w:styleId="Normal_fec64901-b277-4e77-98d8-f318be6149d7" w:customStyle="1">
+    <w:name w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+    <w:basedOn w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fe5244fa-1199-4e1a-be53-4e0e0c2e20b8" w:customStyle="1">
-    <w:name w:val="Normal Table_fe5244fa-1199-4e1a-be53-4e0e0c2e20b8"/>
+  <w:style w:type="table" w:styleId="NormalTable_467828e7-81fa-4bb1-a315-ee52070351eb" w:customStyle="1">
+    <w:name w:val="Normal Table_467828e7-81fa-4bb1-a315-ee52070351eb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_fe5244fa-1199-4e1a-be53-4e0e0c2e20b8"/>
+    <w:basedOn w:val="NormalTable_467828e7-81fa-4bb1-a315-ee52070351eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+    <w:basedOn w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_7862b5ca-507e-43bc-8ebf-9128301cfe06"/>
+    <w:basedOn w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e3baa936-cd08-4a22-8c11-02247c18c89a" w:customStyle="1">
-    <w:name w:val="Normal Table_e3baa936-cd08-4a22-8c11-02247c18c89a"/>
+  <w:style w:type="table" w:styleId="NormalTable_8008bf69-62bf-4d2c-ad01-db1811eaa5a5" w:customStyle="1">
+    <w:name w:val="Normal Table_8008bf69-62bf-4d2c-ad01-db1811eaa5a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9eed505b-a376-4b73-9f40-25cee1068b07" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e3baa936-cd08-4a22-8c11-02247c18c89a"/>
+  <w:style w:type="table" w:styleId="TableGrid_c26d4652-c29f-4182-9b19-e23242cdf2db" w:customStyle="1">
+    <w:name w:val="Table Grid_c26d4652-c29f-4182-9b19-e23242cdf2db"/>
+    <w:basedOn w:val="NormalTable_8008bf69-62bf-4d2c-ad01-db1811eaa5a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_26f7c227-e779-4e87-b981-29bee4843ef1" w:customStyle="1">
-    <w:name w:val="Normal Table_26f7c227-e779-4e87-b981-29bee4843ef1"/>
+  <w:style w:type="table" w:styleId="NormalTable_288fa704-21a7-434d-810d-68cd740fde9c" w:customStyle="1">
+    <w:name w:val="Normal Table_288fa704-21a7-434d-810d-68cd740fde9c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c7760a2d-4a08-4af0-8c72-4f896c81fc1a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_26f7c227-e779-4e87-b981-29bee4843ef1"/>
+  <w:style w:type="table" w:styleId="TableGrid_f285606c-dcc2-4924-b646-8092cfffccb8" w:customStyle="1">
+    <w:name w:val="Table Grid_f285606c-dcc2-4924-b646-8092cfffccb8"/>
+    <w:basedOn w:val="NormalTable_288fa704-21a7-434d-810d-68cd740fde9c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_253da689-6334-423e-a232-bafca90b7fba" w:customStyle="1">
-    <w:name w:val="Normal Table_253da689-6334-423e-a232-bafca90b7fba"/>
+  <w:style w:type="table" w:styleId="NormalTable_ce617fcc-2b54-4bd1-a8b4-eb2c48a54261" w:customStyle="1">
+    <w:name w:val="Normal Table_ce617fcc-2b54-4bd1-a8b4-eb2c48a54261"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cc9cbe93-9984-4ad7-9125-e54dcb34a269" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_253da689-6334-423e-a232-bafca90b7fba"/>
+  <w:style w:type="table" w:styleId="TableGrid_bef92a98-b673-4674-980d-73461ee2f5ac" w:customStyle="1">
+    <w:name w:val="Table Grid_bef92a98-b673-4674-980d-73461ee2f5ac"/>
+    <w:basedOn w:val="NormalTable_ce617fcc-2b54-4bd1-a8b4-eb2c48a54261"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c5076395-0cdd-4c60-90b4-337a18d0b51b" w:customStyle="1">
-    <w:name w:val="Normal Table_c5076395-0cdd-4c60-90b4-337a18d0b51b"/>
+  <w:style w:type="table" w:styleId="NormalTable_a7aad3fb-c1e5-4a63-b71d-c97ff465648e" w:customStyle="1">
+    <w:name w:val="Normal Table_a7aad3fb-c1e5-4a63-b71d-c97ff465648e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8feb9971-9e4c-49c2-b629-0ffa27982ffa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c5076395-0cdd-4c60-90b4-337a18d0b51b"/>
+  <w:style w:type="table" w:styleId="TableGrid_7e5ae0a5-556e-4368-bd02-78e699ab8804" w:customStyle="1">
+    <w:name w:val="Table Grid_7e5ae0a5-556e-4368-bd02-78e699ab8804"/>
+    <w:basedOn w:val="NormalTable_a7aad3fb-c1e5-4a63-b71d-c97ff465648e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_76237a32-a9db-4b56-927f-d477e0d27bd0" w:customStyle="1">
-    <w:name w:val="Normal Table_76237a32-a9db-4b56-927f-d477e0d27bd0"/>
+  <w:style w:type="table" w:styleId="NormalTable_cae7f199-5105-43db-a496-23b4c0b67e82" w:customStyle="1">
+    <w:name w:val="Normal Table_cae7f199-5105-43db-a496-23b4c0b67e82"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e3384c69-f4b5-451e-bb96-b9662c65868d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_76237a32-a9db-4b56-927f-d477e0d27bd0"/>
+  <w:style w:type="table" w:styleId="TableGrid_47d7a137-2682-4307-b499-31eada7baade" w:customStyle="1">
+    <w:name w:val="Table Grid_47d7a137-2682-4307-b499-31eada7baade"/>
+    <w:basedOn w:val="NormalTable_cae7f199-5105-43db-a496-23b4c0b67e82"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_54dc1b82-c599-48e3-85be-7b4cd582ad4f" w:customStyle="1">
-    <w:name w:val="Normal Table_54dc1b82-c599-48e3-85be-7b4cd582ad4f"/>
+  <w:style w:type="table" w:styleId="NormalTable_33b354d6-21cc-4c64-9386-4798da2aae58" w:customStyle="1">
+    <w:name w:val="Normal Table_33b354d6-21cc-4c64-9386-4798da2aae58"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3dfbca68-70ea-4582-8626-0eebe05db972" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_54dc1b82-c599-48e3-85be-7b4cd582ad4f"/>
+  <w:style w:type="table" w:styleId="TableGrid_e0338dc1-d902-41bc-8e26-12b96043fb3c" w:customStyle="1">
+    <w:name w:val="Table Grid_e0338dc1-d902-41bc-8e26-12b96043fb3c"/>
+    <w:basedOn w:val="NormalTable_33b354d6-21cc-4c64-9386-4798da2aae58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b6534b13-701f-4e46-8b22-6304de6c9a7f" w:customStyle="1">
-    <w:name w:val="Normal Table_b6534b13-701f-4e46-8b22-6304de6c9a7f"/>
+  <w:style w:type="table" w:styleId="NormalTable_98614b66-b7c1-483e-baaa-294e1fed4fa8" w:customStyle="1">
+    <w:name w:val="Normal Table_98614b66-b7c1-483e-baaa-294e1fed4fa8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d007bda2-db60-4a6f-8906-0677a7cf32b0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b6534b13-701f-4e46-8b22-6304de6c9a7f"/>
+  <w:style w:type="table" w:styleId="TableGrid_989f655d-7093-46d1-bb38-61e9de5dfbcb" w:customStyle="1">
+    <w:name w:val="Table Grid_989f655d-7093-46d1-bb38-61e9de5dfbcb"/>
+    <w:basedOn w:val="NormalTable_98614b66-b7c1-483e-baaa-294e1fed4fa8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aecdb267-2e45-4ac2-add4-41e79c89915a" w:customStyle="1">
-    <w:name w:val="Normal Table_aecdb267-2e45-4ac2-add4-41e79c89915a"/>
+  <w:style w:type="table" w:styleId="NormalTable_efe9939b-ba2d-41fb-b2f9-3086ede55aa7" w:customStyle="1">
+    <w:name w:val="Normal Table_efe9939b-ba2d-41fb-b2f9-3086ede55aa7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_750910cb-c81f-4a93-ba5c-aba0f3851bcc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aecdb267-2e45-4ac2-add4-41e79c89915a"/>
+  <w:style w:type="table" w:styleId="TableGrid_76712f25-e0ea-4ff1-b25f-12d3768bdfb3" w:customStyle="1">
+    <w:name w:val="Table Grid_76712f25-e0ea-4ff1-b25f-12d3768bdfb3"/>
+    <w:basedOn w:val="NormalTable_efe9939b-ba2d-41fb-b2f9-3086ede55aa7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4429ed52-fc6f-4ee2-9429-c05a77caf35e" w:customStyle="1">
-    <w:name w:val="Normal Table_4429ed52-fc6f-4ee2-9429-c05a77caf35e"/>
+  <w:style w:type="table" w:styleId="NormalTable_eef2f83c-9005-4a18-bdad-064912dab58a" w:customStyle="1">
+    <w:name w:val="Normal Table_eef2f83c-9005-4a18-bdad-064912dab58a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b92547cc-bf4c-4e06-b466-7493f03f31fc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4429ed52-fc6f-4ee2-9429-c05a77caf35e"/>
+  <w:style w:type="table" w:styleId="TableGrid_bcab1d51-2388-4fba-a794-c9f5f056c160" w:customStyle="1">
+    <w:name w:val="Table Grid_bcab1d51-2388-4fba-a794-c9f5f056c160"/>
+    <w:basedOn w:val="NormalTable_eef2f83c-9005-4a18-bdad-064912dab58a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>