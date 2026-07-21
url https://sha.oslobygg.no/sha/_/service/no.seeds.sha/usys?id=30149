--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -2074,51 +2074,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_47d7a137-2682-4307-b499-31eada7baade"/>
+      <w:tblStyle w:val="TableGrid_dd68517f-f27d-4eae-a3d6-0e2e6c2333a9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4960"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2129,51 +2129,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:14 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:42:19 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2201,51 +2201,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e0338dc1-d902-41bc-8e26-12b96043fb3c"/>
+      <w:tblStyle w:val="TableGrid_ec04a6a2-c759-4158-8816-7c8201ee44de"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6657"/>
       <w:gridCol w:w="2388"/>
       <w:gridCol w:w="876"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2303,51 +2303,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="876"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+            <w:pStyle w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2360,59 +2360,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+      <w:pStyle w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bcab1d51-2388-4fba-a794-c9f5f056c160"/>
+      <w:tblStyle w:val="TableGrid_70e065f9-d629-41c8-a7ee-c0999dfefeb0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6449"/>
       <w:gridCol w:w="3472"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2423,51 +2423,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6449"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_989f655d-7093-46d1-bb38-61e9de5dfbcb"/>
+            <w:tblStyle w:val="TableGrid_ff4e97ad-a20f-49b4-8f4a-005b311d2b5e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2568,72 +2568,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+            <w:pStyle w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3472"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_76712f25-e0ea-4ff1-b25f-12d3768bdfb3"/>
+            <w:tblStyle w:val="TableGrid_06dc5777-e6c2-461a-9d2b-13f354768aaf"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2734,62 +2734,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+            <w:pStyle w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+      <w:pStyle w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="257650BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3920,629 +3920,629 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_fec64901-b277-4e77-98d8-f318be6149d7" w:customStyle="1">
-    <w:name w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+  <w:style w:type="paragraph" w:styleId="Normal_73339eb4-ec09-445e-b672-79435789e5de" w:customStyle="1">
+    <w:name w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+    <w:basedOn w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_467828e7-81fa-4bb1-a315-ee52070351eb" w:customStyle="1">
-    <w:name w:val="Normal Table_467828e7-81fa-4bb1-a315-ee52070351eb"/>
+  <w:style w:type="table" w:styleId="NormalTable_a426552e-6930-4eef-ac11-3e2daa020c4d" w:customStyle="1">
+    <w:name w:val="Normal Table_a426552e-6930-4eef-ac11-3e2daa020c4d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_467828e7-81fa-4bb1-a315-ee52070351eb"/>
+    <w:basedOn w:val="NormalTable_a426552e-6930-4eef-ac11-3e2daa020c4d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+    <w:basedOn w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_fec64901-b277-4e77-98d8-f318be6149d7"/>
+    <w:basedOn w:val="Normal_73339eb4-ec09-445e-b672-79435789e5de"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8008bf69-62bf-4d2c-ad01-db1811eaa5a5" w:customStyle="1">
-    <w:name w:val="Normal Table_8008bf69-62bf-4d2c-ad01-db1811eaa5a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_01ec763e-93d1-41e0-b66d-9b0132de098d" w:customStyle="1">
+    <w:name w:val="Normal Table_01ec763e-93d1-41e0-b66d-9b0132de098d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c26d4652-c29f-4182-9b19-e23242cdf2db" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8008bf69-62bf-4d2c-ad01-db1811eaa5a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_641c8655-4672-4806-8630-37c787e6b3ba" w:customStyle="1">
+    <w:name w:val="Table Grid_641c8655-4672-4806-8630-37c787e6b3ba"/>
+    <w:basedOn w:val="NormalTable_01ec763e-93d1-41e0-b66d-9b0132de098d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_288fa704-21a7-434d-810d-68cd740fde9c" w:customStyle="1">
-    <w:name w:val="Normal Table_288fa704-21a7-434d-810d-68cd740fde9c"/>
+  <w:style w:type="table" w:styleId="NormalTable_d3143375-0a3f-425c-84b0-5f5e4d822f92" w:customStyle="1">
+    <w:name w:val="Normal Table_d3143375-0a3f-425c-84b0-5f5e4d822f92"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f285606c-dcc2-4924-b646-8092cfffccb8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_288fa704-21a7-434d-810d-68cd740fde9c"/>
+  <w:style w:type="table" w:styleId="TableGrid_612c66ab-4d74-4894-945f-7ab3b6f6b6d4" w:customStyle="1">
+    <w:name w:val="Table Grid_612c66ab-4d74-4894-945f-7ab3b6f6b6d4"/>
+    <w:basedOn w:val="NormalTable_d3143375-0a3f-425c-84b0-5f5e4d822f92"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ce617fcc-2b54-4bd1-a8b4-eb2c48a54261" w:customStyle="1">
-    <w:name w:val="Normal Table_ce617fcc-2b54-4bd1-a8b4-eb2c48a54261"/>
+  <w:style w:type="table" w:styleId="NormalTable_af097242-c1f4-400b-9dd2-956295a5bdab" w:customStyle="1">
+    <w:name w:val="Normal Table_af097242-c1f4-400b-9dd2-956295a5bdab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bef92a98-b673-4674-980d-73461ee2f5ac" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ce617fcc-2b54-4bd1-a8b4-eb2c48a54261"/>
+  <w:style w:type="table" w:styleId="TableGrid_33dbe7e9-6a03-49ea-a815-5597763a1645" w:customStyle="1">
+    <w:name w:val="Table Grid_33dbe7e9-6a03-49ea-a815-5597763a1645"/>
+    <w:basedOn w:val="NormalTable_af097242-c1f4-400b-9dd2-956295a5bdab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a7aad3fb-c1e5-4a63-b71d-c97ff465648e" w:customStyle="1">
-    <w:name w:val="Normal Table_a7aad3fb-c1e5-4a63-b71d-c97ff465648e"/>
+  <w:style w:type="table" w:styleId="NormalTable_2f29b48b-e769-4a8a-a437-b99e282a3234" w:customStyle="1">
+    <w:name w:val="Normal Table_2f29b48b-e769-4a8a-a437-b99e282a3234"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7e5ae0a5-556e-4368-bd02-78e699ab8804" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a7aad3fb-c1e5-4a63-b71d-c97ff465648e"/>
+  <w:style w:type="table" w:styleId="TableGrid_fc1c0e6f-e53d-42dd-88f4-b47f6dcf1e94" w:customStyle="1">
+    <w:name w:val="Table Grid_fc1c0e6f-e53d-42dd-88f4-b47f6dcf1e94"/>
+    <w:basedOn w:val="NormalTable_2f29b48b-e769-4a8a-a437-b99e282a3234"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cae7f199-5105-43db-a496-23b4c0b67e82" w:customStyle="1">
-    <w:name w:val="Normal Table_cae7f199-5105-43db-a496-23b4c0b67e82"/>
+  <w:style w:type="table" w:styleId="NormalTable_f81c5788-12da-4f8d-a370-c1c9f05d1ef7" w:customStyle="1">
+    <w:name w:val="Normal Table_f81c5788-12da-4f8d-a370-c1c9f05d1ef7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_47d7a137-2682-4307-b499-31eada7baade" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cae7f199-5105-43db-a496-23b4c0b67e82"/>
+  <w:style w:type="table" w:styleId="TableGrid_dd68517f-f27d-4eae-a3d6-0e2e6c2333a9" w:customStyle="1">
+    <w:name w:val="Table Grid_dd68517f-f27d-4eae-a3d6-0e2e6c2333a9"/>
+    <w:basedOn w:val="NormalTable_f81c5788-12da-4f8d-a370-c1c9f05d1ef7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_33b354d6-21cc-4c64-9386-4798da2aae58" w:customStyle="1">
-    <w:name w:val="Normal Table_33b354d6-21cc-4c64-9386-4798da2aae58"/>
+  <w:style w:type="table" w:styleId="NormalTable_fca443dd-b6b6-4bea-8c98-7989a96d9e5d" w:customStyle="1">
+    <w:name w:val="Normal Table_fca443dd-b6b6-4bea-8c98-7989a96d9e5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e0338dc1-d902-41bc-8e26-12b96043fb3c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_33b354d6-21cc-4c64-9386-4798da2aae58"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec04a6a2-c759-4158-8816-7c8201ee44de" w:customStyle="1">
+    <w:name w:val="Table Grid_ec04a6a2-c759-4158-8816-7c8201ee44de"/>
+    <w:basedOn w:val="NormalTable_fca443dd-b6b6-4bea-8c98-7989a96d9e5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98614b66-b7c1-483e-baaa-294e1fed4fa8" w:customStyle="1">
-    <w:name w:val="Normal Table_98614b66-b7c1-483e-baaa-294e1fed4fa8"/>
+  <w:style w:type="table" w:styleId="NormalTable_67fe837f-b0b2-44e1-9cdb-7bedee06962c" w:customStyle="1">
+    <w:name w:val="Normal Table_67fe837f-b0b2-44e1-9cdb-7bedee06962c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_989f655d-7093-46d1-bb38-61e9de5dfbcb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98614b66-b7c1-483e-baaa-294e1fed4fa8"/>
+  <w:style w:type="table" w:styleId="TableGrid_ff4e97ad-a20f-49b4-8f4a-005b311d2b5e" w:customStyle="1">
+    <w:name w:val="Table Grid_ff4e97ad-a20f-49b4-8f4a-005b311d2b5e"/>
+    <w:basedOn w:val="NormalTable_67fe837f-b0b2-44e1-9cdb-7bedee06962c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_efe9939b-ba2d-41fb-b2f9-3086ede55aa7" w:customStyle="1">
-    <w:name w:val="Normal Table_efe9939b-ba2d-41fb-b2f9-3086ede55aa7"/>
+  <w:style w:type="table" w:styleId="NormalTable_75a75406-4536-4fee-8641-c687b94c4a8e" w:customStyle="1">
+    <w:name w:val="Normal Table_75a75406-4536-4fee-8641-c687b94c4a8e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_76712f25-e0ea-4ff1-b25f-12d3768bdfb3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_efe9939b-ba2d-41fb-b2f9-3086ede55aa7"/>
+  <w:style w:type="table" w:styleId="TableGrid_06dc5777-e6c2-461a-9d2b-13f354768aaf" w:customStyle="1">
+    <w:name w:val="Table Grid_06dc5777-e6c2-461a-9d2b-13f354768aaf"/>
+    <w:basedOn w:val="NormalTable_75a75406-4536-4fee-8641-c687b94c4a8e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eef2f83c-9005-4a18-bdad-064912dab58a" w:customStyle="1">
-    <w:name w:val="Normal Table_eef2f83c-9005-4a18-bdad-064912dab58a"/>
+  <w:style w:type="table" w:styleId="NormalTable_de7a91ab-cfb0-40bc-88bb-2640403dd269" w:customStyle="1">
+    <w:name w:val="Normal Table_de7a91ab-cfb0-40bc-88bb-2640403dd269"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bcab1d51-2388-4fba-a794-c9f5f056c160" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eef2f83c-9005-4a18-bdad-064912dab58a"/>
+  <w:style w:type="table" w:styleId="TableGrid_70e065f9-d629-41c8-a7ee-c0999dfefeb0" w:customStyle="1">
+    <w:name w:val="Table Grid_70e065f9-d629-41c8-a7ee-c0999dfefeb0"/>
+    <w:basedOn w:val="NormalTable_de7a91ab-cfb0-40bc-88bb-2640403dd269"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>