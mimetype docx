--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -18145,51 +18145,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0b394638-7b55-4d3e-ac8a-29ef95913028"/>
+      <w:tblStyle w:val="TableGrid_4893928c-9174-429c-aca1-2737deaec89c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18200,51 +18200,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:05:03 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:25 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18272,51 +18272,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_73d6ecb3-c7e6-49eb-ba0c-e8f901e6e3eb"/>
+      <w:tblStyle w:val="TableGrid_921efb46-1cf5-4daa-b8e1-e870d33f58d9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18327,51 +18327,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:05:03 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:25 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18399,51 +18399,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ed28249d-ef2c-45c2-b4fb-3bbc7619122c"/>
+      <w:tblStyle w:val="TableGrid_ab0d78e3-0d84-49be-b157-f474a4a8947f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18454,51 +18454,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:05:03 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:25 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18526,51 +18526,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f3db82bd-bcf3-4bce-a360-deb131c08838"/>
+      <w:tblStyle w:val="TableGrid_adcd0a10-9f95-4c5a-87cc-16577ccf66ab"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -18628,51 +18628,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -18685,59 +18685,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_14a1a664-b4bc-45ca-bc69-361051a689bf"/>
+      <w:tblStyle w:val="TableGrid_4cacae99-9a7b-4a6e-a572-78550b94f51b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18748,51 +18748,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_548a6a75-5f7e-4e72-8f75-139056c4095a"/>
+            <w:tblStyle w:val="TableGrid_2fc3d57d-4522-46ef-a77e-d265f86f4a24"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18893,72 +18893,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_18c0fcc5-b0f6-4d90-a9be-895b1f701ab0"/>
+            <w:tblStyle w:val="TableGrid_432726d7-b6a0-4a81-afd2-dc32b75851f6"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19059,75 +19059,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5ad22a6a-efd2-44fd-8419-264be0394ef0"/>
+      <w:tblStyle w:val="TableGrid_c69a5a40-733a-46be-8e89-196c54954ada"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -19185,51 +19185,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19242,59 +19242,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b064e2ae-c52f-4711-92db-e51d385cb739"/>
+      <w:tblStyle w:val="TableGrid_0b815a6e-3114-4cda-bdda-10f91dab061c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19305,51 +19305,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3c424519-426f-4ec0-a2c6-8a1e15d1aaf5"/>
+            <w:tblStyle w:val="TableGrid_eed3c7f4-5f93-4ccd-83b7-837df8c98878"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19450,72 +19450,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7519e732-fbe9-4fe7-86f8-bcadb3165363"/>
+            <w:tblStyle w:val="TableGrid_f3a3fbd8-54e1-49ad-b80c-8fb333cb8846"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19616,75 +19616,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c8562761-54f7-4fb6-9cc1-f7d4f68bdaee"/>
+      <w:tblStyle w:val="TableGrid_80a16bc8-82d1-4bf7-837a-e359eb529002"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -19742,51 +19742,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19799,59 +19799,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f5d8f5c2-d781-49c2-9831-281e15f01fe9"/>
+      <w:tblStyle w:val="TableGrid_60255eb6-b304-416d-88c4-6eb93c8f09de"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19862,51 +19862,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_30741ed9-aee5-44d5-8c29-b6fe2b30050b"/>
+            <w:tblStyle w:val="TableGrid_23ecb728-510a-4fda-8494-244431c09a21"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20007,72 +20007,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e04e36c3-0026-4754-8bc4-65ae823b68bb"/>
+            <w:tblStyle w:val="TableGrid_c3e14f0c-939b-45fc-977d-45f49c4b9547"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20173,62 +20173,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -22137,1729 +22137,1729 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959" w:customStyle="1">
-    <w:name w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+  <w:style w:type="paragraph" w:styleId="Normal_17d01fde-8095-443d-a30f-e1d570de84b0" w:customStyle="1">
+    <w:name w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+    <w:basedOn w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de56da5b-ddd7-4cb0-9f78-9b8a20092e62" w:customStyle="1">
-    <w:name w:val="Normal Table_de56da5b-ddd7-4cb0-9f78-9b8a20092e62"/>
+  <w:style w:type="table" w:styleId="NormalTable_dd89a765-2a3e-400a-866c-03f5cbd84894" w:customStyle="1">
+    <w:name w:val="Normal Table_dd89a765-2a3e-400a-866c-03f5cbd84894"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3eed41d1-f07c-44da-9f9f-9070fe45bffe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de56da5b-ddd7-4cb0-9f78-9b8a20092e62"/>
+  <w:style w:type="table" w:styleId="TableGrid_21c3f60c-99fc-4cf4-a198-1298f3453958" w:customStyle="1">
+    <w:name w:val="Table Grid_21c3f60c-99fc-4cf4-a198-1298f3453958"/>
+    <w:basedOn w:val="NormalTable_dd89a765-2a3e-400a-866c-03f5cbd84894"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+    <w:basedOn w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ff91f8fc-b4bd-46d5-b7c4-67b05c8b5959"/>
+    <w:basedOn w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dde6db12-6d00-471d-8197-afa478f8cbfc" w:customStyle="1">
-    <w:name w:val="Normal Table_dde6db12-6d00-471d-8197-afa478f8cbfc"/>
+  <w:style w:type="table" w:styleId="NormalTable_477aec89-ae50-4081-ba51-9b86054a726b" w:customStyle="1">
+    <w:name w:val="Normal Table_477aec89-ae50-4081-ba51-9b86054a726b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_71c2cd40-d6a2-4f65-a508-edbebd65f119" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dde6db12-6d00-471d-8197-afa478f8cbfc"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c157316-bfd7-4313-8f05-3c438bd2540a" w:customStyle="1">
+    <w:name w:val="Table Grid_7c157316-bfd7-4313-8f05-3c438bd2540a"/>
+    <w:basedOn w:val="NormalTable_477aec89-ae50-4081-ba51-9b86054a726b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ed214adb-de86-4391-8f1a-bca558ad3cef" w:customStyle="1">
-    <w:name w:val="Normal Table_ed214adb-de86-4391-8f1a-bca558ad3cef"/>
+  <w:style w:type="table" w:styleId="NormalTable_10715aa7-81ce-4b42-b55f-8125395a9b45" w:customStyle="1">
+    <w:name w:val="Normal Table_10715aa7-81ce-4b42-b55f-8125395a9b45"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3e82b0b-54eb-44a0-9dd5-7f220bf82e5a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ed214adb-de86-4391-8f1a-bca558ad3cef"/>
+  <w:style w:type="table" w:styleId="TableGrid_0e7e081c-859b-4da3-ab92-f45b44a615c7" w:customStyle="1">
+    <w:name w:val="Table Grid_0e7e081c-859b-4da3-ab92-f45b44a615c7"/>
+    <w:basedOn w:val="NormalTable_10715aa7-81ce-4b42-b55f-8125395a9b45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d6b3f083-8571-4fdb-a3ba-24a32ac8ac52" w:customStyle="1">
-    <w:name w:val="Normal Table_d6b3f083-8571-4fdb-a3ba-24a32ac8ac52"/>
+  <w:style w:type="table" w:styleId="NormalTable_a73595ce-1d33-4b5f-ab98-f4cf1b9797bb" w:customStyle="1">
+    <w:name w:val="Normal Table_a73595ce-1d33-4b5f-ab98-f4cf1b9797bb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8863dca9-2fc5-48c9-a330-d6267535e0cc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d6b3f083-8571-4fdb-a3ba-24a32ac8ac52"/>
+  <w:style w:type="table" w:styleId="TableGrid_1cf316b0-3f51-4696-90c4-9c37aa01ca98" w:customStyle="1">
+    <w:name w:val="Table Grid_1cf316b0-3f51-4696-90c4-9c37aa01ca98"/>
+    <w:basedOn w:val="NormalTable_a73595ce-1d33-4b5f-ab98-f4cf1b9797bb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b7e4b61-ecb8-4ef3-b8dc-0447937a85aa" w:customStyle="1">
-    <w:name w:val="Normal Table_2b7e4b61-ecb8-4ef3-b8dc-0447937a85aa"/>
+  <w:style w:type="table" w:styleId="NormalTable_3bbd85e3-f734-439c-9bfe-caac2232b881" w:customStyle="1">
+    <w:name w:val="Normal Table_3bbd85e3-f734-439c-9bfe-caac2232b881"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7b7af4b3-8c92-4134-a333-6b1891d3ad8f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b7e4b61-ecb8-4ef3-b8dc-0447937a85aa"/>
+  <w:style w:type="table" w:styleId="TableGrid_315af0e5-c1ce-431c-87ef-5948599c5683" w:customStyle="1">
+    <w:name w:val="Table Grid_315af0e5-c1ce-431c-87ef-5948599c5683"/>
+    <w:basedOn w:val="NormalTable_3bbd85e3-f734-439c-9bfe-caac2232b881"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6baae113-742c-49db-8fe7-85235a294142" w:customStyle="1">
-    <w:name w:val="Normal Table_6baae113-742c-49db-8fe7-85235a294142"/>
+  <w:style w:type="table" w:styleId="NormalTable_26facecd-eeb3-4be1-a417-3c7418bea172" w:customStyle="1">
+    <w:name w:val="Normal Table_26facecd-eeb3-4be1-a417-3c7418bea172"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b394638-7b55-4d3e-ac8a-29ef95913028" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6baae113-742c-49db-8fe7-85235a294142"/>
+  <w:style w:type="table" w:styleId="TableGrid_4893928c-9174-429c-aca1-2737deaec89c" w:customStyle="1">
+    <w:name w:val="Table Grid_4893928c-9174-429c-aca1-2737deaec89c"/>
+    <w:basedOn w:val="NormalTable_26facecd-eeb3-4be1-a417-3c7418bea172"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5e963d7c-d75a-4d06-b7ac-2e22b2cc9535" w:customStyle="1">
-    <w:name w:val="Normal Table_5e963d7c-d75a-4d06-b7ac-2e22b2cc9535"/>
+  <w:style w:type="table" w:styleId="NormalTable_0b4d5e0d-8c15-4d9d-bfa0-2c7c0375867e" w:customStyle="1">
+    <w:name w:val="Normal Table_0b4d5e0d-8c15-4d9d-bfa0-2c7c0375867e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3db82bd-bcf3-4bce-a360-deb131c08838" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5e963d7c-d75a-4d06-b7ac-2e22b2cc9535"/>
+  <w:style w:type="table" w:styleId="TableGrid_adcd0a10-9f95-4c5a-87cc-16577ccf66ab" w:customStyle="1">
+    <w:name w:val="Table Grid_adcd0a10-9f95-4c5a-87cc-16577ccf66ab"/>
+    <w:basedOn w:val="NormalTable_0b4d5e0d-8c15-4d9d-bfa0-2c7c0375867e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e25cd0a4-cc9e-488a-a6c1-1b344c5faf37" w:customStyle="1">
-    <w:name w:val="Normal Table_e25cd0a4-cc9e-488a-a6c1-1b344c5faf37"/>
+  <w:style w:type="table" w:styleId="NormalTable_9e507d90-2a2b-4484-b676-ad74d06b47e6" w:customStyle="1">
+    <w:name w:val="Normal Table_9e507d90-2a2b-4484-b676-ad74d06b47e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_548a6a75-5f7e-4e72-8f75-139056c4095a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e25cd0a4-cc9e-488a-a6c1-1b344c5faf37"/>
+  <w:style w:type="table" w:styleId="TableGrid_2fc3d57d-4522-46ef-a77e-d265f86f4a24" w:customStyle="1">
+    <w:name w:val="Table Grid_2fc3d57d-4522-46ef-a77e-d265f86f4a24"/>
+    <w:basedOn w:val="NormalTable_9e507d90-2a2b-4484-b676-ad74d06b47e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bde50414-f497-4d32-b0cc-dd20ba2c8140" w:customStyle="1">
-    <w:name w:val="Normal Table_bde50414-f497-4d32-b0cc-dd20ba2c8140"/>
+  <w:style w:type="table" w:styleId="NormalTable_766dfefe-135a-44ed-85df-5691a5c49cd2" w:customStyle="1">
+    <w:name w:val="Normal Table_766dfefe-135a-44ed-85df-5691a5c49cd2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_18c0fcc5-b0f6-4d90-a9be-895b1f701ab0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bde50414-f497-4d32-b0cc-dd20ba2c8140"/>
+  <w:style w:type="table" w:styleId="TableGrid_432726d7-b6a0-4a81-afd2-dc32b75851f6" w:customStyle="1">
+    <w:name w:val="Table Grid_432726d7-b6a0-4a81-afd2-dc32b75851f6"/>
+    <w:basedOn w:val="NormalTable_766dfefe-135a-44ed-85df-5691a5c49cd2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9ae0de68-c369-458e-9355-42273f5b4d54" w:customStyle="1">
-    <w:name w:val="Normal Table_9ae0de68-c369-458e-9355-42273f5b4d54"/>
+  <w:style w:type="table" w:styleId="NormalTable_ee72efbb-533e-447c-9c44-9daaf67b85a6" w:customStyle="1">
+    <w:name w:val="Normal Table_ee72efbb-533e-447c-9c44-9daaf67b85a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_14a1a664-b4bc-45ca-bc69-361051a689bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9ae0de68-c369-458e-9355-42273f5b4d54"/>
+  <w:style w:type="table" w:styleId="TableGrid_4cacae99-9a7b-4a6e-a572-78550b94f51b" w:customStyle="1">
+    <w:name w:val="Table Grid_4cacae99-9a7b-4a6e-a572-78550b94f51b"/>
+    <w:basedOn w:val="NormalTable_ee72efbb-533e-447c-9c44-9daaf67b85a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7cdb796-8356-4d84-8641-927663ac874e" w:customStyle="1">
-    <w:name w:val="Normal Table_e7cdb796-8356-4d84-8641-927663ac874e"/>
+  <w:style w:type="table" w:styleId="NormalTable_c1fd1e2c-e5ef-4cfe-abec-e8acb29b3da4" w:customStyle="1">
+    <w:name w:val="Normal Table_c1fd1e2c-e5ef-4cfe-abec-e8acb29b3da4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_501b0dc6-71f9-4d0a-93bf-668268c7ad27" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7cdb796-8356-4d84-8641-927663ac874e"/>
+  <w:style w:type="table" w:styleId="TableGrid_11a0890f-6ce9-4d8f-b94a-4437a551154c" w:customStyle="1">
+    <w:name w:val="Table Grid_11a0890f-6ce9-4d8f-b94a-4437a551154c"/>
+    <w:basedOn w:val="NormalTable_c1fd1e2c-e5ef-4cfe-abec-e8acb29b3da4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3eec4cc2-103c-46c8-b84d-9b7205b09ea4" w:customStyle="1">
-    <w:name w:val="Normal Table_3eec4cc2-103c-46c8-b84d-9b7205b09ea4"/>
+  <w:style w:type="table" w:styleId="NormalTable_d2102009-8c49-49e0-aa1b-5d31db357386" w:customStyle="1">
+    <w:name w:val="Normal Table_d2102009-8c49-49e0-aa1b-5d31db357386"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9a7fac73-99b8-4a4a-93dc-ab849e2ddab0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3eec4cc2-103c-46c8-b84d-9b7205b09ea4"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b475b56-4eef-4dfa-ad41-f60997186839" w:customStyle="1">
+    <w:name w:val="Table Grid_0b475b56-4eef-4dfa-ad41-f60997186839"/>
+    <w:basedOn w:val="NormalTable_d2102009-8c49-49e0-aa1b-5d31db357386"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_47b6913c-c710-4416-b35e-a6e0cb7f0513" w:customStyle="1">
-    <w:name w:val="Normal Table_47b6913c-c710-4416-b35e-a6e0cb7f0513"/>
+  <w:style w:type="table" w:styleId="NormalTable_f9f8f0af-efec-424f-bf74-25f995647504" w:customStyle="1">
+    <w:name w:val="Normal Table_f9f8f0af-efec-424f-bf74-25f995647504"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4371af4b-2e0f-484c-b60c-4a34dc3d03b3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_47b6913c-c710-4416-b35e-a6e0cb7f0513"/>
+  <w:style w:type="table" w:styleId="TableGrid_baa06fba-f28c-4f69-a715-c2ad4650978f" w:customStyle="1">
+    <w:name w:val="Table Grid_baa06fba-f28c-4f69-a715-c2ad4650978f"/>
+    <w:basedOn w:val="NormalTable_f9f8f0af-efec-424f-bf74-25f995647504"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0644ab68-bac5-462c-a706-7c34cfa3ff38" w:customStyle="1">
-    <w:name w:val="Normal Table_0644ab68-bac5-462c-a706-7c34cfa3ff38"/>
+  <w:style w:type="table" w:styleId="NormalTable_564badf8-d2bd-4e03-80a4-999e775c4813" w:customStyle="1">
+    <w:name w:val="Normal Table_564badf8-d2bd-4e03-80a4-999e775c4813"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1cca5f81-b59c-43e9-896b-516c46993ff6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0644ab68-bac5-462c-a706-7c34cfa3ff38"/>
+  <w:style w:type="table" w:styleId="TableGrid_0c6c88a2-e3d7-497e-98e6-123045a7476f" w:customStyle="1">
+    <w:name w:val="Table Grid_0c6c88a2-e3d7-497e-98e6-123045a7476f"/>
+    <w:basedOn w:val="NormalTable_564badf8-d2bd-4e03-80a4-999e775c4813"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cb9a2b4b-0ae8-457b-81f7-481f73bb93de" w:customStyle="1">
-    <w:name w:val="Normal Table_cb9a2b4b-0ae8-457b-81f7-481f73bb93de"/>
+  <w:style w:type="table" w:styleId="NormalTable_471c2a69-fbd4-4b5f-9c39-b8b42deb34c2" w:customStyle="1">
+    <w:name w:val="Normal Table_471c2a69-fbd4-4b5f-9c39-b8b42deb34c2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a47c7164-c482-49da-b4c8-41bcfd254d20" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cb9a2b4b-0ae8-457b-81f7-481f73bb93de"/>
+  <w:style w:type="table" w:styleId="TableGrid_7961e567-1e39-4dd1-b341-0a75f087c919" w:customStyle="1">
+    <w:name w:val="Table Grid_7961e567-1e39-4dd1-b341-0a75f087c919"/>
+    <w:basedOn w:val="NormalTable_471c2a69-fbd4-4b5f-9c39-b8b42deb34c2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e403805d-2f5b-43ff-82a8-b18c2bcb6a6e" w:customStyle="1">
-    <w:name w:val="Normal Table_e403805d-2f5b-43ff-82a8-b18c2bcb6a6e"/>
+  <w:style w:type="table" w:styleId="NormalTable_6131d156-d79b-4694-9a0e-d9cfb1d3e82d" w:customStyle="1">
+    <w:name w:val="Normal Table_6131d156-d79b-4694-9a0e-d9cfb1d3e82d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73d6ecb3-c7e6-49eb-ba0c-e8f901e6e3eb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e403805d-2f5b-43ff-82a8-b18c2bcb6a6e"/>
+  <w:style w:type="table" w:styleId="TableGrid_921efb46-1cf5-4daa-b8e1-e870d33f58d9" w:customStyle="1">
+    <w:name w:val="Table Grid_921efb46-1cf5-4daa-b8e1-e870d33f58d9"/>
+    <w:basedOn w:val="NormalTable_6131d156-d79b-4694-9a0e-d9cfb1d3e82d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_523c916d-2cd3-4d5d-916a-7f8b74fa3842" w:customStyle="1">
-    <w:name w:val="Normal Table_523c916d-2cd3-4d5d-916a-7f8b74fa3842"/>
+  <w:style w:type="table" w:styleId="NormalTable_326451ec-c084-4a67-b4c8-b7d1f842b4f1" w:customStyle="1">
+    <w:name w:val="Normal Table_326451ec-c084-4a67-b4c8-b7d1f842b4f1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5ad22a6a-efd2-44fd-8419-264be0394ef0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_523c916d-2cd3-4d5d-916a-7f8b74fa3842"/>
+  <w:style w:type="table" w:styleId="TableGrid_c69a5a40-733a-46be-8e89-196c54954ada" w:customStyle="1">
+    <w:name w:val="Table Grid_c69a5a40-733a-46be-8e89-196c54954ada"/>
+    <w:basedOn w:val="NormalTable_326451ec-c084-4a67-b4c8-b7d1f842b4f1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1d305911-25e2-41ad-9a80-f86fd97d5edf" w:customStyle="1">
-    <w:name w:val="Normal Table_1d305911-25e2-41ad-9a80-f86fd97d5edf"/>
+  <w:style w:type="table" w:styleId="NormalTable_64ac6c87-bb91-4421-9845-f646da252d44" w:customStyle="1">
+    <w:name w:val="Normal Table_64ac6c87-bb91-4421-9845-f646da252d44"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3c424519-426f-4ec0-a2c6-8a1e15d1aaf5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1d305911-25e2-41ad-9a80-f86fd97d5edf"/>
+  <w:style w:type="table" w:styleId="TableGrid_eed3c7f4-5f93-4ccd-83b7-837df8c98878" w:customStyle="1">
+    <w:name w:val="Table Grid_eed3c7f4-5f93-4ccd-83b7-837df8c98878"/>
+    <w:basedOn w:val="NormalTable_64ac6c87-bb91-4421-9845-f646da252d44"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_01a6e862-530d-4b86-a496-ae21e8fb93a3" w:customStyle="1">
-    <w:name w:val="Normal Table_01a6e862-530d-4b86-a496-ae21e8fb93a3"/>
+  <w:style w:type="table" w:styleId="NormalTable_a2e40a8c-4f68-4ff1-b6f5-60e7a6fe0e6b" w:customStyle="1">
+    <w:name w:val="Normal Table_a2e40a8c-4f68-4ff1-b6f5-60e7a6fe0e6b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7519e732-fbe9-4fe7-86f8-bcadb3165363" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_01a6e862-530d-4b86-a496-ae21e8fb93a3"/>
+  <w:style w:type="table" w:styleId="TableGrid_f3a3fbd8-54e1-49ad-b80c-8fb333cb8846" w:customStyle="1">
+    <w:name w:val="Table Grid_f3a3fbd8-54e1-49ad-b80c-8fb333cb8846"/>
+    <w:basedOn w:val="NormalTable_a2e40a8c-4f68-4ff1-b6f5-60e7a6fe0e6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6f07d591-93fd-471a-b858-d032a3b08e4b" w:customStyle="1">
-    <w:name w:val="Normal Table_6f07d591-93fd-471a-b858-d032a3b08e4b"/>
+  <w:style w:type="table" w:styleId="NormalTable_4f05c84c-1019-4ca5-b485-beec9507333e" w:customStyle="1">
+    <w:name w:val="Normal Table_4f05c84c-1019-4ca5-b485-beec9507333e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b064e2ae-c52f-4711-92db-e51d385cb739" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6f07d591-93fd-471a-b858-d032a3b08e4b"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b815a6e-3114-4cda-bdda-10f91dab061c" w:customStyle="1">
+    <w:name w:val="Table Grid_0b815a6e-3114-4cda-bdda-10f91dab061c"/>
+    <w:basedOn w:val="NormalTable_4f05c84c-1019-4ca5-b485-beec9507333e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1f7fe84a-6141-429f-9acf-26bd716cbc41" w:customStyle="1">
-    <w:name w:val="Normal Table_1f7fe84a-6141-429f-9acf-26bd716cbc41"/>
+  <w:style w:type="table" w:styleId="NormalTable_65a24e2c-0e84-48d5-b457-25d7bcc76c16" w:customStyle="1">
+    <w:name w:val="Normal Table_65a24e2c-0e84-48d5-b457-25d7bcc76c16"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0d09ec95-004e-4fd4-9bb0-b6312452fd62" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1f7fe84a-6141-429f-9acf-26bd716cbc41"/>
+  <w:style w:type="table" w:styleId="TableGrid_3e23629d-66b9-4c8e-8041-e53e0aac2489" w:customStyle="1">
+    <w:name w:val="Table Grid_3e23629d-66b9-4c8e-8041-e53e0aac2489"/>
+    <w:basedOn w:val="NormalTable_65a24e2c-0e84-48d5-b457-25d7bcc76c16"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_55088519-e4a0-4cd5-8612-3ad8afb3b47c" w:customStyle="1">
-    <w:name w:val="Normal Table_55088519-e4a0-4cd5-8612-3ad8afb3b47c"/>
+  <w:style w:type="table" w:styleId="NormalTable_8383eed0-731e-4b02-b916-86b33deac8af" w:customStyle="1">
+    <w:name w:val="Normal Table_8383eed0-731e-4b02-b916-86b33deac8af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_beb30e95-a400-4b14-8e5c-ad39ee38c233" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_55088519-e4a0-4cd5-8612-3ad8afb3b47c"/>
+  <w:style w:type="table" w:styleId="TableGrid_4060ce71-c059-4f21-a96c-49472bbfe559" w:customStyle="1">
+    <w:name w:val="Table Grid_4060ce71-c059-4f21-a96c-49472bbfe559"/>
+    <w:basedOn w:val="NormalTable_8383eed0-731e-4b02-b916-86b33deac8af"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cfea515c-7bfc-4d3e-94a6-fe305126f6ff" w:customStyle="1">
-    <w:name w:val="Normal Table_cfea515c-7bfc-4d3e-94a6-fe305126f6ff"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd3e0b3a-df27-47be-bd13-d88ce4a398e3" w:customStyle="1">
+    <w:name w:val="Normal Table_cd3e0b3a-df27-47be-bd13-d88ce4a398e3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5ea2a537-b938-40bc-a2bc-ff9ed153c20f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cfea515c-7bfc-4d3e-94a6-fe305126f6ff"/>
+  <w:style w:type="table" w:styleId="TableGrid_a30ed026-3163-431d-ba51-0d7fd0ebdf35" w:customStyle="1">
+    <w:name w:val="Table Grid_a30ed026-3163-431d-ba51-0d7fd0ebdf35"/>
+    <w:basedOn w:val="NormalTable_cd3e0b3a-df27-47be-bd13-d88ce4a398e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_db342a68-511c-491b-9aae-ae111232ac19" w:customStyle="1">
-    <w:name w:val="Normal Table_db342a68-511c-491b-9aae-ae111232ac19"/>
+  <w:style w:type="table" w:styleId="NormalTable_3f9883fa-0f6b-4837-a417-cd4b6b11d9d5" w:customStyle="1">
+    <w:name w:val="Normal Table_3f9883fa-0f6b-4837-a417-cd4b6b11d9d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c14b5365-6c27-431b-b5c0-9e644e3f061c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_db342a68-511c-491b-9aae-ae111232ac19"/>
+  <w:style w:type="table" w:styleId="TableGrid_79435125-9137-4c3a-9743-1ba0dfb65074" w:customStyle="1">
+    <w:name w:val="Table Grid_79435125-9137-4c3a-9743-1ba0dfb65074"/>
+    <w:basedOn w:val="NormalTable_3f9883fa-0f6b-4837-a417-cd4b6b11d9d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cccfe382-5d64-456d-8ee8-11149d8a5d40" w:customStyle="1">
-    <w:name w:val="Normal Table_cccfe382-5d64-456d-8ee8-11149d8a5d40"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ce07b7a-033d-4b8e-98cd-d387b481fd6c" w:customStyle="1">
+    <w:name w:val="Normal Table_6ce07b7a-033d-4b8e-98cd-d387b481fd6c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_be5ef2fa-6884-474c-8e15-d8f3d1ec3733" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cccfe382-5d64-456d-8ee8-11149d8a5d40"/>
+  <w:style w:type="table" w:styleId="TableGrid_f994dd58-c457-4466-a332-1571593f37e0" w:customStyle="1">
+    <w:name w:val="Table Grid_f994dd58-c457-4466-a332-1571593f37e0"/>
+    <w:basedOn w:val="NormalTable_6ce07b7a-033d-4b8e-98cd-d387b481fd6c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac3531ca-5800-4d4c-ab12-8f717d5fdc66" w:customStyle="1">
-    <w:name w:val="Normal Table_ac3531ca-5800-4d4c-ab12-8f717d5fdc66"/>
+  <w:style w:type="table" w:styleId="NormalTable_2a8f72f9-2f2f-478f-8531-a3bc88f1e40f" w:customStyle="1">
+    <w:name w:val="Normal Table_2a8f72f9-2f2f-478f-8531-a3bc88f1e40f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ed28249d-ef2c-45c2-b4fb-3bbc7619122c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac3531ca-5800-4d4c-ab12-8f717d5fdc66"/>
+  <w:style w:type="table" w:styleId="TableGrid_ab0d78e3-0d84-49be-b157-f474a4a8947f" w:customStyle="1">
+    <w:name w:val="Table Grid_ab0d78e3-0d84-49be-b157-f474a4a8947f"/>
+    <w:basedOn w:val="NormalTable_2a8f72f9-2f2f-478f-8531-a3bc88f1e40f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a5bb2d07-a5b7-4e53-85cd-acf8096d9c76" w:customStyle="1">
-    <w:name w:val="Normal Table_a5bb2d07-a5b7-4e53-85cd-acf8096d9c76"/>
+  <w:style w:type="table" w:styleId="NormalTable_cacfeb7d-a6c4-499e-a45e-fe94ae4fd8eb" w:customStyle="1">
+    <w:name w:val="Normal Table_cacfeb7d-a6c4-499e-a45e-fe94ae4fd8eb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8562761-54f7-4fb6-9cc1-f7d4f68bdaee" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a5bb2d07-a5b7-4e53-85cd-acf8096d9c76"/>
+  <w:style w:type="table" w:styleId="TableGrid_80a16bc8-82d1-4bf7-837a-e359eb529002" w:customStyle="1">
+    <w:name w:val="Table Grid_80a16bc8-82d1-4bf7-837a-e359eb529002"/>
+    <w:basedOn w:val="NormalTable_cacfeb7d-a6c4-499e-a45e-fe94ae4fd8eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aec15814-d8de-4409-ab55-44f921c3ff7a" w:customStyle="1">
-    <w:name w:val="Normal Table_aec15814-d8de-4409-ab55-44f921c3ff7a"/>
+  <w:style w:type="table" w:styleId="NormalTable_291c4596-9ad6-4a07-8bf0-9b1a4ab8da79" w:customStyle="1">
+    <w:name w:val="Normal Table_291c4596-9ad6-4a07-8bf0-9b1a4ab8da79"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_30741ed9-aee5-44d5-8c29-b6fe2b30050b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aec15814-d8de-4409-ab55-44f921c3ff7a"/>
+  <w:style w:type="table" w:styleId="TableGrid_23ecb728-510a-4fda-8494-244431c09a21" w:customStyle="1">
+    <w:name w:val="Table Grid_23ecb728-510a-4fda-8494-244431c09a21"/>
+    <w:basedOn w:val="NormalTable_291c4596-9ad6-4a07-8bf0-9b1a4ab8da79"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_42eac1b0-fa00-4b90-96f1-2bfd9f1e3e4b" w:customStyle="1">
-    <w:name w:val="Normal Table_42eac1b0-fa00-4b90-96f1-2bfd9f1e3e4b"/>
+  <w:style w:type="table" w:styleId="NormalTable_6c6e9b5a-229c-41dd-8db9-4bd1e1c0e1e0" w:customStyle="1">
+    <w:name w:val="Normal Table_6c6e9b5a-229c-41dd-8db9-4bd1e1c0e1e0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e04e36c3-0026-4754-8bc4-65ae823b68bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_42eac1b0-fa00-4b90-96f1-2bfd9f1e3e4b"/>
+  <w:style w:type="table" w:styleId="TableGrid_c3e14f0c-939b-45fc-977d-45f49c4b9547" w:customStyle="1">
+    <w:name w:val="Table Grid_c3e14f0c-939b-45fc-977d-45f49c4b9547"/>
+    <w:basedOn w:val="NormalTable_6c6e9b5a-229c-41dd-8db9-4bd1e1c0e1e0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c3326b9b-eecf-410b-8d72-62f479746f12" w:customStyle="1">
-    <w:name w:val="Normal Table_c3326b9b-eecf-410b-8d72-62f479746f12"/>
+  <w:style w:type="table" w:styleId="NormalTable_53b6fdd8-1da1-4ccb-a5d6-322e867f82b2" w:customStyle="1">
+    <w:name w:val="Normal Table_53b6fdd8-1da1-4ccb-a5d6-322e867f82b2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5d8f5c2-d781-49c2-9831-281e15f01fe9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c3326b9b-eecf-410b-8d72-62f479746f12"/>
+  <w:style w:type="table" w:styleId="TableGrid_60255eb6-b304-416d-88c4-6eb93c8f09de" w:customStyle="1">
+    <w:name w:val="Table Grid_60255eb6-b304-416d-88c4-6eb93c8f09de"/>
+    <w:basedOn w:val="NormalTable_53b6fdd8-1da1-4ccb-a5d6-322e867f82b2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>