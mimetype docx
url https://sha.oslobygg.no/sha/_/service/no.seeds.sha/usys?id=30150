--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -18145,51 +18145,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4893928c-9174-429c-aca1-2737deaec89c"/>
+      <w:tblStyle w:val="TableGrid_216b6843-4669-4a68-a856-4cbeafd244e3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18200,51 +18200,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:25 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:42:18 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18272,51 +18272,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_921efb46-1cf5-4daa-b8e1-e870d33f58d9"/>
+      <w:tblStyle w:val="TableGrid_7b388163-cbcf-49f7-b14f-0e67f5c36cb5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18327,51 +18327,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:25 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:42:18 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18399,51 +18399,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ab0d78e3-0d84-49be-b157-f474a4a8947f"/>
+      <w:tblStyle w:val="TableGrid_5844b4be-2c6b-49ff-98bc-5dec20252941"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18454,51 +18454,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:25 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:42:18 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18526,51 +18526,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_adcd0a10-9f95-4c5a-87cc-16577ccf66ab"/>
+      <w:tblStyle w:val="TableGrid_05c79a40-0149-4820-a0f4-03db2c5b5bd2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -18628,51 +18628,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -18685,59 +18685,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+      <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4cacae99-9a7b-4a6e-a572-78550b94f51b"/>
+      <w:tblStyle w:val="TableGrid_f872f088-2c31-4444-b1d2-580272229e39"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18748,51 +18748,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2fc3d57d-4522-46ef-a77e-d265f86f4a24"/>
+            <w:tblStyle w:val="TableGrid_dae3c7a3-a38b-4ea6-a01c-fb3b007ae99f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18893,72 +18893,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_432726d7-b6a0-4a81-afd2-dc32b75851f6"/>
+            <w:tblStyle w:val="TableGrid_9d4077b5-c3a6-42e8-aaeb-19fd8c9de36b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19059,75 +19059,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+      <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c69a5a40-733a-46be-8e89-196c54954ada"/>
+      <w:tblStyle w:val="TableGrid_104cb132-1147-4120-b12e-defa29742627"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -19185,51 +19185,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19242,59 +19242,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+      <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0b815a6e-3114-4cda-bdda-10f91dab061c"/>
+      <w:tblStyle w:val="TableGrid_4a72ad91-6b08-43f6-a26a-888e8eddfa58"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19305,51 +19305,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_eed3c7f4-5f93-4ccd-83b7-837df8c98878"/>
+            <w:tblStyle w:val="TableGrid_7dee0da1-54ef-4ebd-a4d3-11afff725f1a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19450,72 +19450,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f3a3fbd8-54e1-49ad-b80c-8fb333cb8846"/>
+            <w:tblStyle w:val="TableGrid_7a0bb195-3706-49c4-8c14-4b5e3e249908"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19616,75 +19616,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+      <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_80a16bc8-82d1-4bf7-837a-e359eb529002"/>
+      <w:tblStyle w:val="TableGrid_431cb242-2256-4b2c-9646-08f888ddd5a7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -19742,51 +19742,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19799,59 +19799,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+      <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_60255eb6-b304-416d-88c4-6eb93c8f09de"/>
+      <w:tblStyle w:val="TableGrid_13c44b12-deda-43b3-9680-98f229db5bef"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19862,51 +19862,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_23ecb728-510a-4fda-8494-244431c09a21"/>
+            <w:tblStyle w:val="TableGrid_47a06999-c87c-4a8a-bdd8-6c2ecbfdb660"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20007,72 +20007,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c3e14f0c-939b-45fc-977d-45f49c4b9547"/>
+            <w:tblStyle w:val="TableGrid_e71d3bfc-40b7-4adc-b1c1-3e2f8fc409a8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20173,62 +20173,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+            <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+      <w:pStyle w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -22137,1729 +22137,1729 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_17d01fde-8095-443d-a30f-e1d570de84b0" w:customStyle="1">
-    <w:name w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+  <w:style w:type="paragraph" w:styleId="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2" w:customStyle="1">
+    <w:name w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+    <w:basedOn w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dd89a765-2a3e-400a-866c-03f5cbd84894" w:customStyle="1">
-    <w:name w:val="Normal Table_dd89a765-2a3e-400a-866c-03f5cbd84894"/>
+  <w:style w:type="table" w:styleId="NormalTable_42f48f50-08f6-47fe-8274-92fe9e28ffe7" w:customStyle="1">
+    <w:name w:val="Normal Table_42f48f50-08f6-47fe-8274-92fe9e28ffe7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_21c3f60c-99fc-4cf4-a198-1298f3453958" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dd89a765-2a3e-400a-866c-03f5cbd84894"/>
+  <w:style w:type="table" w:styleId="TableGrid_c2ac7021-4c85-4dd1-81ac-b383579d0e55" w:customStyle="1">
+    <w:name w:val="Table Grid_c2ac7021-4c85-4dd1-81ac-b383579d0e55"/>
+    <w:basedOn w:val="NormalTable_42f48f50-08f6-47fe-8274-92fe9e28ffe7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+    <w:basedOn w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_17d01fde-8095-443d-a30f-e1d570de84b0"/>
+    <w:basedOn w:val="Normal_73ef8f4d-a9f0-4819-b918-bab727ce4ff2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_477aec89-ae50-4081-ba51-9b86054a726b" w:customStyle="1">
-    <w:name w:val="Normal Table_477aec89-ae50-4081-ba51-9b86054a726b"/>
+  <w:style w:type="table" w:styleId="NormalTable_6f5f71ce-7922-45d7-b6a3-727fefe63ccc" w:customStyle="1">
+    <w:name w:val="Normal Table_6f5f71ce-7922-45d7-b6a3-727fefe63ccc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7c157316-bfd7-4313-8f05-3c438bd2540a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_477aec89-ae50-4081-ba51-9b86054a726b"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa8f35ed-4d3a-4b75-a118-97f1cad02e29" w:customStyle="1">
+    <w:name w:val="Table Grid_fa8f35ed-4d3a-4b75-a118-97f1cad02e29"/>
+    <w:basedOn w:val="NormalTable_6f5f71ce-7922-45d7-b6a3-727fefe63ccc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_10715aa7-81ce-4b42-b55f-8125395a9b45" w:customStyle="1">
-    <w:name w:val="Normal Table_10715aa7-81ce-4b42-b55f-8125395a9b45"/>
+  <w:style w:type="table" w:styleId="NormalTable_06452fcd-61c3-4222-9526-f586c9aa3a50" w:customStyle="1">
+    <w:name w:val="Normal Table_06452fcd-61c3-4222-9526-f586c9aa3a50"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0e7e081c-859b-4da3-ab92-f45b44a615c7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_10715aa7-81ce-4b42-b55f-8125395a9b45"/>
+  <w:style w:type="table" w:styleId="TableGrid_49dcb512-2d01-48f0-8f07-addbba17e409" w:customStyle="1">
+    <w:name w:val="Table Grid_49dcb512-2d01-48f0-8f07-addbba17e409"/>
+    <w:basedOn w:val="NormalTable_06452fcd-61c3-4222-9526-f586c9aa3a50"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a73595ce-1d33-4b5f-ab98-f4cf1b9797bb" w:customStyle="1">
-    <w:name w:val="Normal Table_a73595ce-1d33-4b5f-ab98-f4cf1b9797bb"/>
+  <w:style w:type="table" w:styleId="NormalTable_4e85c386-05d2-4470-aba1-92bb0d806e47" w:customStyle="1">
+    <w:name w:val="Normal Table_4e85c386-05d2-4470-aba1-92bb0d806e47"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1cf316b0-3f51-4696-90c4-9c37aa01ca98" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a73595ce-1d33-4b5f-ab98-f4cf1b9797bb"/>
+  <w:style w:type="table" w:styleId="TableGrid_810ef5a2-8900-4fb5-a878-380c7f06a093" w:customStyle="1">
+    <w:name w:val="Table Grid_810ef5a2-8900-4fb5-a878-380c7f06a093"/>
+    <w:basedOn w:val="NormalTable_4e85c386-05d2-4470-aba1-92bb0d806e47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3bbd85e3-f734-439c-9bfe-caac2232b881" w:customStyle="1">
-    <w:name w:val="Normal Table_3bbd85e3-f734-439c-9bfe-caac2232b881"/>
+  <w:style w:type="table" w:styleId="NormalTable_5025ae07-e531-4d92-bb50-ef42aa6fb07a" w:customStyle="1">
+    <w:name w:val="Normal Table_5025ae07-e531-4d92-bb50-ef42aa6fb07a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_315af0e5-c1ce-431c-87ef-5948599c5683" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3bbd85e3-f734-439c-9bfe-caac2232b881"/>
+  <w:style w:type="table" w:styleId="TableGrid_0806721f-e03b-4810-9df7-4e03c3bd2d05" w:customStyle="1">
+    <w:name w:val="Table Grid_0806721f-e03b-4810-9df7-4e03c3bd2d05"/>
+    <w:basedOn w:val="NormalTable_5025ae07-e531-4d92-bb50-ef42aa6fb07a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_26facecd-eeb3-4be1-a417-3c7418bea172" w:customStyle="1">
-    <w:name w:val="Normal Table_26facecd-eeb3-4be1-a417-3c7418bea172"/>
+  <w:style w:type="table" w:styleId="NormalTable_5563c2b1-c076-45f8-bf46-8595b1cc1d12" w:customStyle="1">
+    <w:name w:val="Normal Table_5563c2b1-c076-45f8-bf46-8595b1cc1d12"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4893928c-9174-429c-aca1-2737deaec89c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_26facecd-eeb3-4be1-a417-3c7418bea172"/>
+  <w:style w:type="table" w:styleId="TableGrid_216b6843-4669-4a68-a856-4cbeafd244e3" w:customStyle="1">
+    <w:name w:val="Table Grid_216b6843-4669-4a68-a856-4cbeafd244e3"/>
+    <w:basedOn w:val="NormalTable_5563c2b1-c076-45f8-bf46-8595b1cc1d12"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0b4d5e0d-8c15-4d9d-bfa0-2c7c0375867e" w:customStyle="1">
-    <w:name w:val="Normal Table_0b4d5e0d-8c15-4d9d-bfa0-2c7c0375867e"/>
+  <w:style w:type="table" w:styleId="NormalTable_baf4024f-365c-462e-bb09-66521c204cc9" w:customStyle="1">
+    <w:name w:val="Normal Table_baf4024f-365c-462e-bb09-66521c204cc9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_adcd0a10-9f95-4c5a-87cc-16577ccf66ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0b4d5e0d-8c15-4d9d-bfa0-2c7c0375867e"/>
+  <w:style w:type="table" w:styleId="TableGrid_05c79a40-0149-4820-a0f4-03db2c5b5bd2" w:customStyle="1">
+    <w:name w:val="Table Grid_05c79a40-0149-4820-a0f4-03db2c5b5bd2"/>
+    <w:basedOn w:val="NormalTable_baf4024f-365c-462e-bb09-66521c204cc9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9e507d90-2a2b-4484-b676-ad74d06b47e6" w:customStyle="1">
-    <w:name w:val="Normal Table_9e507d90-2a2b-4484-b676-ad74d06b47e6"/>
+  <w:style w:type="table" w:styleId="NormalTable_30ce67ab-b991-4f77-a4c3-64891d473cc6" w:customStyle="1">
+    <w:name w:val="Normal Table_30ce67ab-b991-4f77-a4c3-64891d473cc6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2fc3d57d-4522-46ef-a77e-d265f86f4a24" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9e507d90-2a2b-4484-b676-ad74d06b47e6"/>
+  <w:style w:type="table" w:styleId="TableGrid_dae3c7a3-a38b-4ea6-a01c-fb3b007ae99f" w:customStyle="1">
+    <w:name w:val="Table Grid_dae3c7a3-a38b-4ea6-a01c-fb3b007ae99f"/>
+    <w:basedOn w:val="NormalTable_30ce67ab-b991-4f77-a4c3-64891d473cc6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_766dfefe-135a-44ed-85df-5691a5c49cd2" w:customStyle="1">
-    <w:name w:val="Normal Table_766dfefe-135a-44ed-85df-5691a5c49cd2"/>
+  <w:style w:type="table" w:styleId="NormalTable_39181a45-0d53-4638-a869-04c66a74660b" w:customStyle="1">
+    <w:name w:val="Normal Table_39181a45-0d53-4638-a869-04c66a74660b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_432726d7-b6a0-4a81-afd2-dc32b75851f6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_766dfefe-135a-44ed-85df-5691a5c49cd2"/>
+  <w:style w:type="table" w:styleId="TableGrid_9d4077b5-c3a6-42e8-aaeb-19fd8c9de36b" w:customStyle="1">
+    <w:name w:val="Table Grid_9d4077b5-c3a6-42e8-aaeb-19fd8c9de36b"/>
+    <w:basedOn w:val="NormalTable_39181a45-0d53-4638-a869-04c66a74660b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ee72efbb-533e-447c-9c44-9daaf67b85a6" w:customStyle="1">
-    <w:name w:val="Normal Table_ee72efbb-533e-447c-9c44-9daaf67b85a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_ca335a61-e8b3-43f1-9617-525b41846c85" w:customStyle="1">
+    <w:name w:val="Normal Table_ca335a61-e8b3-43f1-9617-525b41846c85"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4cacae99-9a7b-4a6e-a572-78550b94f51b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ee72efbb-533e-447c-9c44-9daaf67b85a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_f872f088-2c31-4444-b1d2-580272229e39" w:customStyle="1">
+    <w:name w:val="Table Grid_f872f088-2c31-4444-b1d2-580272229e39"/>
+    <w:basedOn w:val="NormalTable_ca335a61-e8b3-43f1-9617-525b41846c85"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c1fd1e2c-e5ef-4cfe-abec-e8acb29b3da4" w:customStyle="1">
-    <w:name w:val="Normal Table_c1fd1e2c-e5ef-4cfe-abec-e8acb29b3da4"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a76d33e-8acd-40dd-90e0-b7c3355c40ac" w:customStyle="1">
+    <w:name w:val="Normal Table_4a76d33e-8acd-40dd-90e0-b7c3355c40ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_11a0890f-6ce9-4d8f-b94a-4437a551154c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c1fd1e2c-e5ef-4cfe-abec-e8acb29b3da4"/>
+  <w:style w:type="table" w:styleId="TableGrid_995dc88d-dde2-435d-a72e-e02faae7914b" w:customStyle="1">
+    <w:name w:val="Table Grid_995dc88d-dde2-435d-a72e-e02faae7914b"/>
+    <w:basedOn w:val="NormalTable_4a76d33e-8acd-40dd-90e0-b7c3355c40ac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d2102009-8c49-49e0-aa1b-5d31db357386" w:customStyle="1">
-    <w:name w:val="Normal Table_d2102009-8c49-49e0-aa1b-5d31db357386"/>
+  <w:style w:type="table" w:styleId="NormalTable_b6f4096a-5a27-4a5e-b6ca-f12504b83822" w:customStyle="1">
+    <w:name w:val="Normal Table_b6f4096a-5a27-4a5e-b6ca-f12504b83822"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b475b56-4eef-4dfa-ad41-f60997186839" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d2102009-8c49-49e0-aa1b-5d31db357386"/>
+  <w:style w:type="table" w:styleId="TableGrid_e7c89585-9430-4022-a9f6-ae56a49fdbdc" w:customStyle="1">
+    <w:name w:val="Table Grid_e7c89585-9430-4022-a9f6-ae56a49fdbdc"/>
+    <w:basedOn w:val="NormalTable_b6f4096a-5a27-4a5e-b6ca-f12504b83822"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f9f8f0af-efec-424f-bf74-25f995647504" w:customStyle="1">
-    <w:name w:val="Normal Table_f9f8f0af-efec-424f-bf74-25f995647504"/>
+  <w:style w:type="table" w:styleId="NormalTable_d363cea3-a1f0-46ac-8660-b5fcff343073" w:customStyle="1">
+    <w:name w:val="Normal Table_d363cea3-a1f0-46ac-8660-b5fcff343073"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_baa06fba-f28c-4f69-a715-c2ad4650978f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f9f8f0af-efec-424f-bf74-25f995647504"/>
+  <w:style w:type="table" w:styleId="TableGrid_ab0a8972-6d0c-4940-8e23-d62bc6ef6131" w:customStyle="1">
+    <w:name w:val="Table Grid_ab0a8972-6d0c-4940-8e23-d62bc6ef6131"/>
+    <w:basedOn w:val="NormalTable_d363cea3-a1f0-46ac-8660-b5fcff343073"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_564badf8-d2bd-4e03-80a4-999e775c4813" w:customStyle="1">
-    <w:name w:val="Normal Table_564badf8-d2bd-4e03-80a4-999e775c4813"/>
+  <w:style w:type="table" w:styleId="NormalTable_7f1c153e-8fb4-43e1-a5ea-9ab8be2d9fc4" w:customStyle="1">
+    <w:name w:val="Normal Table_7f1c153e-8fb4-43e1-a5ea-9ab8be2d9fc4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0c6c88a2-e3d7-497e-98e6-123045a7476f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_564badf8-d2bd-4e03-80a4-999e775c4813"/>
+  <w:style w:type="table" w:styleId="TableGrid_26e64de4-9dc4-4ddf-af5c-571c9bee0384" w:customStyle="1">
+    <w:name w:val="Table Grid_26e64de4-9dc4-4ddf-af5c-571c9bee0384"/>
+    <w:basedOn w:val="NormalTable_7f1c153e-8fb4-43e1-a5ea-9ab8be2d9fc4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_471c2a69-fbd4-4b5f-9c39-b8b42deb34c2" w:customStyle="1">
-    <w:name w:val="Normal Table_471c2a69-fbd4-4b5f-9c39-b8b42deb34c2"/>
+  <w:style w:type="table" w:styleId="NormalTable_cb982638-65fe-4c7a-8a85-914d5a74dc63" w:customStyle="1">
+    <w:name w:val="Normal Table_cb982638-65fe-4c7a-8a85-914d5a74dc63"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7961e567-1e39-4dd1-b341-0a75f087c919" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_471c2a69-fbd4-4b5f-9c39-b8b42deb34c2"/>
+  <w:style w:type="table" w:styleId="TableGrid_37b7c1e4-8065-47d4-b544-9a917ea03d5c" w:customStyle="1">
+    <w:name w:val="Table Grid_37b7c1e4-8065-47d4-b544-9a917ea03d5c"/>
+    <w:basedOn w:val="NormalTable_cb982638-65fe-4c7a-8a85-914d5a74dc63"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6131d156-d79b-4694-9a0e-d9cfb1d3e82d" w:customStyle="1">
-    <w:name w:val="Normal Table_6131d156-d79b-4694-9a0e-d9cfb1d3e82d"/>
+  <w:style w:type="table" w:styleId="NormalTable_d270d40e-b15a-426c-9fbd-428ec58a10a5" w:customStyle="1">
+    <w:name w:val="Normal Table_d270d40e-b15a-426c-9fbd-428ec58a10a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_921efb46-1cf5-4daa-b8e1-e870d33f58d9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6131d156-d79b-4694-9a0e-d9cfb1d3e82d"/>
+  <w:style w:type="table" w:styleId="TableGrid_7b388163-cbcf-49f7-b14f-0e67f5c36cb5" w:customStyle="1">
+    <w:name w:val="Table Grid_7b388163-cbcf-49f7-b14f-0e67f5c36cb5"/>
+    <w:basedOn w:val="NormalTable_d270d40e-b15a-426c-9fbd-428ec58a10a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_326451ec-c084-4a67-b4c8-b7d1f842b4f1" w:customStyle="1">
-    <w:name w:val="Normal Table_326451ec-c084-4a67-b4c8-b7d1f842b4f1"/>
+  <w:style w:type="table" w:styleId="NormalTable_3d92acbc-69c9-4a8f-b18f-12a5e51d9744" w:customStyle="1">
+    <w:name w:val="Normal Table_3d92acbc-69c9-4a8f-b18f-12a5e51d9744"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c69a5a40-733a-46be-8e89-196c54954ada" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_326451ec-c084-4a67-b4c8-b7d1f842b4f1"/>
+  <w:style w:type="table" w:styleId="TableGrid_104cb132-1147-4120-b12e-defa29742627" w:customStyle="1">
+    <w:name w:val="Table Grid_104cb132-1147-4120-b12e-defa29742627"/>
+    <w:basedOn w:val="NormalTable_3d92acbc-69c9-4a8f-b18f-12a5e51d9744"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_64ac6c87-bb91-4421-9845-f646da252d44" w:customStyle="1">
-    <w:name w:val="Normal Table_64ac6c87-bb91-4421-9845-f646da252d44"/>
+  <w:style w:type="table" w:styleId="NormalTable_f9f3bef2-aca8-49f2-afa1-716f5140a70f" w:customStyle="1">
+    <w:name w:val="Normal Table_f9f3bef2-aca8-49f2-afa1-716f5140a70f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eed3c7f4-5f93-4ccd-83b7-837df8c98878" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_64ac6c87-bb91-4421-9845-f646da252d44"/>
+  <w:style w:type="table" w:styleId="TableGrid_7dee0da1-54ef-4ebd-a4d3-11afff725f1a" w:customStyle="1">
+    <w:name w:val="Table Grid_7dee0da1-54ef-4ebd-a4d3-11afff725f1a"/>
+    <w:basedOn w:val="NormalTable_f9f3bef2-aca8-49f2-afa1-716f5140a70f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a2e40a8c-4f68-4ff1-b6f5-60e7a6fe0e6b" w:customStyle="1">
-    <w:name w:val="Normal Table_a2e40a8c-4f68-4ff1-b6f5-60e7a6fe0e6b"/>
+  <w:style w:type="table" w:styleId="NormalTable_c9191955-4f3b-4fad-828d-0a56552ff0ea" w:customStyle="1">
+    <w:name w:val="Normal Table_c9191955-4f3b-4fad-828d-0a56552ff0ea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3a3fbd8-54e1-49ad-b80c-8fb333cb8846" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a2e40a8c-4f68-4ff1-b6f5-60e7a6fe0e6b"/>
+  <w:style w:type="table" w:styleId="TableGrid_7a0bb195-3706-49c4-8c14-4b5e3e249908" w:customStyle="1">
+    <w:name w:val="Table Grid_7a0bb195-3706-49c4-8c14-4b5e3e249908"/>
+    <w:basedOn w:val="NormalTable_c9191955-4f3b-4fad-828d-0a56552ff0ea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4f05c84c-1019-4ca5-b485-beec9507333e" w:customStyle="1">
-    <w:name w:val="Normal Table_4f05c84c-1019-4ca5-b485-beec9507333e"/>
+  <w:style w:type="table" w:styleId="NormalTable_69c4bc50-e767-4d34-be30-434cea3e7ddc" w:customStyle="1">
+    <w:name w:val="Normal Table_69c4bc50-e767-4d34-be30-434cea3e7ddc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b815a6e-3114-4cda-bdda-10f91dab061c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4f05c84c-1019-4ca5-b485-beec9507333e"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a72ad91-6b08-43f6-a26a-888e8eddfa58" w:customStyle="1">
+    <w:name w:val="Table Grid_4a72ad91-6b08-43f6-a26a-888e8eddfa58"/>
+    <w:basedOn w:val="NormalTable_69c4bc50-e767-4d34-be30-434cea3e7ddc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_65a24e2c-0e84-48d5-b457-25d7bcc76c16" w:customStyle="1">
-    <w:name w:val="Normal Table_65a24e2c-0e84-48d5-b457-25d7bcc76c16"/>
+  <w:style w:type="table" w:styleId="NormalTable_9c44c5c2-357c-4d2f-9099-8a28278cdb3b" w:customStyle="1">
+    <w:name w:val="Normal Table_9c44c5c2-357c-4d2f-9099-8a28278cdb3b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3e23629d-66b9-4c8e-8041-e53e0aac2489" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_65a24e2c-0e84-48d5-b457-25d7bcc76c16"/>
+  <w:style w:type="table" w:styleId="TableGrid_8892e107-6bc2-458a-b63c-97527475930a" w:customStyle="1">
+    <w:name w:val="Table Grid_8892e107-6bc2-458a-b63c-97527475930a"/>
+    <w:basedOn w:val="NormalTable_9c44c5c2-357c-4d2f-9099-8a28278cdb3b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8383eed0-731e-4b02-b916-86b33deac8af" w:customStyle="1">
-    <w:name w:val="Normal Table_8383eed0-731e-4b02-b916-86b33deac8af"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d551c62-d45a-40f0-94a8-a4d90d8d006d" w:customStyle="1">
+    <w:name w:val="Normal Table_5d551c62-d45a-40f0-94a8-a4d90d8d006d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4060ce71-c059-4f21-a96c-49472bbfe559" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8383eed0-731e-4b02-b916-86b33deac8af"/>
+  <w:style w:type="table" w:styleId="TableGrid_41cc8f8e-6343-42b3-829c-25027508c77a" w:customStyle="1">
+    <w:name w:val="Table Grid_41cc8f8e-6343-42b3-829c-25027508c77a"/>
+    <w:basedOn w:val="NormalTable_5d551c62-d45a-40f0-94a8-a4d90d8d006d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd3e0b3a-df27-47be-bd13-d88ce4a398e3" w:customStyle="1">
-    <w:name w:val="Normal Table_cd3e0b3a-df27-47be-bd13-d88ce4a398e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_f0501291-2973-4417-bf89-e1cf1a8c7856" w:customStyle="1">
+    <w:name w:val="Normal Table_f0501291-2973-4417-bf89-e1cf1a8c7856"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a30ed026-3163-431d-ba51-0d7fd0ebdf35" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd3e0b3a-df27-47be-bd13-d88ce4a398e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee84de85-d3f7-496d-8d4d-6e5f873ff0c6" w:customStyle="1">
+    <w:name w:val="Table Grid_ee84de85-d3f7-496d-8d4d-6e5f873ff0c6"/>
+    <w:basedOn w:val="NormalTable_f0501291-2973-4417-bf89-e1cf1a8c7856"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3f9883fa-0f6b-4837-a417-cd4b6b11d9d5" w:customStyle="1">
-    <w:name w:val="Normal Table_3f9883fa-0f6b-4837-a417-cd4b6b11d9d5"/>
+  <w:style w:type="table" w:styleId="NormalTable_282879e8-2fc2-4a82-8d0a-063f574be37d" w:customStyle="1">
+    <w:name w:val="Normal Table_282879e8-2fc2-4a82-8d0a-063f574be37d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_79435125-9137-4c3a-9743-1ba0dfb65074" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3f9883fa-0f6b-4837-a417-cd4b6b11d9d5"/>
+  <w:style w:type="table" w:styleId="TableGrid_7196179a-edd2-404a-8ebf-8e463aabe376" w:customStyle="1">
+    <w:name w:val="Table Grid_7196179a-edd2-404a-8ebf-8e463aabe376"/>
+    <w:basedOn w:val="NormalTable_282879e8-2fc2-4a82-8d0a-063f574be37d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ce07b7a-033d-4b8e-98cd-d387b481fd6c" w:customStyle="1">
-    <w:name w:val="Normal Table_6ce07b7a-033d-4b8e-98cd-d387b481fd6c"/>
+  <w:style w:type="table" w:styleId="NormalTable_ff624cb3-8ec4-4bd4-93dd-5e22bb77bf5d" w:customStyle="1">
+    <w:name w:val="Normal Table_ff624cb3-8ec4-4bd4-93dd-5e22bb77bf5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f994dd58-c457-4466-a332-1571593f37e0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ce07b7a-033d-4b8e-98cd-d387b481fd6c"/>
+  <w:style w:type="table" w:styleId="TableGrid_a8e2a4ea-aea2-44ed-8002-d977aab895f3" w:customStyle="1">
+    <w:name w:val="Table Grid_a8e2a4ea-aea2-44ed-8002-d977aab895f3"/>
+    <w:basedOn w:val="NormalTable_ff624cb3-8ec4-4bd4-93dd-5e22bb77bf5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2a8f72f9-2f2f-478f-8531-a3bc88f1e40f" w:customStyle="1">
-    <w:name w:val="Normal Table_2a8f72f9-2f2f-478f-8531-a3bc88f1e40f"/>
+  <w:style w:type="table" w:styleId="NormalTable_33b0816e-e2ee-408b-8927-050957fef0f4" w:customStyle="1">
+    <w:name w:val="Normal Table_33b0816e-e2ee-408b-8927-050957fef0f4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ab0d78e3-0d84-49be-b157-f474a4a8947f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2a8f72f9-2f2f-478f-8531-a3bc88f1e40f"/>
+  <w:style w:type="table" w:styleId="TableGrid_5844b4be-2c6b-49ff-98bc-5dec20252941" w:customStyle="1">
+    <w:name w:val="Table Grid_5844b4be-2c6b-49ff-98bc-5dec20252941"/>
+    <w:basedOn w:val="NormalTable_33b0816e-e2ee-408b-8927-050957fef0f4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cacfeb7d-a6c4-499e-a45e-fe94ae4fd8eb" w:customStyle="1">
-    <w:name w:val="Normal Table_cacfeb7d-a6c4-499e-a45e-fe94ae4fd8eb"/>
+  <w:style w:type="table" w:styleId="NormalTable_96b0b1c4-b6b8-4d80-8c93-5801ae525d57" w:customStyle="1">
+    <w:name w:val="Normal Table_96b0b1c4-b6b8-4d80-8c93-5801ae525d57"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_80a16bc8-82d1-4bf7-837a-e359eb529002" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cacfeb7d-a6c4-499e-a45e-fe94ae4fd8eb"/>
+  <w:style w:type="table" w:styleId="TableGrid_431cb242-2256-4b2c-9646-08f888ddd5a7" w:customStyle="1">
+    <w:name w:val="Table Grid_431cb242-2256-4b2c-9646-08f888ddd5a7"/>
+    <w:basedOn w:val="NormalTable_96b0b1c4-b6b8-4d80-8c93-5801ae525d57"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_291c4596-9ad6-4a07-8bf0-9b1a4ab8da79" w:customStyle="1">
-    <w:name w:val="Normal Table_291c4596-9ad6-4a07-8bf0-9b1a4ab8da79"/>
+  <w:style w:type="table" w:styleId="NormalTable_78dc22de-0b59-4a81-8979-5da8dd6c1475" w:customStyle="1">
+    <w:name w:val="Normal Table_78dc22de-0b59-4a81-8979-5da8dd6c1475"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_23ecb728-510a-4fda-8494-244431c09a21" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_291c4596-9ad6-4a07-8bf0-9b1a4ab8da79"/>
+  <w:style w:type="table" w:styleId="TableGrid_47a06999-c87c-4a8a-bdd8-6c2ecbfdb660" w:customStyle="1">
+    <w:name w:val="Table Grid_47a06999-c87c-4a8a-bdd8-6c2ecbfdb660"/>
+    <w:basedOn w:val="NormalTable_78dc22de-0b59-4a81-8979-5da8dd6c1475"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6c6e9b5a-229c-41dd-8db9-4bd1e1c0e1e0" w:customStyle="1">
-    <w:name w:val="Normal Table_6c6e9b5a-229c-41dd-8db9-4bd1e1c0e1e0"/>
+  <w:style w:type="table" w:styleId="NormalTable_a3504fe1-49fd-4ec3-9609-dd4f6f39661f" w:customStyle="1">
+    <w:name w:val="Normal Table_a3504fe1-49fd-4ec3-9609-dd4f6f39661f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c3e14f0c-939b-45fc-977d-45f49c4b9547" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6c6e9b5a-229c-41dd-8db9-4bd1e1c0e1e0"/>
+  <w:style w:type="table" w:styleId="TableGrid_e71d3bfc-40b7-4adc-b1c1-3e2f8fc409a8" w:customStyle="1">
+    <w:name w:val="Table Grid_e71d3bfc-40b7-4adc-b1c1-3e2f8fc409a8"/>
+    <w:basedOn w:val="NormalTable_a3504fe1-49fd-4ec3-9609-dd4f6f39661f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_53b6fdd8-1da1-4ccb-a5d6-322e867f82b2" w:customStyle="1">
-    <w:name w:val="Normal Table_53b6fdd8-1da1-4ccb-a5d6-322e867f82b2"/>
+  <w:style w:type="table" w:styleId="NormalTable_9a9e5e00-fd91-44e3-84d1-cd836aef8cd9" w:customStyle="1">
+    <w:name w:val="Normal Table_9a9e5e00-fd91-44e3-84d1-cd836aef8cd9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_60255eb6-b304-416d-88c4-6eb93c8f09de" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_53b6fdd8-1da1-4ccb-a5d6-322e867f82b2"/>
+  <w:style w:type="table" w:styleId="TableGrid_13c44b12-deda-43b3-9680-98f229db5bef" w:customStyle="1">
+    <w:name w:val="Table Grid_13c44b12-deda-43b3-9680-98f229db5bef"/>
+    <w:basedOn w:val="NormalTable_9a9e5e00-fd91-44e3-84d1-cd836aef8cd9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>