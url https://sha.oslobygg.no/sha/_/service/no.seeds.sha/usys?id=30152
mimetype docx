--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -6650,51 +6650,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_804ade9f-2d5c-453d-b913-aa70338a19c0"/>
+      <w:tblStyle w:val="TableGrid_a7870563-7c56-46b9-b627-d3a78a743e95"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5031"/>
       <w:gridCol w:w="5032"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6705,51 +6705,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:07:59 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:12:07 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -6777,51 +6777,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ae33bbb5-23f6-4777-80d0-8519f2375bdd"/>
+      <w:tblStyle w:val="TableGrid_94552e75-b380-4a02-abe8-1492d36a9664"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6752"/>
       <w:gridCol w:w="2422"/>
       <w:gridCol w:w="889"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -6879,51 +6879,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="889"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+            <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6936,59 +6936,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+      <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fef83817-cbe3-4647-a9fc-91b020075527"/>
+      <w:tblStyle w:val="TableGrid_7602b595-9f84-469f-ac56-d6ec56d3940c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6541"/>
       <w:gridCol w:w="3522"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6999,51 +6999,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6541"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2b3b67b2-4ecd-471f-9b06-ef9faf07b1f8"/>
+            <w:tblStyle w:val="TableGrid_cb6e59f7-0e3c-4fb2-b394-87c799cbcdc3"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7144,72 +7144,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.03.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+            <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3522"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1f3971ad-be30-414b-8234-1e917b0e95d4"/>
+            <w:tblStyle w:val="TableGrid_e525dad7-7a56-43c5-98c9-f21cee8ad632"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7310,62 +7310,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+            <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+      <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12544DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -9651,629 +9651,629 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f" w:customStyle="1">
-    <w:name w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720" w:customStyle="1">
+    <w:name w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+    <w:basedOn w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3f6f9000-b463-49dc-a6f7-1138c1e1774f" w:customStyle="1">
-    <w:name w:val="Normal Table_3f6f9000-b463-49dc-a6f7-1138c1e1774f"/>
+  <w:style w:type="table" w:styleId="NormalTable_3600f885-8900-46a3-a76d-468d87ee52aa" w:customStyle="1">
+    <w:name w:val="Normal Table_3600f885-8900-46a3-a76d-468d87ee52aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f9e02070-891b-4cc7-9adb-da3ae07c2922" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3f6f9000-b463-49dc-a6f7-1138c1e1774f"/>
+  <w:style w:type="table" w:styleId="TableGrid_b3893d87-83f7-4cb2-99e1-273741fefa33" w:customStyle="1">
+    <w:name w:val="Table Grid_b3893d87-83f7-4cb2-99e1-273741fefa33"/>
+    <w:basedOn w:val="NormalTable_3600f885-8900-46a3-a76d-468d87ee52aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+    <w:basedOn w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_b068c862-c6d8-47a7-a554-3a2a973d905f"/>
+    <w:basedOn w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f83669e2-49c9-482a-bb8e-a0471076b2b5" w:customStyle="1">
-    <w:name w:val="Normal Table_f83669e2-49c9-482a-bb8e-a0471076b2b5"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad3b4143-f2e2-4501-92e4-c5aa903aee13" w:customStyle="1">
+    <w:name w:val="Normal Table_ad3b4143-f2e2-4501-92e4-c5aa903aee13"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1ed8caaa-2a95-470e-99fd-73cfc8379ced" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f83669e2-49c9-482a-bb8e-a0471076b2b5"/>
+  <w:style w:type="table" w:styleId="TableGrid_e0f3025b-3467-497f-af29-5b600a4539d8" w:customStyle="1">
+    <w:name w:val="Table Grid_e0f3025b-3467-497f-af29-5b600a4539d8"/>
+    <w:basedOn w:val="NormalTable_ad3b4143-f2e2-4501-92e4-c5aa903aee13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_346cc891-78fb-4f13-b1c0-41fa1be11147" w:customStyle="1">
-    <w:name w:val="Normal Table_346cc891-78fb-4f13-b1c0-41fa1be11147"/>
+  <w:style w:type="table" w:styleId="NormalTable_401df5a3-8643-4827-90a4-bf77c44e5bc9" w:customStyle="1">
+    <w:name w:val="Normal Table_401df5a3-8643-4827-90a4-bf77c44e5bc9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dcb4904a-d5d9-4b86-9e54-1497d3a8e2f8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_346cc891-78fb-4f13-b1c0-41fa1be11147"/>
+  <w:style w:type="table" w:styleId="TableGrid_11eef15f-8ea7-4a10-9167-4adaf56ffd70" w:customStyle="1">
+    <w:name w:val="Table Grid_11eef15f-8ea7-4a10-9167-4adaf56ffd70"/>
+    <w:basedOn w:val="NormalTable_401df5a3-8643-4827-90a4-bf77c44e5bc9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c7a87d9a-cd0a-4aae-9359-4d4994584243" w:customStyle="1">
-    <w:name w:val="Normal Table_c7a87d9a-cd0a-4aae-9359-4d4994584243"/>
+  <w:style w:type="table" w:styleId="NormalTable_51463952-6688-4ece-ae5b-220fa21c171c" w:customStyle="1">
+    <w:name w:val="Normal Table_51463952-6688-4ece-ae5b-220fa21c171c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9592156d-465a-4185-b216-f9103ea1103c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c7a87d9a-cd0a-4aae-9359-4d4994584243"/>
+  <w:style w:type="table" w:styleId="TableGrid_e7ec96bf-305a-4905-9eb7-5d2c4c0b197e" w:customStyle="1">
+    <w:name w:val="Table Grid_e7ec96bf-305a-4905-9eb7-5d2c4c0b197e"/>
+    <w:basedOn w:val="NormalTable_51463952-6688-4ece-ae5b-220fa21c171c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_95d2f81b-c7d9-447e-b2e9-42fe7f85e568" w:customStyle="1">
-    <w:name w:val="Normal Table_95d2f81b-c7d9-447e-b2e9-42fe7f85e568"/>
+  <w:style w:type="table" w:styleId="NormalTable_729f22d7-7e8e-43f2-80e2-6e35abf8d290" w:customStyle="1">
+    <w:name w:val="Normal Table_729f22d7-7e8e-43f2-80e2-6e35abf8d290"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f5c3afb-bcfc-42ce-91af-1636cca998f3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_95d2f81b-c7d9-447e-b2e9-42fe7f85e568"/>
+  <w:style w:type="table" w:styleId="TableGrid_f5ec5ef9-713e-42ba-8286-55e2b239eb40" w:customStyle="1">
+    <w:name w:val="Table Grid_f5ec5ef9-713e-42ba-8286-55e2b239eb40"/>
+    <w:basedOn w:val="NormalTable_729f22d7-7e8e-43f2-80e2-6e35abf8d290"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_34d62bac-4fc1-4a2c-b5e0-ab383720c2f3" w:customStyle="1">
-    <w:name w:val="Normal Table_34d62bac-4fc1-4a2c-b5e0-ab383720c2f3"/>
+  <w:style w:type="table" w:styleId="NormalTable_0b971b76-8507-4ad3-9559-591b047a3e7b" w:customStyle="1">
+    <w:name w:val="Normal Table_0b971b76-8507-4ad3-9559-591b047a3e7b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_804ade9f-2d5c-453d-b913-aa70338a19c0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_34d62bac-4fc1-4a2c-b5e0-ab383720c2f3"/>
+  <w:style w:type="table" w:styleId="TableGrid_a7870563-7c56-46b9-b627-d3a78a743e95" w:customStyle="1">
+    <w:name w:val="Table Grid_a7870563-7c56-46b9-b627-d3a78a743e95"/>
+    <w:basedOn w:val="NormalTable_0b971b76-8507-4ad3-9559-591b047a3e7b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0d39dd9a-6d5f-4263-9c1e-4898e0cee6a4" w:customStyle="1">
-    <w:name w:val="Normal Table_0d39dd9a-6d5f-4263-9c1e-4898e0cee6a4"/>
+  <w:style w:type="table" w:styleId="NormalTable_6d8de23d-0c33-4e12-8bf2-4a985bdbd52b" w:customStyle="1">
+    <w:name w:val="Normal Table_6d8de23d-0c33-4e12-8bf2-4a985bdbd52b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ae33bbb5-23f6-4777-80d0-8519f2375bdd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0d39dd9a-6d5f-4263-9c1e-4898e0cee6a4"/>
+  <w:style w:type="table" w:styleId="TableGrid_94552e75-b380-4a02-abe8-1492d36a9664" w:customStyle="1">
+    <w:name w:val="Table Grid_94552e75-b380-4a02-abe8-1492d36a9664"/>
+    <w:basedOn w:val="NormalTable_6d8de23d-0c33-4e12-8bf2-4a985bdbd52b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e21fd7d1-1697-4088-b297-e2d7b9945dbd" w:customStyle="1">
-    <w:name w:val="Normal Table_e21fd7d1-1697-4088-b297-e2d7b9945dbd"/>
+  <w:style w:type="table" w:styleId="NormalTable_73c653e6-e593-46ab-8fc0-d728dd167b0f" w:customStyle="1">
+    <w:name w:val="Normal Table_73c653e6-e593-46ab-8fc0-d728dd167b0f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2b3b67b2-4ecd-471f-9b06-ef9faf07b1f8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e21fd7d1-1697-4088-b297-e2d7b9945dbd"/>
+  <w:style w:type="table" w:styleId="TableGrid_cb6e59f7-0e3c-4fb2-b394-87c799cbcdc3" w:customStyle="1">
+    <w:name w:val="Table Grid_cb6e59f7-0e3c-4fb2-b394-87c799cbcdc3"/>
+    <w:basedOn w:val="NormalTable_73c653e6-e593-46ab-8fc0-d728dd167b0f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_df276779-ebd0-4071-9aab-f18954e167d9" w:customStyle="1">
-    <w:name w:val="Normal Table_df276779-ebd0-4071-9aab-f18954e167d9"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7e02480-19a4-4d9b-a6f0-1a40b070df26" w:customStyle="1">
+    <w:name w:val="Normal Table_b7e02480-19a4-4d9b-a6f0-1a40b070df26"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1f3971ad-be30-414b-8234-1e917b0e95d4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_df276779-ebd0-4071-9aab-f18954e167d9"/>
+  <w:style w:type="table" w:styleId="TableGrid_e525dad7-7a56-43c5-98c9-f21cee8ad632" w:customStyle="1">
+    <w:name w:val="Table Grid_e525dad7-7a56-43c5-98c9-f21cee8ad632"/>
+    <w:basedOn w:val="NormalTable_b7e02480-19a4-4d9b-a6f0-1a40b070df26"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b54d41d9-5ceb-4b2e-bc34-112141ec1c7f" w:customStyle="1">
-    <w:name w:val="Normal Table_b54d41d9-5ceb-4b2e-bc34-112141ec1c7f"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ed0eb63-7d64-411b-a292-ea144df1aa8e" w:customStyle="1">
+    <w:name w:val="Normal Table_6ed0eb63-7d64-411b-a292-ea144df1aa8e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fef83817-cbe3-4647-a9fc-91b020075527" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b54d41d9-5ceb-4b2e-bc34-112141ec1c7f"/>
+  <w:style w:type="table" w:styleId="TableGrid_7602b595-9f84-469f-ac56-d6ec56d3940c" w:customStyle="1">
+    <w:name w:val="Table Grid_7602b595-9f84-469f-ac56-d6ec56d3940c"/>
+    <w:basedOn w:val="NormalTable_6ed0eb63-7d64-411b-a292-ea144df1aa8e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>