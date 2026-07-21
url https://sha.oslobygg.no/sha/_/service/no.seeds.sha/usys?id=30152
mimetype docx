--- v1 (2026-05-09)
+++ v2 (2026-07-21)
@@ -6650,51 +6650,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a7870563-7c56-46b9-b627-d3a78a743e95"/>
+      <w:tblStyle w:val="TableGrid_ecde55a2-9cd2-49c1-8336-6426196bdd98"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5031"/>
       <w:gridCol w:w="5032"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6705,51 +6705,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:12:07 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:41:32 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -6777,51 +6777,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_94552e75-b380-4a02-abe8-1492d36a9664"/>
+      <w:tblStyle w:val="TableGrid_b29139ba-7b30-448f-ac4c-0e5496041d9d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6752"/>
       <w:gridCol w:w="2422"/>
       <w:gridCol w:w="889"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -6879,51 +6879,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="889"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+            <w:pStyle w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6936,59 +6936,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+      <w:pStyle w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7602b595-9f84-469f-ac56-d6ec56d3940c"/>
+      <w:tblStyle w:val="TableGrid_507239ba-149c-412f-83c0-25e4944179ba"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6541"/>
       <w:gridCol w:w="3522"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6999,51 +6999,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6541"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_cb6e59f7-0e3c-4fb2-b394-87c799cbcdc3"/>
+            <w:tblStyle w:val="TableGrid_22e2203c-1e56-4edc-af9d-2c97cac345d2"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7144,72 +7144,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.03.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+            <w:pStyle w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3522"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e525dad7-7a56-43c5-98c9-f21cee8ad632"/>
+            <w:tblStyle w:val="TableGrid_a2ff06f4-8a20-432f-8dbf-bece7a70f0e0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7310,62 +7310,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+            <w:pStyle w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+      <w:pStyle w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12544DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -9651,629 +9651,629 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720" w:customStyle="1">
-    <w:name w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+  <w:style w:type="paragraph" w:styleId="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c" w:customStyle="1">
+    <w:name w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+    <w:basedOn w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3600f885-8900-46a3-a76d-468d87ee52aa" w:customStyle="1">
-    <w:name w:val="Normal Table_3600f885-8900-46a3-a76d-468d87ee52aa"/>
+  <w:style w:type="table" w:styleId="NormalTable_c0f579ad-ed12-4ba7-9501-0beeb70b1aec" w:customStyle="1">
+    <w:name w:val="Normal Table_c0f579ad-ed12-4ba7-9501-0beeb70b1aec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b3893d87-83f7-4cb2-99e1-273741fefa33" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3600f885-8900-46a3-a76d-468d87ee52aa"/>
+  <w:style w:type="table" w:styleId="TableGrid_0de96644-6b92-4a8d-9a0e-dae3339b8661" w:customStyle="1">
+    <w:name w:val="Table Grid_0de96644-6b92-4a8d-9a0e-dae3339b8661"/>
+    <w:basedOn w:val="NormalTable_c0f579ad-ed12-4ba7-9501-0beeb70b1aec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+    <w:basedOn w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_70586d22-ef05-49a4-ac5b-6b6edacce720"/>
+    <w:basedOn w:val="Normal_937672ef-405d-4b92-b745-08c3d14dbe3c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ad3b4143-f2e2-4501-92e4-c5aa903aee13" w:customStyle="1">
-    <w:name w:val="Normal Table_ad3b4143-f2e2-4501-92e4-c5aa903aee13"/>
+  <w:style w:type="table" w:styleId="NormalTable_08da9fa3-78f6-454c-a92f-5c5638cbeea2" w:customStyle="1">
+    <w:name w:val="Normal Table_08da9fa3-78f6-454c-a92f-5c5638cbeea2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e0f3025b-3467-497f-af29-5b600a4539d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ad3b4143-f2e2-4501-92e4-c5aa903aee13"/>
+  <w:style w:type="table" w:styleId="TableGrid_cfa1aad1-91e5-479f-96e0-70ba6ae5d972" w:customStyle="1">
+    <w:name w:val="Table Grid_cfa1aad1-91e5-479f-96e0-70ba6ae5d972"/>
+    <w:basedOn w:val="NormalTable_08da9fa3-78f6-454c-a92f-5c5638cbeea2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_401df5a3-8643-4827-90a4-bf77c44e5bc9" w:customStyle="1">
-    <w:name w:val="Normal Table_401df5a3-8643-4827-90a4-bf77c44e5bc9"/>
+  <w:style w:type="table" w:styleId="NormalTable_3b6ac9e2-544f-4db3-8796-5f0d394aee7e" w:customStyle="1">
+    <w:name w:val="Normal Table_3b6ac9e2-544f-4db3-8796-5f0d394aee7e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_11eef15f-8ea7-4a10-9167-4adaf56ffd70" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_401df5a3-8643-4827-90a4-bf77c44e5bc9"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c11e1ea-8e2e-46a4-a6bb-d0aef1385528" w:customStyle="1">
+    <w:name w:val="Table Grid_8c11e1ea-8e2e-46a4-a6bb-d0aef1385528"/>
+    <w:basedOn w:val="NormalTable_3b6ac9e2-544f-4db3-8796-5f0d394aee7e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_51463952-6688-4ece-ae5b-220fa21c171c" w:customStyle="1">
-    <w:name w:val="Normal Table_51463952-6688-4ece-ae5b-220fa21c171c"/>
+  <w:style w:type="table" w:styleId="NormalTable_eef3b3d6-a78c-4c88-a013-45c3317c7606" w:customStyle="1">
+    <w:name w:val="Normal Table_eef3b3d6-a78c-4c88-a013-45c3317c7606"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e7ec96bf-305a-4905-9eb7-5d2c4c0b197e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_51463952-6688-4ece-ae5b-220fa21c171c"/>
+  <w:style w:type="table" w:styleId="TableGrid_8dc512a5-8845-4951-892d-457075fd94c7" w:customStyle="1">
+    <w:name w:val="Table Grid_8dc512a5-8845-4951-892d-457075fd94c7"/>
+    <w:basedOn w:val="NormalTable_eef3b3d6-a78c-4c88-a013-45c3317c7606"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_729f22d7-7e8e-43f2-80e2-6e35abf8d290" w:customStyle="1">
-    <w:name w:val="Normal Table_729f22d7-7e8e-43f2-80e2-6e35abf8d290"/>
+  <w:style w:type="table" w:styleId="NormalTable_b26a6ea4-e1aa-4180-9786-72c7c3d5c6cc" w:customStyle="1">
+    <w:name w:val="Normal Table_b26a6ea4-e1aa-4180-9786-72c7c3d5c6cc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5ec5ef9-713e-42ba-8286-55e2b239eb40" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_729f22d7-7e8e-43f2-80e2-6e35abf8d290"/>
+  <w:style w:type="table" w:styleId="TableGrid_4ffb1540-86e9-4ca3-a79b-a558ad6aeacc" w:customStyle="1">
+    <w:name w:val="Table Grid_4ffb1540-86e9-4ca3-a79b-a558ad6aeacc"/>
+    <w:basedOn w:val="NormalTable_b26a6ea4-e1aa-4180-9786-72c7c3d5c6cc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0b971b76-8507-4ad3-9559-591b047a3e7b" w:customStyle="1">
-    <w:name w:val="Normal Table_0b971b76-8507-4ad3-9559-591b047a3e7b"/>
+  <w:style w:type="table" w:styleId="NormalTable_6caf578c-ef8c-4cf4-9ac8-4d4be47d61e5" w:customStyle="1">
+    <w:name w:val="Normal Table_6caf578c-ef8c-4cf4-9ac8-4d4be47d61e5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a7870563-7c56-46b9-b627-d3a78a743e95" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0b971b76-8507-4ad3-9559-591b047a3e7b"/>
+  <w:style w:type="table" w:styleId="TableGrid_ecde55a2-9cd2-49c1-8336-6426196bdd98" w:customStyle="1">
+    <w:name w:val="Table Grid_ecde55a2-9cd2-49c1-8336-6426196bdd98"/>
+    <w:basedOn w:val="NormalTable_6caf578c-ef8c-4cf4-9ac8-4d4be47d61e5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6d8de23d-0c33-4e12-8bf2-4a985bdbd52b" w:customStyle="1">
-    <w:name w:val="Normal Table_6d8de23d-0c33-4e12-8bf2-4a985bdbd52b"/>
+  <w:style w:type="table" w:styleId="NormalTable_c81d990d-938d-47ce-a141-6f804c9ca10b" w:customStyle="1">
+    <w:name w:val="Normal Table_c81d990d-938d-47ce-a141-6f804c9ca10b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_94552e75-b380-4a02-abe8-1492d36a9664" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6d8de23d-0c33-4e12-8bf2-4a985bdbd52b"/>
+  <w:style w:type="table" w:styleId="TableGrid_b29139ba-7b30-448f-ac4c-0e5496041d9d" w:customStyle="1">
+    <w:name w:val="Table Grid_b29139ba-7b30-448f-ac4c-0e5496041d9d"/>
+    <w:basedOn w:val="NormalTable_c81d990d-938d-47ce-a141-6f804c9ca10b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_73c653e6-e593-46ab-8fc0-d728dd167b0f" w:customStyle="1">
-    <w:name w:val="Normal Table_73c653e6-e593-46ab-8fc0-d728dd167b0f"/>
+  <w:style w:type="table" w:styleId="NormalTable_26fa6435-11d7-468b-9ca3-947993b52064" w:customStyle="1">
+    <w:name w:val="Normal Table_26fa6435-11d7-468b-9ca3-947993b52064"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cb6e59f7-0e3c-4fb2-b394-87c799cbcdc3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_73c653e6-e593-46ab-8fc0-d728dd167b0f"/>
+  <w:style w:type="table" w:styleId="TableGrid_22e2203c-1e56-4edc-af9d-2c97cac345d2" w:customStyle="1">
+    <w:name w:val="Table Grid_22e2203c-1e56-4edc-af9d-2c97cac345d2"/>
+    <w:basedOn w:val="NormalTable_26fa6435-11d7-468b-9ca3-947993b52064"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b7e02480-19a4-4d9b-a6f0-1a40b070df26" w:customStyle="1">
-    <w:name w:val="Normal Table_b7e02480-19a4-4d9b-a6f0-1a40b070df26"/>
+  <w:style w:type="table" w:styleId="NormalTable_a35ead6f-0b6b-4230-83fb-5042f5aa29af" w:customStyle="1">
+    <w:name w:val="Normal Table_a35ead6f-0b6b-4230-83fb-5042f5aa29af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e525dad7-7a56-43c5-98c9-f21cee8ad632" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b7e02480-19a4-4d9b-a6f0-1a40b070df26"/>
+  <w:style w:type="table" w:styleId="TableGrid_a2ff06f4-8a20-432f-8dbf-bece7a70f0e0" w:customStyle="1">
+    <w:name w:val="Table Grid_a2ff06f4-8a20-432f-8dbf-bece7a70f0e0"/>
+    <w:basedOn w:val="NormalTable_a35ead6f-0b6b-4230-83fb-5042f5aa29af"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ed0eb63-7d64-411b-a292-ea144df1aa8e" w:customStyle="1">
-    <w:name w:val="Normal Table_6ed0eb63-7d64-411b-a292-ea144df1aa8e"/>
+  <w:style w:type="table" w:styleId="NormalTable_4dc36f35-2d71-4c23-acd7-ebf1630b3bab" w:customStyle="1">
+    <w:name w:val="Normal Table_4dc36f35-2d71-4c23-acd7-ebf1630b3bab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7602b595-9f84-469f-ac56-d6ec56d3940c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ed0eb63-7d64-411b-a292-ea144df1aa8e"/>
+  <w:style w:type="table" w:styleId="TableGrid_507239ba-149c-412f-83c0-25e4944179ba" w:customStyle="1">
+    <w:name w:val="Table Grid_507239ba-149c-412f-83c0-25e4944179ba"/>
+    <w:basedOn w:val="NormalTable_4dc36f35-2d71-4c23-acd7-ebf1630b3bab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>