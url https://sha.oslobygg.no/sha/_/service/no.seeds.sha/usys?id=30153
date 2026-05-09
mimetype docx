--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -11902,51 +11902,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5ca2a9d7-8be2-47ab-b57f-735ecbfaba90"/>
+      <w:tblStyle w:val="TableGrid_b198b3ea-2197-4aee-9434-93936fff7209"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -11957,51 +11957,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:07:53 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:12:38 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -12029,51 +12029,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_62db05ef-f3b4-4d28-b343-4b929ab53aaf"/>
+      <w:tblStyle w:val="TableGrid_41a5032a-e3f3-4acb-a8ae-d4685fd21f9f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -12131,51 +12131,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+            <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -12188,59 +12188,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+      <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bb1c3b5c-8b3b-421e-a650-aea2a337267b"/>
+      <w:tblStyle w:val="TableGrid_b82f896c-9aca-49e2-bd7f-da0d8db51bd7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12251,51 +12251,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_73624b61-bdef-4db3-84af-9ca3fae5911c"/>
+            <w:tblStyle w:val="TableGrid_ba89684b-3092-48e1-95c5-5b8f36bf1cf8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12396,72 +12396,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+            <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_40a90c2e-8eb7-4ce8-979b-e67e52cfa7f1"/>
+            <w:tblStyle w:val="TableGrid_8a5a8656-d9a8-43ae-b017-ce5b8cb0da10"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12562,62 +12562,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+            <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+      <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0261707B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16492,629 +16492,629 @@
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TittelTegn" w:customStyle="1">
     <w:name w:val="Tittel Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_821deaaa-e854-4249-86f4-ed34c5cab535" w:customStyle="1">
-    <w:name w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+  <w:style w:type="paragraph" w:styleId="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0" w:customStyle="1">
+    <w:name w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+    <w:basedOn w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f63de36d-b26d-4d7a-ab81-e288e1ab8eac" w:customStyle="1">
-    <w:name w:val="Normal Table_f63de36d-b26d-4d7a-ab81-e288e1ab8eac"/>
+  <w:style w:type="table" w:styleId="NormalTable_d8c7a1a8-4b17-4f27-8657-430cb5735e89" w:customStyle="1">
+    <w:name w:val="Normal Table_d8c7a1a8-4b17-4f27-8657-430cb5735e89"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b9c10a9f-550c-4751-98c9-96911e617b58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f63de36d-b26d-4d7a-ab81-e288e1ab8eac"/>
+  <w:style w:type="table" w:styleId="TableGrid_cf11ed53-bc7e-40f8-b2ee-5709ffb757c8" w:customStyle="1">
+    <w:name w:val="Table Grid_cf11ed53-bc7e-40f8-b2ee-5709ffb757c8"/>
+    <w:basedOn w:val="NormalTable_d8c7a1a8-4b17-4f27-8657-430cb5735e89"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+    <w:basedOn w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_821deaaa-e854-4249-86f4-ed34c5cab535"/>
+    <w:basedOn w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5132b03d-baf8-4251-95ec-3bd36d713534" w:customStyle="1">
-    <w:name w:val="Normal Table_5132b03d-baf8-4251-95ec-3bd36d713534"/>
+  <w:style w:type="table" w:styleId="NormalTable_89035f36-4d93-4fef-84ce-1a2f2d655d10" w:customStyle="1">
+    <w:name w:val="Normal Table_89035f36-4d93-4fef-84ce-1a2f2d655d10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cfcaac0f-82db-4961-8948-21ba73cc30c3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5132b03d-baf8-4251-95ec-3bd36d713534"/>
+  <w:style w:type="table" w:styleId="TableGrid_6f6b0f02-12f7-4cf3-8aa6-c8e8d6b96c03" w:customStyle="1">
+    <w:name w:val="Table Grid_6f6b0f02-12f7-4cf3-8aa6-c8e8d6b96c03"/>
+    <w:basedOn w:val="NormalTable_89035f36-4d93-4fef-84ce-1a2f2d655d10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_20f01e67-6ed9-4882-a550-29fa049b0abe" w:customStyle="1">
-    <w:name w:val="Normal Table_20f01e67-6ed9-4882-a550-29fa049b0abe"/>
+  <w:style w:type="table" w:styleId="NormalTable_9cc447aa-23b7-4682-8fb7-6bdf11f41ca6" w:customStyle="1">
+    <w:name w:val="Normal Table_9cc447aa-23b7-4682-8fb7-6bdf11f41ca6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_779a2735-2197-4da4-a760-47f0230cecbc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_20f01e67-6ed9-4882-a550-29fa049b0abe"/>
+  <w:style w:type="table" w:styleId="TableGrid_3bf72eb0-b02b-461d-9f4e-08f1948ebbf6" w:customStyle="1">
+    <w:name w:val="Table Grid_3bf72eb0-b02b-461d-9f4e-08f1948ebbf6"/>
+    <w:basedOn w:val="NormalTable_9cc447aa-23b7-4682-8fb7-6bdf11f41ca6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_33812d88-705c-487e-9b4b-4651d46f3d69" w:customStyle="1">
-    <w:name w:val="Normal Table_33812d88-705c-487e-9b4b-4651d46f3d69"/>
+  <w:style w:type="table" w:styleId="NormalTable_52328db3-d017-4eb4-b317-3d0892a60b27" w:customStyle="1">
+    <w:name w:val="Normal Table_52328db3-d017-4eb4-b317-3d0892a60b27"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b94e9573-ab86-42e3-8efd-d0084e106b0d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_33812d88-705c-487e-9b4b-4651d46f3d69"/>
+  <w:style w:type="table" w:styleId="TableGrid_231bb038-981d-4f39-b197-29145f576dd9" w:customStyle="1">
+    <w:name w:val="Table Grid_231bb038-981d-4f39-b197-29145f576dd9"/>
+    <w:basedOn w:val="NormalTable_52328db3-d017-4eb4-b317-3d0892a60b27"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d98a22a0-1f45-40ad-9a97-8bcc5829fc31" w:customStyle="1">
-    <w:name w:val="Normal Table_d98a22a0-1f45-40ad-9a97-8bcc5829fc31"/>
+  <w:style w:type="table" w:styleId="NormalTable_7d999941-e48a-4c6d-b0f6-8dd74263bf60" w:customStyle="1">
+    <w:name w:val="Normal Table_7d999941-e48a-4c6d-b0f6-8dd74263bf60"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bf6fe7d9-d074-4db6-8dcc-417dfe85a419" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d98a22a0-1f45-40ad-9a97-8bcc5829fc31"/>
+  <w:style w:type="table" w:styleId="TableGrid_ebf21b89-5337-4d06-99b5-dc187d46a46d" w:customStyle="1">
+    <w:name w:val="Table Grid_ebf21b89-5337-4d06-99b5-dc187d46a46d"/>
+    <w:basedOn w:val="NormalTable_7d999941-e48a-4c6d-b0f6-8dd74263bf60"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_33e886a6-31d7-4cde-96ba-31f8a250bd34" w:customStyle="1">
-    <w:name w:val="Normal Table_33e886a6-31d7-4cde-96ba-31f8a250bd34"/>
+  <w:style w:type="table" w:styleId="NormalTable_0178b3aa-2180-4347-be90-2ae21fc09b15" w:customStyle="1">
+    <w:name w:val="Normal Table_0178b3aa-2180-4347-be90-2ae21fc09b15"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5ca2a9d7-8be2-47ab-b57f-735ecbfaba90" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_33e886a6-31d7-4cde-96ba-31f8a250bd34"/>
+  <w:style w:type="table" w:styleId="TableGrid_b198b3ea-2197-4aee-9434-93936fff7209" w:customStyle="1">
+    <w:name w:val="Table Grid_b198b3ea-2197-4aee-9434-93936fff7209"/>
+    <w:basedOn w:val="NormalTable_0178b3aa-2180-4347-be90-2ae21fc09b15"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e401fe07-0f35-4209-83ac-33a9fbffd412" w:customStyle="1">
-    <w:name w:val="Normal Table_e401fe07-0f35-4209-83ac-33a9fbffd412"/>
+  <w:style w:type="table" w:styleId="NormalTable_f8a60e16-140c-4edd-a994-7ab2c0a94ff3" w:customStyle="1">
+    <w:name w:val="Normal Table_f8a60e16-140c-4edd-a994-7ab2c0a94ff3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_62db05ef-f3b4-4d28-b343-4b929ab53aaf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e401fe07-0f35-4209-83ac-33a9fbffd412"/>
+  <w:style w:type="table" w:styleId="TableGrid_41a5032a-e3f3-4acb-a8ae-d4685fd21f9f" w:customStyle="1">
+    <w:name w:val="Table Grid_41a5032a-e3f3-4acb-a8ae-d4685fd21f9f"/>
+    <w:basedOn w:val="NormalTable_f8a60e16-140c-4edd-a994-7ab2c0a94ff3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_51cd6623-2ae1-4cc7-a8eb-c644d95100b6" w:customStyle="1">
-    <w:name w:val="Normal Table_51cd6623-2ae1-4cc7-a8eb-c644d95100b6"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d7197c7-d50e-4c7d-8bba-1a6ebb039c22" w:customStyle="1">
+    <w:name w:val="Normal Table_4d7197c7-d50e-4c7d-8bba-1a6ebb039c22"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73624b61-bdef-4db3-84af-9ca3fae5911c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_51cd6623-2ae1-4cc7-a8eb-c644d95100b6"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba89684b-3092-48e1-95c5-5b8f36bf1cf8" w:customStyle="1">
+    <w:name w:val="Table Grid_ba89684b-3092-48e1-95c5-5b8f36bf1cf8"/>
+    <w:basedOn w:val="NormalTable_4d7197c7-d50e-4c7d-8bba-1a6ebb039c22"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_12b6e539-7995-4fb1-8c2f-f845bc7fb7be" w:customStyle="1">
-    <w:name w:val="Normal Table_12b6e539-7995-4fb1-8c2f-f845bc7fb7be"/>
+  <w:style w:type="table" w:styleId="NormalTable_ff102dca-ca12-4329-923d-4d807088acff" w:customStyle="1">
+    <w:name w:val="Normal Table_ff102dca-ca12-4329-923d-4d807088acff"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_40a90c2e-8eb7-4ce8-979b-e67e52cfa7f1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_12b6e539-7995-4fb1-8c2f-f845bc7fb7be"/>
+  <w:style w:type="table" w:styleId="TableGrid_8a5a8656-d9a8-43ae-b017-ce5b8cb0da10" w:customStyle="1">
+    <w:name w:val="Table Grid_8a5a8656-d9a8-43ae-b017-ce5b8cb0da10"/>
+    <w:basedOn w:val="NormalTable_ff102dca-ca12-4329-923d-4d807088acff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d4cc925-214f-4e5d-ad87-cbd68eac721c" w:customStyle="1">
-    <w:name w:val="Normal Table_4d4cc925-214f-4e5d-ad87-cbd68eac721c"/>
+  <w:style w:type="table" w:styleId="NormalTable_5786f6fa-d09f-456c-8cdc-474cf9ebb992" w:customStyle="1">
+    <w:name w:val="Normal Table_5786f6fa-d09f-456c-8cdc-474cf9ebb992"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bb1c3b5c-8b3b-421e-a650-aea2a337267b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d4cc925-214f-4e5d-ad87-cbd68eac721c"/>
+  <w:style w:type="table" w:styleId="TableGrid_b82f896c-9aca-49e2-bd7f-da0d8db51bd7" w:customStyle="1">
+    <w:name w:val="Table Grid_b82f896c-9aca-49e2-bd7f-da0d8db51bd7"/>
+    <w:basedOn w:val="NormalTable_5786f6fa-d09f-456c-8cdc-474cf9ebb992"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>