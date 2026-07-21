--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -11902,51 +11902,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b198b3ea-2197-4aee-9434-93936fff7209"/>
+      <w:tblStyle w:val="TableGrid_c9abd6d9-6d3a-496d-9d94-b09a9cb8b27a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -11957,51 +11957,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:12:38 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:41:28 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -12029,51 +12029,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_41a5032a-e3f3-4acb-a8ae-d4685fd21f9f"/>
+      <w:tblStyle w:val="TableGrid_13fcf710-da71-476f-8a6e-9b1a23120c24"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -12131,51 +12131,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+            <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -12188,59 +12188,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+      <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b82f896c-9aca-49e2-bd7f-da0d8db51bd7"/>
+      <w:tblStyle w:val="TableGrid_b8f01dbb-d3ca-4fa3-8a71-067fce406727"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12251,51 +12251,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ba89684b-3092-48e1-95c5-5b8f36bf1cf8"/>
+            <w:tblStyle w:val="TableGrid_b35e2c2b-8773-4665-9cb5-e6fab4716561"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12396,72 +12396,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+            <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8a5a8656-d9a8-43ae-b017-ce5b8cb0da10"/>
+            <w:tblStyle w:val="TableGrid_bd71564a-bdc1-4232-967f-63567df9558a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12562,62 +12562,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+            <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+      <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0261707B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16492,629 +16492,629 @@
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TittelTegn" w:customStyle="1">
     <w:name w:val="Tittel Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0" w:customStyle="1">
-    <w:name w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+  <w:style w:type="paragraph" w:styleId="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962" w:customStyle="1">
+    <w:name w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+    <w:basedOn w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d8c7a1a8-4b17-4f27-8657-430cb5735e89" w:customStyle="1">
-    <w:name w:val="Normal Table_d8c7a1a8-4b17-4f27-8657-430cb5735e89"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ac70663-3df5-47a2-b358-eea3a2a22287" w:customStyle="1">
+    <w:name w:val="Normal Table_6ac70663-3df5-47a2-b358-eea3a2a22287"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cf11ed53-bc7e-40f8-b2ee-5709ffb757c8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d8c7a1a8-4b17-4f27-8657-430cb5735e89"/>
+  <w:style w:type="table" w:styleId="TableGrid_bf14100d-778d-438b-853e-2dad8446e9c1" w:customStyle="1">
+    <w:name w:val="Table Grid_bf14100d-778d-438b-853e-2dad8446e9c1"/>
+    <w:basedOn w:val="NormalTable_6ac70663-3df5-47a2-b358-eea3a2a22287"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+    <w:basedOn w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_f0c044ea-587f-461d-bb3b-54d3d4eb64a0"/>
+    <w:basedOn w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_89035f36-4d93-4fef-84ce-1a2f2d655d10" w:customStyle="1">
-    <w:name w:val="Normal Table_89035f36-4d93-4fef-84ce-1a2f2d655d10"/>
+  <w:style w:type="table" w:styleId="NormalTable_e4c7f9da-ce67-40d1-ad79-691245aab8e1" w:customStyle="1">
+    <w:name w:val="Normal Table_e4c7f9da-ce67-40d1-ad79-691245aab8e1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6f6b0f02-12f7-4cf3-8aa6-c8e8d6b96c03" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_89035f36-4d93-4fef-84ce-1a2f2d655d10"/>
+  <w:style w:type="table" w:styleId="TableGrid_a1a49063-e3bd-488e-8265-02daa0e5e16f" w:customStyle="1">
+    <w:name w:val="Table Grid_a1a49063-e3bd-488e-8265-02daa0e5e16f"/>
+    <w:basedOn w:val="NormalTable_e4c7f9da-ce67-40d1-ad79-691245aab8e1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9cc447aa-23b7-4682-8fb7-6bdf11f41ca6" w:customStyle="1">
-    <w:name w:val="Normal Table_9cc447aa-23b7-4682-8fb7-6bdf11f41ca6"/>
+  <w:style w:type="table" w:styleId="NormalTable_545c61e8-4d3b-46ec-b753-dc1fec14397e" w:customStyle="1">
+    <w:name w:val="Normal Table_545c61e8-4d3b-46ec-b753-dc1fec14397e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3bf72eb0-b02b-461d-9f4e-08f1948ebbf6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9cc447aa-23b7-4682-8fb7-6bdf11f41ca6"/>
+  <w:style w:type="table" w:styleId="TableGrid_61ed72f7-73b4-45e0-9fc7-3be5f44f34e4" w:customStyle="1">
+    <w:name w:val="Table Grid_61ed72f7-73b4-45e0-9fc7-3be5f44f34e4"/>
+    <w:basedOn w:val="NormalTable_545c61e8-4d3b-46ec-b753-dc1fec14397e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_52328db3-d017-4eb4-b317-3d0892a60b27" w:customStyle="1">
-    <w:name w:val="Normal Table_52328db3-d017-4eb4-b317-3d0892a60b27"/>
+  <w:style w:type="table" w:styleId="NormalTable_d7b3569e-fd1d-42a5-b320-8bd1d260ff67" w:customStyle="1">
+    <w:name w:val="Normal Table_d7b3569e-fd1d-42a5-b320-8bd1d260ff67"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_231bb038-981d-4f39-b197-29145f576dd9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_52328db3-d017-4eb4-b317-3d0892a60b27"/>
+  <w:style w:type="table" w:styleId="TableGrid_121ea72e-2a43-4416-92a3-89b5483484c2" w:customStyle="1">
+    <w:name w:val="Table Grid_121ea72e-2a43-4416-92a3-89b5483484c2"/>
+    <w:basedOn w:val="NormalTable_d7b3569e-fd1d-42a5-b320-8bd1d260ff67"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7d999941-e48a-4c6d-b0f6-8dd74263bf60" w:customStyle="1">
-    <w:name w:val="Normal Table_7d999941-e48a-4c6d-b0f6-8dd74263bf60"/>
+  <w:style w:type="table" w:styleId="NormalTable_9f873148-6395-4e82-bc07-886a6bf0c6cd" w:customStyle="1">
+    <w:name w:val="Normal Table_9f873148-6395-4e82-bc07-886a6bf0c6cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ebf21b89-5337-4d06-99b5-dc187d46a46d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7d999941-e48a-4c6d-b0f6-8dd74263bf60"/>
+  <w:style w:type="table" w:styleId="TableGrid_9b41c37e-1123-4135-8748-0b7d9d9bfae7" w:customStyle="1">
+    <w:name w:val="Table Grid_9b41c37e-1123-4135-8748-0b7d9d9bfae7"/>
+    <w:basedOn w:val="NormalTable_9f873148-6395-4e82-bc07-886a6bf0c6cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0178b3aa-2180-4347-be90-2ae21fc09b15" w:customStyle="1">
-    <w:name w:val="Normal Table_0178b3aa-2180-4347-be90-2ae21fc09b15"/>
+  <w:style w:type="table" w:styleId="NormalTable_67e76fa8-6237-410c-ab2e-e0c6bd5709cb" w:customStyle="1">
+    <w:name w:val="Normal Table_67e76fa8-6237-410c-ab2e-e0c6bd5709cb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b198b3ea-2197-4aee-9434-93936fff7209" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0178b3aa-2180-4347-be90-2ae21fc09b15"/>
+  <w:style w:type="table" w:styleId="TableGrid_c9abd6d9-6d3a-496d-9d94-b09a9cb8b27a" w:customStyle="1">
+    <w:name w:val="Table Grid_c9abd6d9-6d3a-496d-9d94-b09a9cb8b27a"/>
+    <w:basedOn w:val="NormalTable_67e76fa8-6237-410c-ab2e-e0c6bd5709cb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f8a60e16-140c-4edd-a994-7ab2c0a94ff3" w:customStyle="1">
-    <w:name w:val="Normal Table_f8a60e16-140c-4edd-a994-7ab2c0a94ff3"/>
+  <w:style w:type="table" w:styleId="NormalTable_fc024272-5c9b-4891-9753-9bc5d1f310ef" w:customStyle="1">
+    <w:name w:val="Normal Table_fc024272-5c9b-4891-9753-9bc5d1f310ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_41a5032a-e3f3-4acb-a8ae-d4685fd21f9f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f8a60e16-140c-4edd-a994-7ab2c0a94ff3"/>
+  <w:style w:type="table" w:styleId="TableGrid_13fcf710-da71-476f-8a6e-9b1a23120c24" w:customStyle="1">
+    <w:name w:val="Table Grid_13fcf710-da71-476f-8a6e-9b1a23120c24"/>
+    <w:basedOn w:val="NormalTable_fc024272-5c9b-4891-9753-9bc5d1f310ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d7197c7-d50e-4c7d-8bba-1a6ebb039c22" w:customStyle="1">
-    <w:name w:val="Normal Table_4d7197c7-d50e-4c7d-8bba-1a6ebb039c22"/>
+  <w:style w:type="table" w:styleId="NormalTable_1e8ec545-63b2-49bc-9d76-1dff578f242e" w:customStyle="1">
+    <w:name w:val="Normal Table_1e8ec545-63b2-49bc-9d76-1dff578f242e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ba89684b-3092-48e1-95c5-5b8f36bf1cf8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d7197c7-d50e-4c7d-8bba-1a6ebb039c22"/>
+  <w:style w:type="table" w:styleId="TableGrid_b35e2c2b-8773-4665-9cb5-e6fab4716561" w:customStyle="1">
+    <w:name w:val="Table Grid_b35e2c2b-8773-4665-9cb5-e6fab4716561"/>
+    <w:basedOn w:val="NormalTable_1e8ec545-63b2-49bc-9d76-1dff578f242e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff102dca-ca12-4329-923d-4d807088acff" w:customStyle="1">
-    <w:name w:val="Normal Table_ff102dca-ca12-4329-923d-4d807088acff"/>
+  <w:style w:type="table" w:styleId="NormalTable_b34b466a-e155-49a3-abbd-7979572b1df3" w:customStyle="1">
+    <w:name w:val="Normal Table_b34b466a-e155-49a3-abbd-7979572b1df3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8a5a8656-d9a8-43ae-b017-ce5b8cb0da10" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff102dca-ca12-4329-923d-4d807088acff"/>
+  <w:style w:type="table" w:styleId="TableGrid_bd71564a-bdc1-4232-967f-63567df9558a" w:customStyle="1">
+    <w:name w:val="Table Grid_bd71564a-bdc1-4232-967f-63567df9558a"/>
+    <w:basedOn w:val="NormalTable_b34b466a-e155-49a3-abbd-7979572b1df3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5786f6fa-d09f-456c-8cdc-474cf9ebb992" w:customStyle="1">
-    <w:name w:val="Normal Table_5786f6fa-d09f-456c-8cdc-474cf9ebb992"/>
+  <w:style w:type="table" w:styleId="NormalTable_a431f724-a711-4281-a028-c7c7a8c6c27f" w:customStyle="1">
+    <w:name w:val="Normal Table_a431f724-a711-4281-a028-c7c7a8c6c27f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b82f896c-9aca-49e2-bd7f-da0d8db51bd7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5786f6fa-d09f-456c-8cdc-474cf9ebb992"/>
+  <w:style w:type="table" w:styleId="TableGrid_b8f01dbb-d3ca-4fa3-8a71-067fce406727" w:customStyle="1">
+    <w:name w:val="Table Grid_b8f01dbb-d3ca-4fa3-8a71-067fce406727"/>
+    <w:basedOn w:val="NormalTable_a431f724-a711-4281-a028-c7c7a8c6c27f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>