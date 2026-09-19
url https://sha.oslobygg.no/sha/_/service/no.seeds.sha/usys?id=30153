--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10702" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:fill="C9C9C9" w:val="clear"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -320,123 +321,123 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10702" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1702"/>
-        <w:gridCol w:w="3188"/>
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="2479"/>
+        <w:gridCol w:w="3260"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Deltakere: Navn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -479,434 +480,469 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oslobygg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">BH (PL/BHR)</w:t>
+              <w:t xml:space="preserve">B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yggherre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(PL/BHR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3261"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">KU</w:t>
+              <w:t xml:space="preserve">PGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3261"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGL</w:t>
+              <w:t xml:space="preserve">KP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3261"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">KP</w:t>
+              <w:t xml:space="preserve">K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3261"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oslobygg </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SHA-rådgiver</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -941,251 +977,265 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">BL</w:t>
+              <w:t xml:space="preserve">B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yggeleder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3261"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">HB</w:t>
+              <w:t xml:space="preserve">Hovedentreprenør/ hovedbedrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3261"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oslobygg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ASER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1219,71 +1269,71 @@
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kopi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3261"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
@@ -1302,79 +1352,79 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OBF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Seksjonsleder OBF</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1398,68 +1448,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1702"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3188"/>
+            <w:tcW w:type="dxa" w:w="2479"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2551"/>
+            <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3261"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
@@ -1551,70 +1601,82 @@
               <w:rPr/>
               <w:t xml:space="preserve">alle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sentrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> aktøre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> i oppstarten av entreprisen som f.eks. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">KP, KU, HB og SHA-rådgiver</w:t>
+              <w:t xml:space="preserve">KP, KU, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hovedentreprenør/ Hovedbedrift </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">og SHA-rådgiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, samt ASER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Standardtekst"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BH har ansvar for å kalle inn til møtet</w:t>
+              <w:t xml:space="preserve">Byggherre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">har ansvar for å kalle inn til møtet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> før oppstart utførelse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> av entreprisen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Standardtekst"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
@@ -1650,63 +1712,51 @@
               <w:spacing/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskriftkolonne"/>
               <w:spacing/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Del 2 - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Gjennomføres i sammen med Oslobyggs arbeidsseriøsitetsgruppe, </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> i eget møte </w:t>
+              <w:t xml:space="preserve">Gjennomføres i sammen med Oslobyggs arbeidsseriøsitetsgruppe, evnt i eget møte </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(seriøsitet og HMSreg)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskriftkolonne"/>
               <w:spacing/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FB11544">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
@@ -1976,59 +2026,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Standardtekst"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kort info </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">– 10 min – for </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SHA rådgiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> og </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. KU</w:t>
+              <w:t xml:space="preserve"> og evnt. KU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Standardtekst"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tegninger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Plan-/Skisse-)</w:t>
             </w:r>
             <w:r>
@@ -2114,55 +2156,51 @@
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dato :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Dato : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="366" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="568"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
@@ -2419,160 +2457,143 @@
               <w:rPr/>
               <w:t xml:space="preserve">prosjektets SHA-plan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, herunder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organisasjonsplan </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(SHA/ verneorg) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fremdriftsplan </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nivå 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> - fra PG – avhengighet mellom </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">risikoer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riskomatrise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(Se pkt. nedenfor)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spesifikke tiltak </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Se pkt. nedenfor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
@@ -3016,55 +3037,51 @@
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kompetansekrav </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- KU </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KU må fremlegge dokumentasjon på at </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OBF’s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> kompetansekrav til KU i prosjektet </w:t>
+              <w:t xml:space="preserve">OBF’s kompetansekrav til KU i prosjektet </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">er ivaretatt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">eller vil bli dette </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">innen kort tid, for å kunne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ivareta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> og oppfylle </w:t>
             </w:r>
@@ -3354,80 +3371,62 @@
               <w:spacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">KU skal ukentlig oversende en "SHA-uke-rapport"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> som viser </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> oppfølging / koordineringsaktiviteter i siste uke.</w:t>
+              <w:t xml:space="preserve"> som viser KU's oppfølging / koordineringsaktiviteter i siste uke.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BH's</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> mal for ukerapport skal benyttes. (Gjennomgås)</w:t>
+              <w:t xml:space="preserve">BH's mal for ukerapport skal benyttes. (Gjennomgås)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskriftkolonne"/>
               <w:spacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport sendes til </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">BH</w:t>
             </w:r>
@@ -3548,75 +3547,79 @@
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SHA-koordineringsmøte </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">–</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BH, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, HB</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HE/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Møteserien er en dokumentasjon for at Byggherren jevnlig følger opp at koordinatorene oppfyller sine plikter, jf. § 5 og § 13 i Byggherreforskriften samt egen ytelsesbeskrivelse og </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">kontraktsgrunnlaget</w:t>
+              <w:t xml:space="preserve">Møteserien er en dokumentasjon for at Byggherren jevnlig følger opp at koordinatorene oppfyller sine plikter, jf. § 5 og § 13 i Byggherreforskriften samt egen ytelsesbeskrivelse og kontraktsgrunnlaget</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="130"/>
               <w:rPr/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="130" w:hanging="130"/>
               <w:rPr/>
             </w:pPr>
@@ -4019,129 +4022,105 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskriftkolonne"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fremdriftsplan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HB skal levere en detaljert fremdriftsplan for byggefasen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> inkl. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> fra risikomatrisen i SHA-plan</w:t>
+              <w:t xml:space="preserve"> inkl. BH's SJA'er fra risikomatrisen i SHA-plan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BH’s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> SHA-krav fra kontrakt, SHA-plan med risikoanalyse og prosjekteringsforutsetninger skal ivaretas i planen.</w:t>
+              <w:t xml:space="preserve">BH’s SHA-krav fra kontrakt, SHA-plan med risikoanalyse og prosjekteringsforutsetninger skal ivaretas i planen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KU skal bekrefte pr. e-post </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">til BH, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">at </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">entreprenørs </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">fremdriftsplan </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ivaretar kravene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for t</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ilstrekkelig tid til utførelse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> og </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">SJA'er</w:t>
+              <w:t xml:space="preserve"> og SJA'er</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
@@ -4312,67 +4291,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskriftkolonne"/>
               <w:spacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">KU skal delta på og bekrefte at SJA i </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">KU skal delta på og bekrefte at SJA i BH's </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">risikomatrise</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for utførelsesfasen er iverksatt som beskrevet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
@@ -4863,55 +4826,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"> for hovedbedrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">».</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="130"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Det er </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">i </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">utgangspunkt</w:t>
+              <w:t xml:space="preserve">i utgangspunkt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ikke </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mulig å være hovedbedrift dersom en entreprenør ikke har egne ansatte på byggeplassen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="130"/>
               <w:rPr/>
             </w:pPr>
@@ -6612,55 +6571,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rondell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> og </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kjøre-/ glideport skal benyttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for adgang til byggeplassen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">med glide- / </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">kjøre</w:t>
+              <w:t xml:space="preserve">med glide- / kjøre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">port</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> skal være lukket hele tiden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6936,71 +6891,63 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brakke(ne) skal følge gjeldende bransjestandard (minimum Tek17) med krav til u-verdi, brannsikkerhet, rømningsveier fra alle etasjer, ventilasjon inkl. kjøling, varmepumpe for oppvarming, dagslysforhold, og solutsatte vinduer skal ha utvendig solavskjerming</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Det skal </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">settes opp Rigg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> med moduler som er av </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">standard </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Brakkeenhet</w:t>
+              <w:t xml:space="preserve">standard Brakkeenhet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 2,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">str</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">str. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8,4m x 2,9m.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alle kontorplasser / kontorrom skal kun benyttes av kun 1 person som kontor og være på minimum 6 m2 (ref. arbeidsplassforskriften)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
@@ -7814,79 +7761,67 @@
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskriftkolonne"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruk av tårnkran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ved bruk av tårnkran på byggeplassen så skal alle som er </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> være godt synlige </w:t>
+              <w:t xml:space="preserve">Ved bruk av tårnkran på byggeplassen så skal alle som er anhukere være godt synlige </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">for kranfører </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">krever bruk av </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">anhukervest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> / </w:t>
+              <w:t xml:space="preserve">anhukervest / </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">klær </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">og </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">eller egen </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">hjelm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> med </w:t>
             </w:r>
@@ -8110,59 +8045,51 @@
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SHA-informasjonstavle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">skal henges opp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">utvendig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">på </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ved </w:t>
+              <w:t xml:space="preserve">på byggegjerdet ved </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">hovedinngangen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">til </w:t>
             </w:r>
@@ -8457,55 +8384,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">og </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">oppdateres ukentlig)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varslingsplan </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">inkl</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">inkl </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">organisasjonskart </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ulykker og nestenulykker</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
@@ -8884,55 +8807,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Personer </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">skal ha nødvendig opplæring i praktisering av beredskapsrutinene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> på byggeplass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. Øvelse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">r</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> skal gjennomføres etter avtale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> med </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">BH</w:t>
+              <w:t xml:space="preserve"> med BH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> men minimum 1 gang pr år.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plassering av brannslukningsutstyr skal angis på riggplan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
@@ -9076,67 +8995,59 @@
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Det skal være 2 rømningsveier fra hver etasje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> i byggene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">f</w:t>
+              <w:t xml:space="preserve">Alle f</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">aring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sveier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> skal være sikre, godt synlige og merket</w:t>
+              <w:t xml:space="preserve">sveier skal være sikre, godt synlige og merket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">arme-arbeider skal utføres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ihht. Rutine på SHA-portalen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9280,59 +9191,51 @@
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Absorbenter skal finnes på byggeplassen i tilstrekkelig omfang på kjøretøyer og ved HMS stasjoner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> samt i HMS-containere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cobuilder</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Collaborate</w:t>
+              <w:t xml:space="preserve">Cobuilder Collaborate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> skal benyttes som stoffkartotek og være </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">løpende </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">oppdatert i henhold til Stoffkartotekforskriften</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Papirbasert perm skal være inndelt alfabetisk</w:t>
             </w:r>
           </w:p>
@@ -9441,69 +9344,85 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskriftkolonne"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kontroll av anlegg og utstyr </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Det skal etableres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">oversikt og </w:t>
+              <w:t xml:space="preserve">systematisk </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">oversikt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> og </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">rutiner for jevnlig kontroll av anlegg og utstyr, som for eksempel stillas, løftestropper, brannslukningsapparater, maskiner, osv. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Utstyr som skal ha årlig kontroll skal være opplistet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">spessielt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kopi av dokumentasjon for sertifikatpliktige maskiner og utstyr skal til enhver tid foreligge på byggeplassen for kontroll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
@@ -9817,59 +9736,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oslo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bygg sine byggeplasser. Dette gjelder </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">inne i byggene, utenfor byggene og på taket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Røykeplass </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">må </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">må evnt. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">etableres på egnet sted og</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> tilrettelegges med ubrennbar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">askebegre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10112,71 +10023,59 @@
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskriftkolonne"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gjennomgang av kontraktens SHA krav</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Kolonnepunkt"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Evnt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">. g</w:t>
+              <w:t xml:space="preserve">Evnt. g</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jennomgang av kontrakt </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dersom behov, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> e.l.</w:t>
+              <w:t xml:space="preserve">dersom behov, spm e.l.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
@@ -11824,129 +11723,130 @@
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0404FCE2">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="122B5AA9">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1134" w:bottom="1135" w:left="567" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c9abd6d9-6d3a-496d-9d94-b09a9cb8b27a"/>
+      <w:tblStyle w:val="TableGrid_581622b2-b861-4545-9e8e-86470f7fa665"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -11957,290 +11857,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:41:28 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:48:41 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_13fcf710-da71-476f-8a6e-9b1a23120c24"/>
+      <w:tblStyle w:val="TableGrid_d4abf231-1456-4052-91c9-4b319e4b7a88"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6847"/>
-      <w:gridCol w:w="2457"/>
+      <w:gridCol w:w="6365"/>
+      <w:gridCol w:w="2939"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6847"/>
+          <w:tcW w:type="dxa" w:w="6365"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 104. Versjonsnummer: 8</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 104. Versjonsnummer: 9</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.0 Overleveringsmøte 2 SHA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2456"/>
+          <w:tcW w:type="dxa" w:w="2939"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
+            <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
+      <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b8f01dbb-d3ca-4fa3-8a71-067fce406727"/>
+      <w:tblStyle w:val="TableGrid_f3940446-3365-42fd-af9f-f4d346238fe8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12251,51 +12160,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b35e2c2b-8773-4665-9cb5-e6fab4716561"/>
+            <w:tblStyle w:val="TableGrid_45736bd6-d549-4c6d-9b17-0e828413d517"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12388,144 +12297,144 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">29.07.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
+            <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_bd71564a-bdc1-4232-967f-63567df9558a"/>
+            <w:tblStyle w:val="TableGrid_f713c8c6-9021-4757-bb96-5af43a8ca04a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12541,95 +12450,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
+            <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
+      <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_37c5890d-1778-45e1-91e7-462bf6a2650f"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6365"/>
+      <w:gridCol w:w="2939"/>
+      <w:gridCol w:w="901"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6365"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 104. Versjonsnummer: 9</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.0 Overleveringsmøte 2 SHA</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2939"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="901"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_387c4db0-3332-4f74-9184-c7c5bc4df604"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6633"/>
+      <w:gridCol w:w="3572"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6633"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_632e427f-46b6-4cb8-83fb-a30a95ea786b"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">29.07.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3572"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_9c03f9ab-098d-4a38-908e-5abc75acb890"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0261707B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12706,50 +13173,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0ABE4891"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12828,50 +13296,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0CE71E65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12948,50 +13417,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="12544DA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Kolonnepunkt"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13070,50 +13540,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="13636323"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -13178,50 +13649,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="16A43AA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13298,50 +13770,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="1C0943B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13418,50 +13891,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="20895706"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13538,50 +14012,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="24115E04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13658,50 +14133,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="312214C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13900,50 +14376,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="3BBF3D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14047,50 +14524,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="3C0833BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14169,50 +14647,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="42E875FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -14451,50 +14930,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="4A502E5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1485"/>
         </w:tabs>
@@ -14598,50 +15078,51 @@
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6525"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="50936C05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -14706,50 +15187,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="511E2255"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14826,50 +15308,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="58951A5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14946,50 +15429,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="664239ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15068,50 +15552,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="74B93FEE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15188,50 +15673,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="7ACB1AD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15308,50 +15794,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="7D4D4E05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15428,50 +15915,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="7DFB68C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -15536,50 +16024,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="7E723AEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15735,51 +16224,50 @@
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -16492,660 +16980,883 @@
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TittelTegn" w:customStyle="1">
     <w:name w:val="Tittel Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962" w:customStyle="1">
-    <w:name w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
+  <w:style w:type="paragraph" w:styleId="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab" w:customStyle="1">
+    <w:name w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
+    <w:basedOn w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ac70663-3df5-47a2-b358-eea3a2a22287" w:customStyle="1">
-    <w:name w:val="Normal Table_6ac70663-3df5-47a2-b358-eea3a2a22287"/>
+  <w:style w:type="table" w:styleId="NormalTable_56d534ec-d890-4781-b88c-57b1a77ba272" w:customStyle="1">
+    <w:name w:val="Normal Table_56d534ec-d890-4781-b88c-57b1a77ba272"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bf14100d-778d-438b-853e-2dad8446e9c1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ac70663-3df5-47a2-b358-eea3a2a22287"/>
+  <w:style w:type="table" w:styleId="TableGrid_78b6db3d-416a-46f9-9e33-190816f60c82" w:customStyle="1">
+    <w:name w:val="Table Grid_78b6db3d-416a-46f9-9e33-190816f60c82"/>
+    <w:basedOn w:val="NormalTable_56d534ec-d890-4781-b88c-57b1a77ba272"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_f8478bb4-d33d-47ef-a3ff-59de3aea0962"/>
+    <w:basedOn w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_99e319c6-a991-4d69-a6ec-8adf0bcf39ab"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e4c7f9da-ce67-40d1-ad79-691245aab8e1" w:customStyle="1">
-    <w:name w:val="Normal Table_e4c7f9da-ce67-40d1-ad79-691245aab8e1"/>
+  <w:style w:type="table" w:styleId="NormalTable_89457b11-5f54-4a8b-9aec-d0ebe80aaeb2" w:customStyle="1">
+    <w:name w:val="Normal Table_89457b11-5f54-4a8b-9aec-d0ebe80aaeb2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a1a49063-e3bd-488e-8265-02daa0e5e16f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e4c7f9da-ce67-40d1-ad79-691245aab8e1"/>
+  <w:style w:type="table" w:styleId="TableGrid_ed8e3b2b-f51d-49c3-bd35-61ae80259bed" w:customStyle="1">
+    <w:name w:val="Table Grid_ed8e3b2b-f51d-49c3-bd35-61ae80259bed"/>
+    <w:basedOn w:val="NormalTable_89457b11-5f54-4a8b-9aec-d0ebe80aaeb2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_545c61e8-4d3b-46ec-b753-dc1fec14397e" w:customStyle="1">
-    <w:name w:val="Normal Table_545c61e8-4d3b-46ec-b753-dc1fec14397e"/>
+  <w:style w:type="table" w:styleId="NormalTable_b742e518-86dd-469f-b717-0278d31a2010" w:customStyle="1">
+    <w:name w:val="Normal Table_b742e518-86dd-469f-b717-0278d31a2010"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_61ed72f7-73b4-45e0-9fc7-3be5f44f34e4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_545c61e8-4d3b-46ec-b753-dc1fec14397e"/>
+  <w:style w:type="table" w:styleId="TableGrid_eb718df7-c307-4041-b035-2cd4b4e18340" w:customStyle="1">
+    <w:name w:val="Table Grid_eb718df7-c307-4041-b035-2cd4b4e18340"/>
+    <w:basedOn w:val="NormalTable_b742e518-86dd-469f-b717-0278d31a2010"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d7b3569e-fd1d-42a5-b320-8bd1d260ff67" w:customStyle="1">
-    <w:name w:val="Normal Table_d7b3569e-fd1d-42a5-b320-8bd1d260ff67"/>
+  <w:style w:type="table" w:styleId="NormalTable_a5165764-7caa-4cb5-ba25-78fe3dcc210c" w:customStyle="1">
+    <w:name w:val="Normal Table_a5165764-7caa-4cb5-ba25-78fe3dcc210c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_121ea72e-2a43-4416-92a3-89b5483484c2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d7b3569e-fd1d-42a5-b320-8bd1d260ff67"/>
+  <w:style w:type="table" w:styleId="TableGrid_de0fd752-1ce2-44f5-8535-05332ac4bac5" w:customStyle="1">
+    <w:name w:val="Table Grid_de0fd752-1ce2-44f5-8535-05332ac4bac5"/>
+    <w:basedOn w:val="NormalTable_a5165764-7caa-4cb5-ba25-78fe3dcc210c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9f873148-6395-4e82-bc07-886a6bf0c6cd" w:customStyle="1">
-    <w:name w:val="Normal Table_9f873148-6395-4e82-bc07-886a6bf0c6cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_07a16e5b-ad89-4774-b5ef-755bf648c036" w:customStyle="1">
+    <w:name w:val="Normal Table_07a16e5b-ad89-4774-b5ef-755bf648c036"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9b41c37e-1123-4135-8748-0b7d9d9bfae7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9f873148-6395-4e82-bc07-886a6bf0c6cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_efda8fb7-0211-4792-a0db-b1b0f7ff5cff" w:customStyle="1">
+    <w:name w:val="Table Grid_efda8fb7-0211-4792-a0db-b1b0f7ff5cff"/>
+    <w:basedOn w:val="NormalTable_07a16e5b-ad89-4774-b5ef-755bf648c036"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_67e76fa8-6237-410c-ab2e-e0c6bd5709cb" w:customStyle="1">
-    <w:name w:val="Normal Table_67e76fa8-6237-410c-ab2e-e0c6bd5709cb"/>
+  <w:style w:type="table" w:styleId="NormalTable_60f49e56-82cd-495f-81e8-97277ee93df3" w:customStyle="1">
+    <w:name w:val="Normal Table_60f49e56-82cd-495f-81e8-97277ee93df3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c9abd6d9-6d3a-496d-9d94-b09a9cb8b27a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_67e76fa8-6237-410c-ab2e-e0c6bd5709cb"/>
+  <w:style w:type="table" w:styleId="TableGrid_581622b2-b861-4545-9e8e-86470f7fa665" w:customStyle="1">
+    <w:name w:val="Table Grid_581622b2-b861-4545-9e8e-86470f7fa665"/>
+    <w:basedOn w:val="NormalTable_60f49e56-82cd-495f-81e8-97277ee93df3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fc024272-5c9b-4891-9753-9bc5d1f310ef" w:customStyle="1">
-    <w:name w:val="Normal Table_fc024272-5c9b-4891-9753-9bc5d1f310ef"/>
+  <w:style w:type="table" w:styleId="NormalTable_68399892-1048-4695-8d9d-0437e3ba165b" w:customStyle="1">
+    <w:name w:val="Normal Table_68399892-1048-4695-8d9d-0437e3ba165b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_13fcf710-da71-476f-8a6e-9b1a23120c24" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fc024272-5c9b-4891-9753-9bc5d1f310ef"/>
+  <w:style w:type="table" w:styleId="TableGrid_37c5890d-1778-45e1-91e7-462bf6a2650f" w:customStyle="1">
+    <w:name w:val="Table Grid_37c5890d-1778-45e1-91e7-462bf6a2650f"/>
+    <w:basedOn w:val="NormalTable_68399892-1048-4695-8d9d-0437e3ba165b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1e8ec545-63b2-49bc-9d76-1dff578f242e" w:customStyle="1">
-    <w:name w:val="Normal Table_1e8ec545-63b2-49bc-9d76-1dff578f242e"/>
+  <w:style w:type="table" w:styleId="NormalTable_de6d993d-09a2-4272-a0d0-088e374c2c48" w:customStyle="1">
+    <w:name w:val="Normal Table_de6d993d-09a2-4272-a0d0-088e374c2c48"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b35e2c2b-8773-4665-9cb5-e6fab4716561" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1e8ec545-63b2-49bc-9d76-1dff578f242e"/>
+  <w:style w:type="table" w:styleId="TableGrid_632e427f-46b6-4cb8-83fb-a30a95ea786b" w:customStyle="1">
+    <w:name w:val="Table Grid_632e427f-46b6-4cb8-83fb-a30a95ea786b"/>
+    <w:basedOn w:val="NormalTable_de6d993d-09a2-4272-a0d0-088e374c2c48"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b34b466a-e155-49a3-abbd-7979572b1df3" w:customStyle="1">
-    <w:name w:val="Normal Table_b34b466a-e155-49a3-abbd-7979572b1df3"/>
+  <w:style w:type="table" w:styleId="NormalTable_7208e01c-f950-4031-a2f1-cbb41894fa27" w:customStyle="1">
+    <w:name w:val="Normal Table_7208e01c-f950-4031-a2f1-cbb41894fa27"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bd71564a-bdc1-4232-967f-63567df9558a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b34b466a-e155-49a3-abbd-7979572b1df3"/>
+  <w:style w:type="table" w:styleId="TableGrid_9c03f9ab-098d-4a38-908e-5abc75acb890" w:customStyle="1">
+    <w:name w:val="Table Grid_9c03f9ab-098d-4a38-908e-5abc75acb890"/>
+    <w:basedOn w:val="NormalTable_7208e01c-f950-4031-a2f1-cbb41894fa27"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a431f724-a711-4281-a028-c7c7a8c6c27f" w:customStyle="1">
-    <w:name w:val="Normal Table_a431f724-a711-4281-a028-c7c7a8c6c27f"/>
+  <w:style w:type="table" w:styleId="NormalTable_32f117ea-b49a-4bbb-bcf1-7160a5c52a53" w:customStyle="1">
+    <w:name w:val="Normal Table_32f117ea-b49a-4bbb-bcf1-7160a5c52a53"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b8f01dbb-d3ca-4fa3-8a71-067fce406727" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a431f724-a711-4281-a028-c7c7a8c6c27f"/>
+  <w:style w:type="table" w:styleId="TableGrid_387c4db0-3332-4f74-9184-c7c5bc4df604" w:customStyle="1">
+    <w:name w:val="Table Grid_387c4db0-3332-4f74-9184-c7c5bc4df604"/>
+    <w:basedOn w:val="NormalTable_32f117ea-b49a-4bbb-bcf1-7160a5c52a53"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_8d00d0df-54d6-4192-8d26-0428b88d78c9" w:customStyle="1">
+    <w:name w:val="Normal Table_8d00d0df-54d6-4192-8d26-0428b88d78c9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_d4abf231-1456-4052-91c9-4b319e4b7a88" w:customStyle="1">
+    <w:name w:val="Table Grid_d4abf231-1456-4052-91c9-4b319e4b7a88"/>
+    <w:basedOn w:val="NormalTable_8d00d0df-54d6-4192-8d26-0428b88d78c9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_6ae8edce-eae8-4738-bfa4-8dfd78eb0042" w:customStyle="1">
+    <w:name w:val="Normal Table_6ae8edce-eae8-4738-bfa4-8dfd78eb0042"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_45736bd6-d549-4c6d-9b17-0e828413d517" w:customStyle="1">
+    <w:name w:val="Table Grid_45736bd6-d549-4c6d-9b17-0e828413d517"/>
+    <w:basedOn w:val="NormalTable_6ae8edce-eae8-4738-bfa4-8dfd78eb0042"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4dabe4e3-a56e-469e-8baa-54554294eb9e" w:customStyle="1">
+    <w:name w:val="Normal Table_4dabe4e3-a56e-469e-8baa-54554294eb9e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_f713c8c6-9021-4757-bb96-5af43a8ca04a" w:customStyle="1">
+    <w:name w:val="Table Grid_f713c8c6-9021-4757-bb96-5af43a8ca04a"/>
+    <w:basedOn w:val="NormalTable_4dabe4e3-a56e-469e-8baa-54554294eb9e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4f8d6018-00fc-4b2c-906e-23f6b4f269ea" w:customStyle="1">
+    <w:name w:val="Normal Table_4f8d6018-00fc-4b2c-906e-23f6b4f269ea"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_f3940446-3365-42fd-af9f-f4d346238fe8" w:customStyle="1">
+    <w:name w:val="Table Grid_f3940446-3365-42fd-af9f-f4d346238fe8"/>
+    <w:basedOn w:val="NormalTable_4f8d6018-00fc-4b2c-906e-23f6b4f269ea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/653-5-2.0%20Overleveringsm&#248;te%202%20SHA.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -17426,55 +18137,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0919EB3-53C9-4E4C-B29F-0E4FCB6CB4E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>653-5-2.0 Overleveringsmøte 2 SHA.dot</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2512</Words>
-  <Characters>13319</Characters>
+  <Words>2533</Words>
+  <Characters>13427</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
+  <Lines>111</Lines>
   <Paragraphs>31</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lise Marcussen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">