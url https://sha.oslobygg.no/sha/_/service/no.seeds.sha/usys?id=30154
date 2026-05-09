--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -2581,51 +2581,51 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b8c3762f-d4e7-4762-8ad6-ab294e1bcb42"/>
+      <w:tblStyle w:val="TableGrid_c3d86237-f41e-4cea-afc6-4be179f440a6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2636,51 +2636,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:04:13 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:17 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2708,51 +2708,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f074de60-c751-4d58-8cd5-bb4213e2a305"/>
+      <w:tblStyle w:val="TableGrid_80f68d9d-cefb-4de5-93a2-a75028731d85"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2810,51 +2810,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+            <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2867,59 +2867,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+      <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_46fb7e89-e735-451f-a007-7b191e38c9f1"/>
+      <w:tblStyle w:val="TableGrid_6adc5b50-b139-4584-834c-9c8a50a03590"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2930,51 +2930,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6954c297-7092-467d-94e7-f54733011cfa"/>
+            <w:tblStyle w:val="TableGrid_b14803c1-4e5d-486f-9384-d9ace5075d1c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3075,72 +3075,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+            <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_bdb41803-f4c9-47cd-963e-8ea8eee01c10"/>
+            <w:tblStyle w:val="TableGrid_e0485282-0156-47c5-ba39-edaef16f38fd"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3241,62 +3241,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+            <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+      <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4331,629 +4331,629 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrødtekstTegn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_2374332b-2b32-4303-9566-ea68db17dbe1" w:customStyle="1">
-    <w:name w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6463e2c1-8469-46f0-a10c-852b6255b877" w:customStyle="1">
+    <w:name w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+    <w:basedOn w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eeb41a4a-9717-486b-af6c-537beb0b2e86" w:customStyle="1">
-    <w:name w:val="Normal Table_eeb41a4a-9717-486b-af6c-537beb0b2e86"/>
+  <w:style w:type="table" w:styleId="NormalTable_e2ba27e5-401b-4496-af70-b795cc184873" w:customStyle="1">
+    <w:name w:val="Normal Table_e2ba27e5-401b-4496-af70-b795cc184873"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_60214416-8264-4fff-8bc4-75dfd06848bd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eeb41a4a-9717-486b-af6c-537beb0b2e86"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c797007-59d8-4e78-a37c-66610d004480" w:customStyle="1">
+    <w:name w:val="Table Grid_8c797007-59d8-4e78-a37c-66610d004480"/>
+    <w:basedOn w:val="NormalTable_e2ba27e5-401b-4496-af70-b795cc184873"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+    <w:basedOn w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_2374332b-2b32-4303-9566-ea68db17dbe1"/>
+    <w:basedOn w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_698af20d-7072-455b-bf70-59fe81da2828" w:customStyle="1">
-    <w:name w:val="Normal Table_698af20d-7072-455b-bf70-59fe81da2828"/>
+  <w:style w:type="table" w:styleId="NormalTable_140bdf47-b7f8-411b-8298-d45a483ba903" w:customStyle="1">
+    <w:name w:val="Normal Table_140bdf47-b7f8-411b-8298-d45a483ba903"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e639e393-c519-4753-b864-81e24c09fa61" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_698af20d-7072-455b-bf70-59fe81da2828"/>
+  <w:style w:type="table" w:styleId="TableGrid_dd8c5091-9940-4fca-9d72-0754c285fea1" w:customStyle="1">
+    <w:name w:val="Table Grid_dd8c5091-9940-4fca-9d72-0754c285fea1"/>
+    <w:basedOn w:val="NormalTable_140bdf47-b7f8-411b-8298-d45a483ba903"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e705114b-a468-40ce-825e-cd38aecf42b9" w:customStyle="1">
-    <w:name w:val="Normal Table_e705114b-a468-40ce-825e-cd38aecf42b9"/>
+  <w:style w:type="table" w:styleId="NormalTable_b71bb300-0a04-4209-bb54-7a875e79ab6d" w:customStyle="1">
+    <w:name w:val="Normal Table_b71bb300-0a04-4209-bb54-7a875e79ab6d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7d14c9b6-a00a-409c-b6ba-fdb562442cd8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e705114b-a468-40ce-825e-cd38aecf42b9"/>
+  <w:style w:type="table" w:styleId="TableGrid_a91d27c2-7ee8-4ea7-9fa1-8b1755d1ed5c" w:customStyle="1">
+    <w:name w:val="Table Grid_a91d27c2-7ee8-4ea7-9fa1-8b1755d1ed5c"/>
+    <w:basedOn w:val="NormalTable_b71bb300-0a04-4209-bb54-7a875e79ab6d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_69a807bd-47ed-46c7-9bdc-04ee1f8b5a20" w:customStyle="1">
-    <w:name w:val="Normal Table_69a807bd-47ed-46c7-9bdc-04ee1f8b5a20"/>
+  <w:style w:type="table" w:styleId="NormalTable_b8503100-ae10-47f1-b2f7-bd40b633747b" w:customStyle="1">
+    <w:name w:val="Normal Table_b8503100-ae10-47f1-b2f7-bd40b633747b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0bf9661f-bbd7-4033-95cd-fb5fbbf1d447" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_69a807bd-47ed-46c7-9bdc-04ee1f8b5a20"/>
+  <w:style w:type="table" w:styleId="TableGrid_073c6f1f-3722-4f62-babc-b90f89fca1e1" w:customStyle="1">
+    <w:name w:val="Table Grid_073c6f1f-3722-4f62-babc-b90f89fca1e1"/>
+    <w:basedOn w:val="NormalTable_b8503100-ae10-47f1-b2f7-bd40b633747b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_64a306e1-3f2d-4c01-b58e-e5f416fec9e2" w:customStyle="1">
-    <w:name w:val="Normal Table_64a306e1-3f2d-4c01-b58e-e5f416fec9e2"/>
+  <w:style w:type="table" w:styleId="NormalTable_c4a072d4-a160-4074-950f-c46f514fdb3c" w:customStyle="1">
+    <w:name w:val="Normal Table_c4a072d4-a160-4074-950f-c46f514fdb3c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d607f080-bd4c-4705-8bc1-3d1ad4ac21f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_64a306e1-3f2d-4c01-b58e-e5f416fec9e2"/>
+  <w:style w:type="table" w:styleId="TableGrid_749ff5bd-c6b2-428e-bbda-ec6834364368" w:customStyle="1">
+    <w:name w:val="Table Grid_749ff5bd-c6b2-428e-bbda-ec6834364368"/>
+    <w:basedOn w:val="NormalTable_c4a072d4-a160-4074-950f-c46f514fdb3c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5cb88704-9257-4aca-8d99-259fdf741ff6" w:customStyle="1">
-    <w:name w:val="Normal Table_5cb88704-9257-4aca-8d99-259fdf741ff6"/>
+  <w:style w:type="table" w:styleId="NormalTable_68b885ef-78f6-45e1-bdfb-11f873868af8" w:customStyle="1">
+    <w:name w:val="Normal Table_68b885ef-78f6-45e1-bdfb-11f873868af8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b8c3762f-d4e7-4762-8ad6-ab294e1bcb42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5cb88704-9257-4aca-8d99-259fdf741ff6"/>
+  <w:style w:type="table" w:styleId="TableGrid_c3d86237-f41e-4cea-afc6-4be179f440a6" w:customStyle="1">
+    <w:name w:val="Table Grid_c3d86237-f41e-4cea-afc6-4be179f440a6"/>
+    <w:basedOn w:val="NormalTable_68b885ef-78f6-45e1-bdfb-11f873868af8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b8041d4c-0dec-4c79-933b-01c21f63dd3d" w:customStyle="1">
-    <w:name w:val="Normal Table_b8041d4c-0dec-4c79-933b-01c21f63dd3d"/>
+  <w:style w:type="table" w:styleId="NormalTable_ac08c190-066b-4cd1-906f-d3cdf5a8893e" w:customStyle="1">
+    <w:name w:val="Normal Table_ac08c190-066b-4cd1-906f-d3cdf5a8893e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f074de60-c751-4d58-8cd5-bb4213e2a305" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b8041d4c-0dec-4c79-933b-01c21f63dd3d"/>
+  <w:style w:type="table" w:styleId="TableGrid_80f68d9d-cefb-4de5-93a2-a75028731d85" w:customStyle="1">
+    <w:name w:val="Table Grid_80f68d9d-cefb-4de5-93a2-a75028731d85"/>
+    <w:basedOn w:val="NormalTable_ac08c190-066b-4cd1-906f-d3cdf5a8893e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7eb6afe2-7940-49d3-b396-2c99c2a8544f" w:customStyle="1">
-    <w:name w:val="Normal Table_7eb6afe2-7940-49d3-b396-2c99c2a8544f"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a4d3ca1-79b6-444a-b19a-086beab29f5d" w:customStyle="1">
+    <w:name w:val="Normal Table_4a4d3ca1-79b6-444a-b19a-086beab29f5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6954c297-7092-467d-94e7-f54733011cfa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7eb6afe2-7940-49d3-b396-2c99c2a8544f"/>
+  <w:style w:type="table" w:styleId="TableGrid_b14803c1-4e5d-486f-9384-d9ace5075d1c" w:customStyle="1">
+    <w:name w:val="Table Grid_b14803c1-4e5d-486f-9384-d9ace5075d1c"/>
+    <w:basedOn w:val="NormalTable_4a4d3ca1-79b6-444a-b19a-086beab29f5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_708301d1-6831-47e0-b9b0-216a723d5613" w:customStyle="1">
-    <w:name w:val="Normal Table_708301d1-6831-47e0-b9b0-216a723d5613"/>
+  <w:style w:type="table" w:styleId="NormalTable_7cb8ba26-d0e4-4eba-9248-b33a7d718a23" w:customStyle="1">
+    <w:name w:val="Normal Table_7cb8ba26-d0e4-4eba-9248-b33a7d718a23"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bdb41803-f4c9-47cd-963e-8ea8eee01c10" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_708301d1-6831-47e0-b9b0-216a723d5613"/>
+  <w:style w:type="table" w:styleId="TableGrid_e0485282-0156-47c5-ba39-edaef16f38fd" w:customStyle="1">
+    <w:name w:val="Table Grid_e0485282-0156-47c5-ba39-edaef16f38fd"/>
+    <w:basedOn w:val="NormalTable_7cb8ba26-d0e4-4eba-9248-b33a7d718a23"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e1deea76-f7a2-4097-8a20-ba02ffd3ca88" w:customStyle="1">
-    <w:name w:val="Normal Table_e1deea76-f7a2-4097-8a20-ba02ffd3ca88"/>
+  <w:style w:type="table" w:styleId="NormalTable_432f68e0-dcee-486f-bc80-403a75926f4a" w:customStyle="1">
+    <w:name w:val="Normal Table_432f68e0-dcee-486f-bc80-403a75926f4a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_46fb7e89-e735-451f-a007-7b191e38c9f1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e1deea76-f7a2-4097-8a20-ba02ffd3ca88"/>
+  <w:style w:type="table" w:styleId="TableGrid_6adc5b50-b139-4584-834c-9c8a50a03590" w:customStyle="1">
+    <w:name w:val="Table Grid_6adc5b50-b139-4584-834c-9c8a50a03590"/>
+    <w:basedOn w:val="NormalTable_432f68e0-dcee-486f-bc80-403a75926f4a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>