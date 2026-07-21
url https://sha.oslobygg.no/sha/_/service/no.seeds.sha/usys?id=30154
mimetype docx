--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -2581,51 +2581,51 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c3d86237-f41e-4cea-afc6-4be179f440a6"/>
+      <w:tblStyle w:val="TableGrid_be52588d-7fb2-4e51-b826-d6fc0b0b67ee"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2636,51 +2636,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:17 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:42:22 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2708,51 +2708,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_80f68d9d-cefb-4de5-93a2-a75028731d85"/>
+      <w:tblStyle w:val="TableGrid_f4c024c3-0626-49da-a300-0ae5f66af5df"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2810,51 +2810,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+            <w:pStyle w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2867,59 +2867,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+      <w:pStyle w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6adc5b50-b139-4584-834c-9c8a50a03590"/>
+      <w:tblStyle w:val="TableGrid_1fef09bd-6692-4bfa-a793-06e57c2fb82b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2930,51 +2930,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b14803c1-4e5d-486f-9384-d9ace5075d1c"/>
+            <w:tblStyle w:val="TableGrid_1c6f5b93-7bce-4918-a48c-c0700f9b7c68"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3075,72 +3075,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+            <w:pStyle w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e0485282-0156-47c5-ba39-edaef16f38fd"/>
+            <w:tblStyle w:val="TableGrid_dc560354-a932-4f9d-be80-ec8d327637c4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3241,62 +3241,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+            <w:pStyle w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+      <w:pStyle w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4331,629 +4331,629 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrødtekstTegn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6463e2c1-8469-46f0-a10c-852b6255b877" w:customStyle="1">
-    <w:name w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+  <w:style w:type="paragraph" w:styleId="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f" w:customStyle="1">
+    <w:name w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+    <w:basedOn w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e2ba27e5-401b-4496-af70-b795cc184873" w:customStyle="1">
-    <w:name w:val="Normal Table_e2ba27e5-401b-4496-af70-b795cc184873"/>
+  <w:style w:type="table" w:styleId="NormalTable_951bf28f-870b-4523-9b4c-b1acc22fe8f0" w:customStyle="1">
+    <w:name w:val="Normal Table_951bf28f-870b-4523-9b4c-b1acc22fe8f0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8c797007-59d8-4e78-a37c-66610d004480" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e2ba27e5-401b-4496-af70-b795cc184873"/>
+  <w:style w:type="table" w:styleId="TableGrid_59deac5d-fec5-4abf-b879-5510c1b32862" w:customStyle="1">
+    <w:name w:val="Table Grid_59deac5d-fec5-4abf-b879-5510c1b32862"/>
+    <w:basedOn w:val="NormalTable_951bf28f-870b-4523-9b4c-b1acc22fe8f0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+    <w:basedOn w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_6463e2c1-8469-46f0-a10c-852b6255b877"/>
+    <w:basedOn w:val="Normal_f063bf60-22e5-4701-bdc0-93b26503e40f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_140bdf47-b7f8-411b-8298-d45a483ba903" w:customStyle="1">
-    <w:name w:val="Normal Table_140bdf47-b7f8-411b-8298-d45a483ba903"/>
+  <w:style w:type="table" w:styleId="NormalTable_5951bc86-3220-499e-b020-671c8d8daf09" w:customStyle="1">
+    <w:name w:val="Normal Table_5951bc86-3220-499e-b020-671c8d8daf09"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd8c5091-9940-4fca-9d72-0754c285fea1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_140bdf47-b7f8-411b-8298-d45a483ba903"/>
+  <w:style w:type="table" w:styleId="TableGrid_85b1eba5-123d-412f-901c-6c517783641e" w:customStyle="1">
+    <w:name w:val="Table Grid_85b1eba5-123d-412f-901c-6c517783641e"/>
+    <w:basedOn w:val="NormalTable_5951bc86-3220-499e-b020-671c8d8daf09"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b71bb300-0a04-4209-bb54-7a875e79ab6d" w:customStyle="1">
-    <w:name w:val="Normal Table_b71bb300-0a04-4209-bb54-7a875e79ab6d"/>
+  <w:style w:type="table" w:styleId="NormalTable_fdf661f3-70ca-4f99-a89f-d1b4afc37223" w:customStyle="1">
+    <w:name w:val="Normal Table_fdf661f3-70ca-4f99-a89f-d1b4afc37223"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a91d27c2-7ee8-4ea7-9fa1-8b1755d1ed5c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b71bb300-0a04-4209-bb54-7a875e79ab6d"/>
+  <w:style w:type="table" w:styleId="TableGrid_3db6ee30-c6ba-49ab-9b7e-93451ffdd8ec" w:customStyle="1">
+    <w:name w:val="Table Grid_3db6ee30-c6ba-49ab-9b7e-93451ffdd8ec"/>
+    <w:basedOn w:val="NormalTable_fdf661f3-70ca-4f99-a89f-d1b4afc37223"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b8503100-ae10-47f1-b2f7-bd40b633747b" w:customStyle="1">
-    <w:name w:val="Normal Table_b8503100-ae10-47f1-b2f7-bd40b633747b"/>
+  <w:style w:type="table" w:styleId="NormalTable_49b8052a-6f4a-4575-8f5b-d60e94c544c1" w:customStyle="1">
+    <w:name w:val="Normal Table_49b8052a-6f4a-4575-8f5b-d60e94c544c1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_073c6f1f-3722-4f62-babc-b90f89fca1e1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b8503100-ae10-47f1-b2f7-bd40b633747b"/>
+  <w:style w:type="table" w:styleId="TableGrid_b2f7347a-1d2b-4863-a70f-cc04b765e5c2" w:customStyle="1">
+    <w:name w:val="Table Grid_b2f7347a-1d2b-4863-a70f-cc04b765e5c2"/>
+    <w:basedOn w:val="NormalTable_49b8052a-6f4a-4575-8f5b-d60e94c544c1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c4a072d4-a160-4074-950f-c46f514fdb3c" w:customStyle="1">
-    <w:name w:val="Normal Table_c4a072d4-a160-4074-950f-c46f514fdb3c"/>
+  <w:style w:type="table" w:styleId="NormalTable_f4506331-0db3-4750-8ae3-f7050fe20a33" w:customStyle="1">
+    <w:name w:val="Normal Table_f4506331-0db3-4750-8ae3-f7050fe20a33"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_749ff5bd-c6b2-428e-bbda-ec6834364368" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c4a072d4-a160-4074-950f-c46f514fdb3c"/>
+  <w:style w:type="table" w:styleId="TableGrid_850be635-76be-41a3-ae3c-d5f599840549" w:customStyle="1">
+    <w:name w:val="Table Grid_850be635-76be-41a3-ae3c-d5f599840549"/>
+    <w:basedOn w:val="NormalTable_f4506331-0db3-4750-8ae3-f7050fe20a33"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68b885ef-78f6-45e1-bdfb-11f873868af8" w:customStyle="1">
-    <w:name w:val="Normal Table_68b885ef-78f6-45e1-bdfb-11f873868af8"/>
+  <w:style w:type="table" w:styleId="NormalTable_7c8f3146-b920-4ec9-bb79-3c8827d10225" w:customStyle="1">
+    <w:name w:val="Normal Table_7c8f3146-b920-4ec9-bb79-3c8827d10225"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c3d86237-f41e-4cea-afc6-4be179f440a6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68b885ef-78f6-45e1-bdfb-11f873868af8"/>
+  <w:style w:type="table" w:styleId="TableGrid_be52588d-7fb2-4e51-b826-d6fc0b0b67ee" w:customStyle="1">
+    <w:name w:val="Table Grid_be52588d-7fb2-4e51-b826-d6fc0b0b67ee"/>
+    <w:basedOn w:val="NormalTable_7c8f3146-b920-4ec9-bb79-3c8827d10225"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac08c190-066b-4cd1-906f-d3cdf5a8893e" w:customStyle="1">
-    <w:name w:val="Normal Table_ac08c190-066b-4cd1-906f-d3cdf5a8893e"/>
+  <w:style w:type="table" w:styleId="NormalTable_a609130d-31ad-4c73-8f81-3d877a622a53" w:customStyle="1">
+    <w:name w:val="Normal Table_a609130d-31ad-4c73-8f81-3d877a622a53"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_80f68d9d-cefb-4de5-93a2-a75028731d85" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac08c190-066b-4cd1-906f-d3cdf5a8893e"/>
+  <w:style w:type="table" w:styleId="TableGrid_f4c024c3-0626-49da-a300-0ae5f66af5df" w:customStyle="1">
+    <w:name w:val="Table Grid_f4c024c3-0626-49da-a300-0ae5f66af5df"/>
+    <w:basedOn w:val="NormalTable_a609130d-31ad-4c73-8f81-3d877a622a53"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a4d3ca1-79b6-444a-b19a-086beab29f5d" w:customStyle="1">
-    <w:name w:val="Normal Table_4a4d3ca1-79b6-444a-b19a-086beab29f5d"/>
+  <w:style w:type="table" w:styleId="NormalTable_78618164-be8a-4adf-88db-d6499b2e0f31" w:customStyle="1">
+    <w:name w:val="Normal Table_78618164-be8a-4adf-88db-d6499b2e0f31"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b14803c1-4e5d-486f-9384-d9ace5075d1c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a4d3ca1-79b6-444a-b19a-086beab29f5d"/>
+  <w:style w:type="table" w:styleId="TableGrid_1c6f5b93-7bce-4918-a48c-c0700f9b7c68" w:customStyle="1">
+    <w:name w:val="Table Grid_1c6f5b93-7bce-4918-a48c-c0700f9b7c68"/>
+    <w:basedOn w:val="NormalTable_78618164-be8a-4adf-88db-d6499b2e0f31"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7cb8ba26-d0e4-4eba-9248-b33a7d718a23" w:customStyle="1">
-    <w:name w:val="Normal Table_7cb8ba26-d0e4-4eba-9248-b33a7d718a23"/>
+  <w:style w:type="table" w:styleId="NormalTable_31c089d4-8ee1-460c-adeb-9b365368d6a5" w:customStyle="1">
+    <w:name w:val="Normal Table_31c089d4-8ee1-460c-adeb-9b365368d6a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e0485282-0156-47c5-ba39-edaef16f38fd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7cb8ba26-d0e4-4eba-9248-b33a7d718a23"/>
+  <w:style w:type="table" w:styleId="TableGrid_dc560354-a932-4f9d-be80-ec8d327637c4" w:customStyle="1">
+    <w:name w:val="Table Grid_dc560354-a932-4f9d-be80-ec8d327637c4"/>
+    <w:basedOn w:val="NormalTable_31c089d4-8ee1-460c-adeb-9b365368d6a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_432f68e0-dcee-486f-bc80-403a75926f4a" w:customStyle="1">
-    <w:name w:val="Normal Table_432f68e0-dcee-486f-bc80-403a75926f4a"/>
+  <w:style w:type="table" w:styleId="NormalTable_10bdafe5-b9f7-442a-901a-aa60bd863a44" w:customStyle="1">
+    <w:name w:val="Normal Table_10bdafe5-b9f7-442a-901a-aa60bd863a44"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6adc5b50-b139-4584-834c-9c8a50a03590" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_432f68e0-dcee-486f-bc80-403a75926f4a"/>
+  <w:style w:type="table" w:styleId="TableGrid_1fef09bd-6692-4bfa-a793-06e57c2fb82b" w:customStyle="1">
+    <w:name w:val="Table Grid_1fef09bd-6692-4bfa-a793-06e57c2fb82b"/>
+    <w:basedOn w:val="NormalTable_10bdafe5-b9f7-442a-901a-aa60bd863a44"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>