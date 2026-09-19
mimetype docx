--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4CF22A60">
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -354,50 +355,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Denne avtale gjelder for prosjekt: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121666E0">
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:permStart w:edGrp="everyone" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="ProsjektNavn"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val="&lt;Prosjektnavn&gt;"/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -408,50 +410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;Prosjektnavn&gt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:permEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6B3AA7CB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B1CB929">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00754D9C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
@@ -969,50 +972,52 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="276" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1266"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="5"/>
+            <w:permStart w:colFirst="3" w:colLast="3" w:edGrp="everyone" w:id="6"/>
             <w:permEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Navn PL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3416"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1045,50 +1050,52 @@
               </w:rPr>
               <w:t xml:space="preserve">Navn KU: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4241"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="5"/>
+      <w:permEnd w:id="6"/>
     </w:tbl>
     <w:p w14:paraId="6EC0E276">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rStyle w:val="StilTheSansOffice"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1402,240 +1409,234 @@
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">følge opp de risikoforhold som fremgår av byggherrens plan for sikkerhet, helse og arbeidsmiljø</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">b.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">følge opp at virksomhetene gjennomfører planen for sikkerhet, helse og arbeidsmiljø</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">c.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">følge opp at det utarbeides tidsplaner som sikrer at det avsettes tilstrekkelig tid til utførelse av de forskjellige arbeidsoperasjoner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">d.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">sørge for at de enkelte virksomheters arbeid som kan påvirke hverandre med hensyn til sikkerhet, helse og arbeidsmiljø, blir koordinert</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> og samordnet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">e.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">følge opp at kravene etter § 9 gjennomføres</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> av arbeidsgivere (forebyggende tiltak) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">sørge for at det føres oversiktslister etter § 15.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
@@ -3125,77 +3126,79 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="4747"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1304"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rStyle w:val="StilTheSansOffice"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:edGrp="everyone" w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="StilTheSansOffice"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sted og dato:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rStyle w:val="StilTheSansOffice"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="7"/>
     </w:tbl>
     <w:p w14:paraId="3DD751AF">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rStyle w:val="StilTheSansOffice"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FFB2848">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rStyle w:val="StilTheSansOffice"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9494" w:type="dxa"/>
         <w:tblBorders>
@@ -3509,129 +3512,130 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59C34597">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_PRISTILBUD_1"/>
       <w:bookmarkStart w:id="3" w:name="_PRISTILBUD_2"/>
       <w:bookmarkStart w:id="4" w:name="_FORHÅNDSMELDING_TIL_ARBEIDSTILSYNET_2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:permEnd w:id="9"/>
       <w:permEnd w:id="10"/>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="1134" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_77888731-ddbb-4c7e-a0e2-a6e3a0ca48a1"/>
+      <w:tblStyle w:val="TableGrid_7e8ab999-d0cf-4475-b7de-3006f7aa86b0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3642,290 +3646,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:42:24 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:52 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2327696f-8a5a-4e57-8542-95c6afb5c82f"/>
+      <w:tblStyle w:val="TableGrid_2e526f66-9a21-423c-813c-a0c5f68c193a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6244"/>
-      <w:gridCol w:w="2240"/>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6244"/>
+          <w:tcW w:type="dxa" w:w="5804"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 106. Versjonsnummer: 7</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.1 Avtale BH - KU med ytelsesbeskrivelse</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2240"/>
+          <w:tcW w:type="dxa" w:w="2680"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
+            <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
+      <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_983f4172-c1ba-4ea0-919f-621c33040986"/>
+      <w:tblStyle w:val="TableGrid_3ab8c112-016b-4d99-9921-a93f39cee6d3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3936,51 +3949,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a25ee24f-cf78-482e-b008-1419ae8e4ee7"/>
+            <w:tblStyle w:val="TableGrid_35eba283-8bdd-4d9f-835a-7e333a36f6a4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4081,136 +4094,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
+            <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9792a696-a6e3-4992-98b8-811f4ac03592"/>
+            <w:tblStyle w:val="TableGrid_8da8e502-5aa6-41bf-8719-ea4ea5fdf6f8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4226,83 +4239,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
+            <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
+      <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_502fb74d-6e70-4fe0-823f-043c79f9f4bf"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
+      <w:gridCol w:w="822"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5804"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 106. Versjonsnummer: 7</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.1 Avtale BH - KU med ytelsesbeskrivelse</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2680"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="822"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_30b785ee-4a33-4382-a52a-de92f011eddd"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6080"/>
+      <w:gridCol w:w="3274"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6080"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_c535ad08-bcf9-47a1-a009-04c297842b4e"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3274"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_59d8ed20-61dc-4d53-8e89-184d97d0f5f4"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16AB4BC5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4517,50 +5087,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="5E6B79D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4637,50 +5208,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="6DBA4A3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -5387,660 +5959,883 @@
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_43be974f-34db-4845-812e-5aa8405df81d" w:customStyle="1">
-    <w:name w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_e474db36-1e63-4761-958e-dc68fbce6d80" w:customStyle="1">
+    <w:name w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
+    <w:basedOn w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_db833e2b-9e6f-45d5-a045-2dac56844947" w:customStyle="1">
-    <w:name w:val="Normal Table_db833e2b-9e6f-45d5-a045-2dac56844947"/>
+  <w:style w:type="table" w:styleId="NormalTable_3a41e872-4ac8-435c-bb21-0d1b6098a76f" w:customStyle="1">
+    <w:name w:val="Normal Table_3a41e872-4ac8-435c-bb21-0d1b6098a76f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1b0be1d5-7675-4757-a265-7c25c66d9ec6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_db833e2b-9e6f-45d5-a045-2dac56844947"/>
+  <w:style w:type="table" w:styleId="TableGrid_7e4d2179-f7cf-4ccc-a5d0-b12d8ddd3a98" w:customStyle="1">
+    <w:name w:val="Table Grid_7e4d2179-f7cf-4ccc-a5d0-b12d8ddd3a98"/>
+    <w:basedOn w:val="NormalTable_3a41e872-4ac8-435c-bb21-0d1b6098a76f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
+    <w:basedOn w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_e474db36-1e63-4761-958e-dc68fbce6d80"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8afa2e68-f855-474d-998e-b61f451a8a44" w:customStyle="1">
-    <w:name w:val="Normal Table_8afa2e68-f855-474d-998e-b61f451a8a44"/>
+  <w:style w:type="table" w:styleId="NormalTable_e16988e3-6367-475b-b910-98ef49e83712" w:customStyle="1">
+    <w:name w:val="Normal Table_e16988e3-6367-475b-b910-98ef49e83712"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a9a4eb63-8096-4265-9bdb-e54dee3b2c35" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8afa2e68-f855-474d-998e-b61f451a8a44"/>
+  <w:style w:type="table" w:styleId="TableGrid_4c2c9045-c4cc-49de-9c4d-70f9d3ab0285" w:customStyle="1">
+    <w:name w:val="Table Grid_4c2c9045-c4cc-49de-9c4d-70f9d3ab0285"/>
+    <w:basedOn w:val="NormalTable_e16988e3-6367-475b-b910-98ef49e83712"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d4a7cedd-1c5e-4fd9-be01-c4d3684d0858" w:customStyle="1">
-    <w:name w:val="Normal Table_d4a7cedd-1c5e-4fd9-be01-c4d3684d0858"/>
+  <w:style w:type="table" w:styleId="NormalTable_a564a3ea-cd4e-4e7f-addd-a23d225ab179" w:customStyle="1">
+    <w:name w:val="Normal Table_a564a3ea-cd4e-4e7f-addd-a23d225ab179"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ec1db702-2753-4bed-bf08-7097a13d4906" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d4a7cedd-1c5e-4fd9-be01-c4d3684d0858"/>
+  <w:style w:type="table" w:styleId="TableGrid_30eb2aaf-4f58-474f-b750-b6307f7c3c45" w:customStyle="1">
+    <w:name w:val="Table Grid_30eb2aaf-4f58-474f-b750-b6307f7c3c45"/>
+    <w:basedOn w:val="NormalTable_a564a3ea-cd4e-4e7f-addd-a23d225ab179"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b9ffeb5d-9746-46ac-a751-b1cd384a6603" w:customStyle="1">
-    <w:name w:val="Normal Table_b9ffeb5d-9746-46ac-a751-b1cd384a6603"/>
+  <w:style w:type="table" w:styleId="NormalTable_a914c08c-e254-4b6e-ba64-3e3b1f8e6ed6" w:customStyle="1">
+    <w:name w:val="Normal Table_a914c08c-e254-4b6e-ba64-3e3b1f8e6ed6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f0f9feb8-8c46-4324-9424-7b6df928ab4a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b9ffeb5d-9746-46ac-a751-b1cd384a6603"/>
+  <w:style w:type="table" w:styleId="TableGrid_8d6d7acd-7e65-4a45-b3c4-caf52f8c09fc" w:customStyle="1">
+    <w:name w:val="Table Grid_8d6d7acd-7e65-4a45-b3c4-caf52f8c09fc"/>
+    <w:basedOn w:val="NormalTable_a914c08c-e254-4b6e-ba64-3e3b1f8e6ed6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b3e2fa70-0e19-4627-a62a-a727beb70fbd" w:customStyle="1">
-    <w:name w:val="Normal Table_b3e2fa70-0e19-4627-a62a-a727beb70fbd"/>
+  <w:style w:type="table" w:styleId="NormalTable_c0399678-ba09-4e83-88a0-4a6199809cf3" w:customStyle="1">
+    <w:name w:val="Normal Table_c0399678-ba09-4e83-88a0-4a6199809cf3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0ec8369-008c-435b-929a-08d2d53a5400" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b3e2fa70-0e19-4627-a62a-a727beb70fbd"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f73d2ff-f614-4574-a6d8-1f20b547b87d" w:customStyle="1">
+    <w:name w:val="Table Grid_1f73d2ff-f614-4574-a6d8-1f20b547b87d"/>
+    <w:basedOn w:val="NormalTable_c0399678-ba09-4e83-88a0-4a6199809cf3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f8b691d6-0bd6-414d-8ecc-1ff19ff99985" w:customStyle="1">
-    <w:name w:val="Normal Table_f8b691d6-0bd6-414d-8ecc-1ff19ff99985"/>
+  <w:style w:type="table" w:styleId="NormalTable_ecbc6ed1-d938-4796-80fd-9f89bbe8de35" w:customStyle="1">
+    <w:name w:val="Normal Table_ecbc6ed1-d938-4796-80fd-9f89bbe8de35"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_77888731-ddbb-4c7e-a0e2-a6e3a0ca48a1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f8b691d6-0bd6-414d-8ecc-1ff19ff99985"/>
+  <w:style w:type="table" w:styleId="TableGrid_7e8ab999-d0cf-4475-b7de-3006f7aa86b0" w:customStyle="1">
+    <w:name w:val="Table Grid_7e8ab999-d0cf-4475-b7de-3006f7aa86b0"/>
+    <w:basedOn w:val="NormalTable_ecbc6ed1-d938-4796-80fd-9f89bbe8de35"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81f8a0ab-cb85-4705-ba6a-7498afa43625" w:customStyle="1">
-    <w:name w:val="Normal Table_81f8a0ab-cb85-4705-ba6a-7498afa43625"/>
+  <w:style w:type="table" w:styleId="NormalTable_0c6f4994-463b-44bb-a72d-ff5375d4b50e" w:customStyle="1">
+    <w:name w:val="Normal Table_0c6f4994-463b-44bb-a72d-ff5375d4b50e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2327696f-8a5a-4e57-8542-95c6afb5c82f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81f8a0ab-cb85-4705-ba6a-7498afa43625"/>
+  <w:style w:type="table" w:styleId="TableGrid_502fb74d-6e70-4fe0-823f-043c79f9f4bf" w:customStyle="1">
+    <w:name w:val="Table Grid_502fb74d-6e70-4fe0-823f-043c79f9f4bf"/>
+    <w:basedOn w:val="NormalTable_0c6f4994-463b-44bb-a72d-ff5375d4b50e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec488458-79ea-4118-8152-409277b0c03e" w:customStyle="1">
-    <w:name w:val="Normal Table_ec488458-79ea-4118-8152-409277b0c03e"/>
+  <w:style w:type="table" w:styleId="NormalTable_7a2d0d04-dc7e-4730-a5dc-d2a91150ddb4" w:customStyle="1">
+    <w:name w:val="Normal Table_7a2d0d04-dc7e-4730-a5dc-d2a91150ddb4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a25ee24f-cf78-482e-b008-1419ae8e4ee7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec488458-79ea-4118-8152-409277b0c03e"/>
+  <w:style w:type="table" w:styleId="TableGrid_c535ad08-bcf9-47a1-a009-04c297842b4e" w:customStyle="1">
+    <w:name w:val="Table Grid_c535ad08-bcf9-47a1-a009-04c297842b4e"/>
+    <w:basedOn w:val="NormalTable_7a2d0d04-dc7e-4730-a5dc-d2a91150ddb4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_27a9ece0-95c7-4228-af68-58772ca0f293" w:customStyle="1">
-    <w:name w:val="Normal Table_27a9ece0-95c7-4228-af68-58772ca0f293"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bfa8089-5217-432b-9ba4-da2339bf8ec8" w:customStyle="1">
+    <w:name w:val="Normal Table_4bfa8089-5217-432b-9ba4-da2339bf8ec8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9792a696-a6e3-4992-98b8-811f4ac03592" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_27a9ece0-95c7-4228-af68-58772ca0f293"/>
+  <w:style w:type="table" w:styleId="TableGrid_59d8ed20-61dc-4d53-8e89-184d97d0f5f4" w:customStyle="1">
+    <w:name w:val="Table Grid_59d8ed20-61dc-4d53-8e89-184d97d0f5f4"/>
+    <w:basedOn w:val="NormalTable_4bfa8089-5217-432b-9ba4-da2339bf8ec8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e89554e4-8b85-47ec-bd91-3b1c34bad97c" w:customStyle="1">
-    <w:name w:val="Normal Table_e89554e4-8b85-47ec-bd91-3b1c34bad97c"/>
+  <w:style w:type="table" w:styleId="NormalTable_873c49a5-bc8d-4dcc-9264-456a6fcccc90" w:customStyle="1">
+    <w:name w:val="Normal Table_873c49a5-bc8d-4dcc-9264-456a6fcccc90"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_983f4172-c1ba-4ea0-919f-621c33040986" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e89554e4-8b85-47ec-bd91-3b1c34bad97c"/>
+  <w:style w:type="table" w:styleId="TableGrid_30b785ee-4a33-4382-a52a-de92f011eddd" w:customStyle="1">
+    <w:name w:val="Table Grid_30b785ee-4a33-4382-a52a-de92f011eddd"/>
+    <w:basedOn w:val="NormalTable_873c49a5-bc8d-4dcc-9264-456a6fcccc90"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ada9d785-dd97-434b-b49f-3ac3bfd89162" w:customStyle="1">
+    <w:name w:val="Normal Table_ada9d785-dd97-434b-b49f-3ac3bfd89162"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2e526f66-9a21-423c-813c-a0c5f68c193a" w:customStyle="1">
+    <w:name w:val="Table Grid_2e526f66-9a21-423c-813c-a0c5f68c193a"/>
+    <w:basedOn w:val="NormalTable_ada9d785-dd97-434b-b49f-3ac3bfd89162"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_60cde93b-48d6-4a67-8071-b7e0dee0d6b9" w:customStyle="1">
+    <w:name w:val="Normal Table_60cde93b-48d6-4a67-8071-b7e0dee0d6b9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_35eba283-8bdd-4d9f-835a-7e333a36f6a4" w:customStyle="1">
+    <w:name w:val="Table Grid_35eba283-8bdd-4d9f-835a-7e333a36f6a4"/>
+    <w:basedOn w:val="NormalTable_60cde93b-48d6-4a67-8071-b7e0dee0d6b9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4bf20c13-ac22-4005-ae6c-0203f5c51aae" w:customStyle="1">
+    <w:name w:val="Normal Table_4bf20c13-ac22-4005-ae6c-0203f5c51aae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_8da8e502-5aa6-41bf-8719-ea4ea5fdf6f8" w:customStyle="1">
+    <w:name w:val="Table Grid_8da8e502-5aa6-41bf-8719-ea4ea5fdf6f8"/>
+    <w:basedOn w:val="NormalTable_4bf20c13-ac22-4005-ae6c-0203f5c51aae"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_302bee8f-462a-4afd-81b2-d845e56de273" w:customStyle="1">
+    <w:name w:val="Normal Table_302bee8f-462a-4afd-81b2-d845e56de273"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3ab8c112-016b-4d99-9921-a93f39cee6d3" w:customStyle="1">
+    <w:name w:val="Table Grid_3ab8c112-016b-4d99-9921-a93f39cee6d3"/>
+    <w:basedOn w:val="NormalTable_302bee8f-462a-4afd-81b2-d845e56de273"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/671-3-2.1%20Avtale%20BH%20-%20KU%20med%20ytelsesbeskrivelse.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>