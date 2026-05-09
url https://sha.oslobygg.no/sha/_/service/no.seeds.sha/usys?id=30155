--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -1214,67 +1214,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ytelsesbeskrivelsen vedlegges KU-avtalen. Det må </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> egne timer til disse oppgavene</w:t>
+              <w:t xml:space="preserve">Ytelsesbeskrivelsen vedlegges KU-avtalen. Det må avropes egne timer til disse oppgavene</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78729367">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rStyle w:val="StilTheSansOffice"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -1298,65 +1282,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Oppgaver SHA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">KU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">skal</w:t>
+              <w:t xml:space="preserve"> skal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -1366,165 +1351,109 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utføre koordineringen </w:t>
+              <w:t xml:space="preserve">Utføre koordineringen ihht. BHFs krav f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ihht</w:t>
+              <w:t xml:space="preserve">or utførelsesfasen som omfatter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">følge opp de risikoforhold som </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> av byggherrens plan for sikkerhet, helse og arbeidsmiljø</w:t>
+              <w:t xml:space="preserve">følge opp de risikoforhold som fremgår av byggherrens plan for sikkerhet, helse og arbeidsmiljø</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">b.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -1766,130 +1695,106 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">okumentere oppstart av KUs oppgaver på "Kontrollskjema KU ved oppstart byggeplass" </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Føre referat fra de månedlige SHA-Koordineringsmøter med Byggherren (og </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">)</w:t>
+              <w:t xml:space="preserve">Føre referat fra de månedlige SHA-Koordineringsmøter med Byggherren (og hovedbedriften)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delta i og gjennomføre særmøter med SHA-koordinator for prosjekteringen (KP) og </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> slik at innholdet i risikomatrisen fra prosjekteringen blir forstått som grunnlag for vedlikehold og videreutviklingen av risikomatrisen i utførelsesfasen</w:t>
+              <w:t xml:space="preserve">Delta i og gjennomføre særmøter med SHA-koordinator for prosjekteringen (KP) og hovedbedriften slik at innholdet i risikomatrisen fra prosjekteringen blir forstått som grunnlag for vedlikehold og videreutviklingen av risikomatrisen i utførelsesfasen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vedlikeholde SHA-planen med tilhørende dokumenter, og påse at denne sammen med risiko</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">matrisen </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">har blitt hengt opp på HMS-infotavla til </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">hovedbedriften</w:t>
+              <w:t xml:space="preserve">har blitt hengt opp på HMS-infotavla til hovedbedriften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> samt revidert løpende</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A4726C8">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1903,155 +1808,123 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Påse at de spesifikke risikoreduserende tiltakene som </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> i risikomatrisen fra prosjekteringen, og som beskrevet i konkurransegrunnlaget, blir iverksatt og </w:t>
+              <w:t xml:space="preserve">Påse at de spesifikke risikoreduserende tiltakene som fremkommer i risikomatrisen fra prosjekteringen, og som beskrevet i konkurransegrunnlaget, blir iverksatt og </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">fungerer etter hensikten</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Følge opp at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">andre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> risikoreduserende tiltak som blir besluttet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">iverksatt i prosjektet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> av </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> sammen med KU og </w:t>
+              <w:t xml:space="preserve"> av hovedbedriften sammen med KU og </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, blir gjennomført </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. risikomatrisen for utførelsesfasen</w:t>
+              <w:t xml:space="preserve">, blir gjennomført ihht. risikomatrisen for utførelsesfasen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Påse at alle </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> i kontrakt, blir gjennomført i prosjektet og at status blir tatt opp i SHA koordineringsmøte hver mnd. </w:t>
+              <w:t xml:space="preserve">Påse at alle SHA krav i kontrakt, blir gjennomført i prosjektet og at status blir tatt opp i SHA koordineringsmøte hver mnd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0040811A">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -2063,82 +1936,86 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Påse at alle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BFs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> faktaark </w:t>
+              <w:t xml:space="preserve">BFs faktaark </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">i kontrakten </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">blir ivaretatt i prosjektet </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ha hovedansvaret for å ajourføre SHA-permen og påse at denne gjenspeiler situasjonen på byggeplassen. Dette innebærer bl.a. stikkprøvekontroller av punktene </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17-32</w:t>
+              <w:t xml:space="preserve">19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> i Overleveringsmøte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblInd w:w="-318" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar/>
         </w:tblPrEx>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
@@ -2152,311 +2029,179 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Påse at forhåndsmelding er hengt opp på informasjonstavlene</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> og revidert ved krav</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...118 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">elta på samordningsmøter (SM) og samordningsrunder (SR) ledet av </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">hovedbedrift</w:t>
+              <w:t xml:space="preserve">elta på samordningsmøter (SM) og samordningsrunder (SR) ledet av hovedbedrift</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Gjennomføre ukentlige tilsynsrunder på byggeplassen for å se til at de enkelte bedrifter har et iverksatt internkontrollsystem, og at dette fungerer. Tilsynsrundene skal dokumenteres ved rapporter eller avviksskjema </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">og arkiveres i SHA-permen. </w:t>
+              <w:t xml:space="preserve">Gjennomføre ukentlige tilsynsrunder på byggeplassen for å se til at de enkelte bedrifter har et iverksatt internkontrollsystem, og at dette fungerer. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Oversende </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ukentlig </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">rapport til </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">BH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> og </w:t>
+              <w:t xml:space="preserve"> og hovedbedrift</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">hovedbedrift</w:t>
+              <w:t xml:space="preserve">. Ukes rapport </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> som skal være en del av grunnlaget </w:t>
+              <w:t xml:space="preserve">skal være en del av grunnlaget </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">til</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> HB i påfølgende </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/ kommende </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">samordningsmøte (SM)</w:t>
             </w:r>
@@ -2483,63 +2228,63 @@
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Være en pådriver for at uønskede hendelser vedr SHA/HMS blir rapportert skriftlig til </w:t>
+              <w:t xml:space="preserve">Være en pådriver for at uønskede hendelser vedr SHA/HMS blir rapportert skriftlig til hovedbedrift, og at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">hovedbedrift</w:t>
+              <w:t xml:space="preserve">HB </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">, og at denne har et iverksatt system for RUH-håndtering</w:t>
+              <w:t xml:space="preserve">har et iverksatt system for RUH-håndtering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> og statistikk utarbeidelse </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
@@ -2567,71 +2312,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">varsles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> BH umiddelbart</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ved gjentatte stans av </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> arbeidsoperasjoner, skal KU anmode </w:t>
+              <w:t xml:space="preserve">Ved gjentatte stans av enkeltvise arbeidsoperasjoner, skal KU anmode </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BFs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> PL om stanse av </w:t>
+              <w:t xml:space="preserve">BFs PL om stanse av </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">hele </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">byggeplassen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -2655,63 +2388,51 @@
               <w:t xml:space="preserve">ørge for at gitte varslings- og rapporteringsrutiner følges ved ulykker/nestenulykker</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Påse at elektronisk mannskapsregistrering </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">i </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">i HMSreg </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">blir etablert </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ved prosjektoppstart.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2725,75 +2446,69 @@
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontrolle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">re at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">personlige sikkerhetsinformasjonen (PSI) ved fremmøte på byggeplassen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">blir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">gjennomført</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> og at PSI finnes på aktuelle språk </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">. prosjektets språkplan</w:t>
+              <w:t xml:space="preserve"> og at PSI finnes på aktuelle språk ihht. prosjektets språkplan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> inkl. info om bruk av kamera på </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">byggeplassen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2850,59 +2565,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEDRØRENDE</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> HELSE OG </w:t>
+              <w:t xml:space="preserve">VEDRØRENDE HELSE OG </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ARBEIDSMILJØ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
@@ -2948,59 +2655,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"> dersom dette pålegges av BH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">den elektroniske databasen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cobuilder</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Collaborate</w:t>
+              <w:t xml:space="preserve">Cobuilder Collaborate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed stikkprøvekontroller påse at </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">systemet </w:t>
@@ -3161,65 +2860,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">må </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">være registrert og ha egen gyldig innkjøpsavtale i </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Startbank (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+        <w:t xml:space="preserve">Startbank (Achilles)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> inkl. SKAV fullmakt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B061AE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3231,107 +2916,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">person må oppfylle kravene i </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BFs</w:t>
+        <w:t xml:space="preserve">BFs kompetansematrise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kompetansematrise</w:t>
+        <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
+        <w:t xml:space="preserve"> før oppstart eller innen rimelig tid etter oppstart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> før oppstart eller innen rimelig tid etter oppstart</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">av KU-avtalen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">av KU-avtalen </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">(seinest innen 2 mnd) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291107A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KU- person må til enhver tid ha gyldig HMS-kort for bygg og anlegg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1CF133">
       <w:pPr>
@@ -3923,51 +3587,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_54959153-d974-40b0-9b08-766e3fb006bd"/>
+      <w:tblStyle w:val="TableGrid_aa464616-f187-458a-a06e-c0e9245b8d0e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3978,51 +3642,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:05:00 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:22 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4050,51 +3714,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fd5d8910-220b-4665-b52f-0077b1f415a0"/>
+      <w:tblStyle w:val="TableGrid_e1bf1bfb-1b1f-4e10-baa4-3e1f66150335"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4108,95 +3772,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6244"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 106. Versjonsnummer: 6</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 106. Versjonsnummer: 7</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.1 Avtale BH - KU med ytelsesbeskrivelse</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2240"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+            <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4209,59 +3873,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+      <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_51bb2527-26dc-4485-aa89-327a25e28e45"/>
+      <w:tblStyle w:val="TableGrid_90092e7a-3197-42cd-b936-377321bcd84a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4272,51 +3936,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9db76895-db8a-466d-881d-b4724b7ec017"/>
+            <w:tblStyle w:val="TableGrid_1c8b82dc-8459-4532-9731-56c5a57d1b65"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4409,80 +4073,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">18.11.2025 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+            <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1a2f9469-c364-4c3c-885e-be75f309538f"/>
+            <w:tblStyle w:val="TableGrid_d8b67a50-bfe7-4790-a81f-7b192c0a54ba"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4583,62 +4247,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+            <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+      <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16AB4BC5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5096,51 +4760,50 @@
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5724,629 +5387,629 @@
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_4968ca51-e0db-48bb-a743-58661734b2f6" w:customStyle="1">
-    <w:name w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883" w:customStyle="1">
+    <w:name w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+    <w:basedOn w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5dc1bdc2-79ce-4ebe-89dd-225d81c81672" w:customStyle="1">
-    <w:name w:val="Normal Table_5dc1bdc2-79ce-4ebe-89dd-225d81c81672"/>
+  <w:style w:type="table" w:styleId="NormalTable_d6024b33-c583-4735-be6f-82a50f0d6d62" w:customStyle="1">
+    <w:name w:val="Normal Table_d6024b33-c583-4735-be6f-82a50f0d6d62"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f55bb76-2029-4262-a92c-333bae71b197" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5dc1bdc2-79ce-4ebe-89dd-225d81c81672"/>
+  <w:style w:type="table" w:styleId="TableGrid_4c673ed5-4892-434b-ba41-aa18344be681" w:customStyle="1">
+    <w:name w:val="Table Grid_4c673ed5-4892-434b-ba41-aa18344be681"/>
+    <w:basedOn w:val="NormalTable_d6024b33-c583-4735-be6f-82a50f0d6d62"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+    <w:basedOn w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_4968ca51-e0db-48bb-a743-58661734b2f6"/>
+    <w:basedOn w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bd51fe49-a0a2-4362-89a2-ce75602c06b6" w:customStyle="1">
-    <w:name w:val="Normal Table_bd51fe49-a0a2-4362-89a2-ce75602c06b6"/>
+  <w:style w:type="table" w:styleId="NormalTable_74731762-076d-4522-af93-5b70eedc52be" w:customStyle="1">
+    <w:name w:val="Normal Table_74731762-076d-4522-af93-5b70eedc52be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_94275194-c0da-4de4-a35e-3821007edabd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bd51fe49-a0a2-4362-89a2-ce75602c06b6"/>
+  <w:style w:type="table" w:styleId="TableGrid_8969e318-00f2-4be1-aa90-e295d4fbbca6" w:customStyle="1">
+    <w:name w:val="Table Grid_8969e318-00f2-4be1-aa90-e295d4fbbca6"/>
+    <w:basedOn w:val="NormalTable_74731762-076d-4522-af93-5b70eedc52be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_988d3c64-b5e9-497a-8418-150eb5360e53" w:customStyle="1">
-    <w:name w:val="Normal Table_988d3c64-b5e9-497a-8418-150eb5360e53"/>
+  <w:style w:type="table" w:styleId="NormalTable_dc41fe75-ccab-4314-9feb-093552787b5e" w:customStyle="1">
+    <w:name w:val="Normal Table_dc41fe75-ccab-4314-9feb-093552787b5e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4bab2bd4-8cdf-4b4f-93a9-5e45a855f239" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_988d3c64-b5e9-497a-8418-150eb5360e53"/>
+  <w:style w:type="table" w:styleId="TableGrid_a58fe234-c4f3-4c6c-aa29-faf974d45b94" w:customStyle="1">
+    <w:name w:val="Table Grid_a58fe234-c4f3-4c6c-aa29-faf974d45b94"/>
+    <w:basedOn w:val="NormalTable_dc41fe75-ccab-4314-9feb-093552787b5e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8e1b847f-b3ab-457e-a8f5-599ee5554afb" w:customStyle="1">
-    <w:name w:val="Normal Table_8e1b847f-b3ab-457e-a8f5-599ee5554afb"/>
+  <w:style w:type="table" w:styleId="NormalTable_7e2a2a33-b718-48f6-ac5d-78d38200c030" w:customStyle="1">
+    <w:name w:val="Normal Table_7e2a2a33-b718-48f6-ac5d-78d38200c030"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3da98c8b-7e4e-43e6-9ff4-684b42aebca7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8e1b847f-b3ab-457e-a8f5-599ee5554afb"/>
+  <w:style w:type="table" w:styleId="TableGrid_5c861b27-5e2b-4880-a6dd-94eab669ee2d" w:customStyle="1">
+    <w:name w:val="Table Grid_5c861b27-5e2b-4880-a6dd-94eab669ee2d"/>
+    <w:basedOn w:val="NormalTable_7e2a2a33-b718-48f6-ac5d-78d38200c030"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1835a1c6-65d8-4fbd-b6a5-1532949d554c" w:customStyle="1">
-    <w:name w:val="Normal Table_1835a1c6-65d8-4fbd-b6a5-1532949d554c"/>
+  <w:style w:type="table" w:styleId="NormalTable_fa854d78-4354-442e-8466-c9f557063fd7" w:customStyle="1">
+    <w:name w:val="Normal Table_fa854d78-4354-442e-8466-c9f557063fd7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_61ba1ef6-4aa9-42da-be6e-781e97715a94" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1835a1c6-65d8-4fbd-b6a5-1532949d554c"/>
+  <w:style w:type="table" w:styleId="TableGrid_00758441-2c0a-4f80-ae84-a54b50c45e71" w:customStyle="1">
+    <w:name w:val="Table Grid_00758441-2c0a-4f80-ae84-a54b50c45e71"/>
+    <w:basedOn w:val="NormalTable_fa854d78-4354-442e-8466-c9f557063fd7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_92fffcda-d3de-4321-b853-d868648f1e9a" w:customStyle="1">
-    <w:name w:val="Normal Table_92fffcda-d3de-4321-b853-d868648f1e9a"/>
+  <w:style w:type="table" w:styleId="NormalTable_06ab8504-6353-4f24-90b6-af7f52c8cf2b" w:customStyle="1">
+    <w:name w:val="Normal Table_06ab8504-6353-4f24-90b6-af7f52c8cf2b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_54959153-d974-40b0-9b08-766e3fb006bd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_92fffcda-d3de-4321-b853-d868648f1e9a"/>
+  <w:style w:type="table" w:styleId="TableGrid_aa464616-f187-458a-a06e-c0e9245b8d0e" w:customStyle="1">
+    <w:name w:val="Table Grid_aa464616-f187-458a-a06e-c0e9245b8d0e"/>
+    <w:basedOn w:val="NormalTable_06ab8504-6353-4f24-90b6-af7f52c8cf2b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7f9928a-91e3-43e5-b494-3bdce5a80a46" w:customStyle="1">
-    <w:name w:val="Normal Table_e7f9928a-91e3-43e5-b494-3bdce5a80a46"/>
+  <w:style w:type="table" w:styleId="NormalTable_13ed3678-f406-4e88-96ec-6ca6e314400d" w:customStyle="1">
+    <w:name w:val="Normal Table_13ed3678-f406-4e88-96ec-6ca6e314400d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fd5d8910-220b-4665-b52f-0077b1f415a0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7f9928a-91e3-43e5-b494-3bdce5a80a46"/>
+  <w:style w:type="table" w:styleId="TableGrid_e1bf1bfb-1b1f-4e10-baa4-3e1f66150335" w:customStyle="1">
+    <w:name w:val="Table Grid_e1bf1bfb-1b1f-4e10-baa4-3e1f66150335"/>
+    <w:basedOn w:val="NormalTable_13ed3678-f406-4e88-96ec-6ca6e314400d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0ba0698a-43a0-46f6-9620-6df65e8faca6" w:customStyle="1">
-    <w:name w:val="Normal Table_0ba0698a-43a0-46f6-9620-6df65e8faca6"/>
+  <w:style w:type="table" w:styleId="NormalTable_d1af0182-6238-4533-97e1-f9cdf8a2dfce" w:customStyle="1">
+    <w:name w:val="Normal Table_d1af0182-6238-4533-97e1-f9cdf8a2dfce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9db76895-db8a-466d-881d-b4724b7ec017" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0ba0698a-43a0-46f6-9620-6df65e8faca6"/>
+  <w:style w:type="table" w:styleId="TableGrid_1c8b82dc-8459-4532-9731-56c5a57d1b65" w:customStyle="1">
+    <w:name w:val="Table Grid_1c8b82dc-8459-4532-9731-56c5a57d1b65"/>
+    <w:basedOn w:val="NormalTable_d1af0182-6238-4533-97e1-f9cdf8a2dfce"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_816d1a95-9db0-42b0-bed3-f25814966cb8" w:customStyle="1">
-    <w:name w:val="Normal Table_816d1a95-9db0-42b0-bed3-f25814966cb8"/>
+  <w:style w:type="table" w:styleId="NormalTable_6818b8ac-0abf-41e8-a375-c38c23e66fbc" w:customStyle="1">
+    <w:name w:val="Normal Table_6818b8ac-0abf-41e8-a375-c38c23e66fbc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1a2f9469-c364-4c3c-885e-be75f309538f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_816d1a95-9db0-42b0-bed3-f25814966cb8"/>
+  <w:style w:type="table" w:styleId="TableGrid_d8b67a50-bfe7-4790-a81f-7b192c0a54ba" w:customStyle="1">
+    <w:name w:val="Table Grid_d8b67a50-bfe7-4790-a81f-7b192c0a54ba"/>
+    <w:basedOn w:val="NormalTable_6818b8ac-0abf-41e8-a375-c38c23e66fbc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b7c696c-5d02-422c-aa38-acf7b2a3a5d6" w:customStyle="1">
-    <w:name w:val="Normal Table_2b7c696c-5d02-422c-aa38-acf7b2a3a5d6"/>
+  <w:style w:type="table" w:styleId="NormalTable_3262303e-e059-447d-947f-c3d60b86c37e" w:customStyle="1">
+    <w:name w:val="Normal Table_3262303e-e059-447d-947f-c3d60b86c37e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_51bb2527-26dc-4485-aa89-327a25e28e45" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b7c696c-5d02-422c-aa38-acf7b2a3a5d6"/>
+  <w:style w:type="table" w:styleId="TableGrid_90092e7a-3197-42cd-b936-377321bcd84a" w:customStyle="1">
+    <w:name w:val="Table Grid_90092e7a-3197-42cd-b936-377321bcd84a"/>
+    <w:basedOn w:val="NormalTable_3262303e-e059-447d-947f-c3d60b86c37e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -6642,56 +6305,56 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>671-3-2.1 Avtale BH - KU med ytelsesbeskrivelse.dot</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1038</Words>
-  <Characters>5502</Characters>
+  <Words>1007</Words>
+  <Characters>5340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lise Marcussen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled" pid="2">