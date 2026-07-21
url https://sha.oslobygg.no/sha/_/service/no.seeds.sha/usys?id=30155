--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -3587,51 +3587,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_aa464616-f187-458a-a06e-c0e9245b8d0e"/>
+      <w:tblStyle w:val="TableGrid_77888731-ddbb-4c7e-a0e2-a6e3a0ca48a1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3642,51 +3642,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:22 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:42:24 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3714,51 +3714,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e1bf1bfb-1b1f-4e10-baa4-3e1f66150335"/>
+      <w:tblStyle w:val="TableGrid_2327696f-8a5a-4e57-8542-95c6afb5c82f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3816,51 +3816,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+            <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3873,59 +3873,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+      <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_90092e7a-3197-42cd-b936-377321bcd84a"/>
+      <w:tblStyle w:val="TableGrid_983f4172-c1ba-4ea0-919f-621c33040986"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3936,51 +3936,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1c8b82dc-8459-4532-9731-56c5a57d1b65"/>
+            <w:tblStyle w:val="TableGrid_a25ee24f-cf78-482e-b008-1419ae8e4ee7"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4081,72 +4081,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+            <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d8b67a50-bfe7-4790-a81f-7b192c0a54ba"/>
+            <w:tblStyle w:val="TableGrid_9792a696-a6e3-4992-98b8-811f4ac03592"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4247,62 +4247,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+            <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+      <w:pStyle w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16AB4BC5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5387,629 +5387,629 @@
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883" w:customStyle="1">
-    <w:name w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+  <w:style w:type="paragraph" w:styleId="Normal_43be974f-34db-4845-812e-5aa8405df81d" w:customStyle="1">
+    <w:name w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+    <w:basedOn w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d6024b33-c583-4735-be6f-82a50f0d6d62" w:customStyle="1">
-    <w:name w:val="Normal Table_d6024b33-c583-4735-be6f-82a50f0d6d62"/>
+  <w:style w:type="table" w:styleId="NormalTable_db833e2b-9e6f-45d5-a045-2dac56844947" w:customStyle="1">
+    <w:name w:val="Normal Table_db833e2b-9e6f-45d5-a045-2dac56844947"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4c673ed5-4892-434b-ba41-aa18344be681" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d6024b33-c583-4735-be6f-82a50f0d6d62"/>
+  <w:style w:type="table" w:styleId="TableGrid_1b0be1d5-7675-4757-a265-7c25c66d9ec6" w:customStyle="1">
+    <w:name w:val="Table Grid_1b0be1d5-7675-4757-a265-7c25c66d9ec6"/>
+    <w:basedOn w:val="NormalTable_db833e2b-9e6f-45d5-a045-2dac56844947"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+    <w:basedOn w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_2dcce9d4-d013-4b46-8269-c91b5e41b883"/>
+    <w:basedOn w:val="Normal_43be974f-34db-4845-812e-5aa8405df81d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_74731762-076d-4522-af93-5b70eedc52be" w:customStyle="1">
-    <w:name w:val="Normal Table_74731762-076d-4522-af93-5b70eedc52be"/>
+  <w:style w:type="table" w:styleId="NormalTable_8afa2e68-f855-474d-998e-b61f451a8a44" w:customStyle="1">
+    <w:name w:val="Normal Table_8afa2e68-f855-474d-998e-b61f451a8a44"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8969e318-00f2-4be1-aa90-e295d4fbbca6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_74731762-076d-4522-af93-5b70eedc52be"/>
+  <w:style w:type="table" w:styleId="TableGrid_a9a4eb63-8096-4265-9bdb-e54dee3b2c35" w:customStyle="1">
+    <w:name w:val="Table Grid_a9a4eb63-8096-4265-9bdb-e54dee3b2c35"/>
+    <w:basedOn w:val="NormalTable_8afa2e68-f855-474d-998e-b61f451a8a44"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dc41fe75-ccab-4314-9feb-093552787b5e" w:customStyle="1">
-    <w:name w:val="Normal Table_dc41fe75-ccab-4314-9feb-093552787b5e"/>
+  <w:style w:type="table" w:styleId="NormalTable_d4a7cedd-1c5e-4fd9-be01-c4d3684d0858" w:customStyle="1">
+    <w:name w:val="Normal Table_d4a7cedd-1c5e-4fd9-be01-c4d3684d0858"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a58fe234-c4f3-4c6c-aa29-faf974d45b94" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dc41fe75-ccab-4314-9feb-093552787b5e"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec1db702-2753-4bed-bf08-7097a13d4906" w:customStyle="1">
+    <w:name w:val="Table Grid_ec1db702-2753-4bed-bf08-7097a13d4906"/>
+    <w:basedOn w:val="NormalTable_d4a7cedd-1c5e-4fd9-be01-c4d3684d0858"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7e2a2a33-b718-48f6-ac5d-78d38200c030" w:customStyle="1">
-    <w:name w:val="Normal Table_7e2a2a33-b718-48f6-ac5d-78d38200c030"/>
+  <w:style w:type="table" w:styleId="NormalTable_b9ffeb5d-9746-46ac-a751-b1cd384a6603" w:customStyle="1">
+    <w:name w:val="Normal Table_b9ffeb5d-9746-46ac-a751-b1cd384a6603"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5c861b27-5e2b-4880-a6dd-94eab669ee2d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7e2a2a33-b718-48f6-ac5d-78d38200c030"/>
+  <w:style w:type="table" w:styleId="TableGrid_f0f9feb8-8c46-4324-9424-7b6df928ab4a" w:customStyle="1">
+    <w:name w:val="Table Grid_f0f9feb8-8c46-4324-9424-7b6df928ab4a"/>
+    <w:basedOn w:val="NormalTable_b9ffeb5d-9746-46ac-a751-b1cd384a6603"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fa854d78-4354-442e-8466-c9f557063fd7" w:customStyle="1">
-    <w:name w:val="Normal Table_fa854d78-4354-442e-8466-c9f557063fd7"/>
+  <w:style w:type="table" w:styleId="NormalTable_b3e2fa70-0e19-4627-a62a-a727beb70fbd" w:customStyle="1">
+    <w:name w:val="Normal Table_b3e2fa70-0e19-4627-a62a-a727beb70fbd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_00758441-2c0a-4f80-ae84-a54b50c45e71" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fa854d78-4354-442e-8466-c9f557063fd7"/>
+  <w:style w:type="table" w:styleId="TableGrid_a0ec8369-008c-435b-929a-08d2d53a5400" w:customStyle="1">
+    <w:name w:val="Table Grid_a0ec8369-008c-435b-929a-08d2d53a5400"/>
+    <w:basedOn w:val="NormalTable_b3e2fa70-0e19-4627-a62a-a727beb70fbd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06ab8504-6353-4f24-90b6-af7f52c8cf2b" w:customStyle="1">
-    <w:name w:val="Normal Table_06ab8504-6353-4f24-90b6-af7f52c8cf2b"/>
+  <w:style w:type="table" w:styleId="NormalTable_f8b691d6-0bd6-414d-8ecc-1ff19ff99985" w:customStyle="1">
+    <w:name w:val="Normal Table_f8b691d6-0bd6-414d-8ecc-1ff19ff99985"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aa464616-f187-458a-a06e-c0e9245b8d0e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06ab8504-6353-4f24-90b6-af7f52c8cf2b"/>
+  <w:style w:type="table" w:styleId="TableGrid_77888731-ddbb-4c7e-a0e2-a6e3a0ca48a1" w:customStyle="1">
+    <w:name w:val="Table Grid_77888731-ddbb-4c7e-a0e2-a6e3a0ca48a1"/>
+    <w:basedOn w:val="NormalTable_f8b691d6-0bd6-414d-8ecc-1ff19ff99985"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_13ed3678-f406-4e88-96ec-6ca6e314400d" w:customStyle="1">
-    <w:name w:val="Normal Table_13ed3678-f406-4e88-96ec-6ca6e314400d"/>
+  <w:style w:type="table" w:styleId="NormalTable_81f8a0ab-cb85-4705-ba6a-7498afa43625" w:customStyle="1">
+    <w:name w:val="Normal Table_81f8a0ab-cb85-4705-ba6a-7498afa43625"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e1bf1bfb-1b1f-4e10-baa4-3e1f66150335" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_13ed3678-f406-4e88-96ec-6ca6e314400d"/>
+  <w:style w:type="table" w:styleId="TableGrid_2327696f-8a5a-4e57-8542-95c6afb5c82f" w:customStyle="1">
+    <w:name w:val="Table Grid_2327696f-8a5a-4e57-8542-95c6afb5c82f"/>
+    <w:basedOn w:val="NormalTable_81f8a0ab-cb85-4705-ba6a-7498afa43625"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d1af0182-6238-4533-97e1-f9cdf8a2dfce" w:customStyle="1">
-    <w:name w:val="Normal Table_d1af0182-6238-4533-97e1-f9cdf8a2dfce"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec488458-79ea-4118-8152-409277b0c03e" w:customStyle="1">
+    <w:name w:val="Normal Table_ec488458-79ea-4118-8152-409277b0c03e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1c8b82dc-8459-4532-9731-56c5a57d1b65" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d1af0182-6238-4533-97e1-f9cdf8a2dfce"/>
+  <w:style w:type="table" w:styleId="TableGrid_a25ee24f-cf78-482e-b008-1419ae8e4ee7" w:customStyle="1">
+    <w:name w:val="Table Grid_a25ee24f-cf78-482e-b008-1419ae8e4ee7"/>
+    <w:basedOn w:val="NormalTable_ec488458-79ea-4118-8152-409277b0c03e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6818b8ac-0abf-41e8-a375-c38c23e66fbc" w:customStyle="1">
-    <w:name w:val="Normal Table_6818b8ac-0abf-41e8-a375-c38c23e66fbc"/>
+  <w:style w:type="table" w:styleId="NormalTable_27a9ece0-95c7-4228-af68-58772ca0f293" w:customStyle="1">
+    <w:name w:val="Normal Table_27a9ece0-95c7-4228-af68-58772ca0f293"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d8b67a50-bfe7-4790-a81f-7b192c0a54ba" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6818b8ac-0abf-41e8-a375-c38c23e66fbc"/>
+  <w:style w:type="table" w:styleId="TableGrid_9792a696-a6e3-4992-98b8-811f4ac03592" w:customStyle="1">
+    <w:name w:val="Table Grid_9792a696-a6e3-4992-98b8-811f4ac03592"/>
+    <w:basedOn w:val="NormalTable_27a9ece0-95c7-4228-af68-58772ca0f293"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3262303e-e059-447d-947f-c3d60b86c37e" w:customStyle="1">
-    <w:name w:val="Normal Table_3262303e-e059-447d-947f-c3d60b86c37e"/>
+  <w:style w:type="table" w:styleId="NormalTable_e89554e4-8b85-47ec-bd91-3b1c34bad97c" w:customStyle="1">
+    <w:name w:val="Normal Table_e89554e4-8b85-47ec-bd91-3b1c34bad97c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_90092e7a-3197-42cd-b936-377321bcd84a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3262303e-e059-447d-947f-c3d60b86c37e"/>
+  <w:style w:type="table" w:styleId="TableGrid_983f4172-c1ba-4ea0-919f-621c33040986" w:customStyle="1">
+    <w:name w:val="Table Grid_983f4172-c1ba-4ea0-919f-621c33040986"/>
+    <w:basedOn w:val="NormalTable_e89554e4-8b85-47ec-bd91-3b1c34bad97c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>