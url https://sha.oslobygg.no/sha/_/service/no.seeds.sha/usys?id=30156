--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -1911,51 +1911,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_95b41619-8697-4009-afba-1de860da168e"/>
+      <w:tblStyle w:val="TableGrid_c9e90bb2-3ecb-4847-9491-c70f956d9cc2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4749"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1966,51 +1966,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:07:08 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:15:24 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2038,51 +2038,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_21cc9217-14fc-456a-9e77-5e41472801db"/>
+      <w:tblStyle w:val="TableGrid_d1c55677-0ee6-44dc-8a72-f82ba08c16ce"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6372"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2140,51 +2140,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+            <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2197,59 +2197,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+      <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_977ccdd4-4e05-4dc5-9c5c-8b58d1ecf0dd"/>
+      <w:tblStyle w:val="TableGrid_3c7ead6d-5643-4814-86c6-fd4c821a33bb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6173"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2260,51 +2260,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6173"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_716734f0-f70b-4f67-91e1-2413a614d33b"/>
+            <w:tblStyle w:val="TableGrid_5eacd6e4-ba37-4fbc-9063-15c02cfbe377"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2405,72 +2405,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+            <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5f6584ad-48ed-4f9c-ab29-d2d214496dcd"/>
+            <w:tblStyle w:val="TableGrid_65715e7d-b460-4c63-bb24-c18f49c245f1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2571,62 +2571,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+            <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+      <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3791,629 +3791,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_c954759b-56ed-4877-b3fb-900487c94662" w:customStyle="1">
-    <w:name w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+  <w:style w:type="paragraph" w:styleId="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3" w:customStyle="1">
+    <w:name w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+    <w:basedOn w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c7008b90-c497-4b98-ac7e-353d3cf1af85" w:customStyle="1">
-    <w:name w:val="Normal Table_c7008b90-c497-4b98-ac7e-353d3cf1af85"/>
+  <w:style w:type="table" w:styleId="NormalTable_57a825a3-915d-4973-a1ac-38bad702d519" w:customStyle="1">
+    <w:name w:val="Normal Table_57a825a3-915d-4973-a1ac-38bad702d519"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee550348-ac37-4a54-bf1c-d78d48ae09f2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c7008b90-c497-4b98-ac7e-353d3cf1af85"/>
+  <w:style w:type="table" w:styleId="TableGrid_1cb6ab83-eecc-4c12-b249-e8fb5b617cf7" w:customStyle="1">
+    <w:name w:val="Table Grid_1cb6ab83-eecc-4c12-b249-e8fb5b617cf7"/>
+    <w:basedOn w:val="NormalTable_57a825a3-915d-4973-a1ac-38bad702d519"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+    <w:basedOn w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_c954759b-56ed-4877-b3fb-900487c94662"/>
+    <w:basedOn w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_37ada485-5787-42fe-a0d4-06d8250cd8dd" w:customStyle="1">
-    <w:name w:val="Normal Table_37ada485-5787-42fe-a0d4-06d8250cd8dd"/>
+  <w:style w:type="table" w:styleId="NormalTable_dd5ec2d8-6212-41c9-8091-27af76a35c5d" w:customStyle="1">
+    <w:name w:val="Normal Table_dd5ec2d8-6212-41c9-8091-27af76a35c5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_19701227-576d-4884-8d0b-ba908b61ec32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_37ada485-5787-42fe-a0d4-06d8250cd8dd"/>
+  <w:style w:type="table" w:styleId="TableGrid_3dd4e681-f40a-4163-b04b-35e33a571d27" w:customStyle="1">
+    <w:name w:val="Table Grid_3dd4e681-f40a-4163-b04b-35e33a571d27"/>
+    <w:basedOn w:val="NormalTable_dd5ec2d8-6212-41c9-8091-27af76a35c5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0cf2a989-5a17-42e5-b85e-3142b4fea458" w:customStyle="1">
-    <w:name w:val="Normal Table_0cf2a989-5a17-42e5-b85e-3142b4fea458"/>
+  <w:style w:type="table" w:styleId="NormalTable_2b5d5609-a16e-4df5-b591-00860b382bbe" w:customStyle="1">
+    <w:name w:val="Normal Table_2b5d5609-a16e-4df5-b591-00860b382bbe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_87e59850-0e97-4b62-a469-a266d0524427" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0cf2a989-5a17-42e5-b85e-3142b4fea458"/>
+  <w:style w:type="table" w:styleId="TableGrid_d91e90c0-8632-47bb-9880-7d520d7dd6fc" w:customStyle="1">
+    <w:name w:val="Table Grid_d91e90c0-8632-47bb-9880-7d520d7dd6fc"/>
+    <w:basedOn w:val="NormalTable_2b5d5609-a16e-4df5-b591-00860b382bbe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2249d214-f97a-4e88-b2fa-ea4af7d9438d" w:customStyle="1">
-    <w:name w:val="Normal Table_2249d214-f97a-4e88-b2fa-ea4af7d9438d"/>
+  <w:style w:type="table" w:styleId="NormalTable_05a9d16f-dac3-4d9f-9ab7-f898a021a5ae" w:customStyle="1">
+    <w:name w:val="Normal Table_05a9d16f-dac3-4d9f-9ab7-f898a021a5ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_094d238c-1637-408d-bfcd-c403a4312bb2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2249d214-f97a-4e88-b2fa-ea4af7d9438d"/>
+  <w:style w:type="table" w:styleId="TableGrid_44f5e50f-e1cd-4362-aede-558ffce4dabf" w:customStyle="1">
+    <w:name w:val="Table Grid_44f5e50f-e1cd-4362-aede-558ffce4dabf"/>
+    <w:basedOn w:val="NormalTable_05a9d16f-dac3-4d9f-9ab7-f898a021a5ae"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2866ecd8-2e8d-4c27-8aef-be9f61acbd91" w:customStyle="1">
-    <w:name w:val="Normal Table_2866ecd8-2e8d-4c27-8aef-be9f61acbd91"/>
+  <w:style w:type="table" w:styleId="NormalTable_3c76ed15-8c5a-4164-8263-713d2edbe1f5" w:customStyle="1">
+    <w:name w:val="Normal Table_3c76ed15-8c5a-4164-8263-713d2edbe1f5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e9661143-4a0d-4d2e-b5b7-b05f33379599" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2866ecd8-2e8d-4c27-8aef-be9f61acbd91"/>
+  <w:style w:type="table" w:styleId="TableGrid_07d3edf2-e529-428a-97ac-5c7d224a9dfe" w:customStyle="1">
+    <w:name w:val="Table Grid_07d3edf2-e529-428a-97ac-5c7d224a9dfe"/>
+    <w:basedOn w:val="NormalTable_3c76ed15-8c5a-4164-8263-713d2edbe1f5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b1546603-f5e3-48b0-9191-bfecc1527626" w:customStyle="1">
-    <w:name w:val="Normal Table_b1546603-f5e3-48b0-9191-bfecc1527626"/>
+  <w:style w:type="table" w:styleId="NormalTable_d8b30d81-4760-47a2-b6fc-1c1bd53a9ca1" w:customStyle="1">
+    <w:name w:val="Normal Table_d8b30d81-4760-47a2-b6fc-1c1bd53a9ca1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_95b41619-8697-4009-afba-1de860da168e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b1546603-f5e3-48b0-9191-bfecc1527626"/>
+  <w:style w:type="table" w:styleId="TableGrid_c9e90bb2-3ecb-4847-9491-c70f956d9cc2" w:customStyle="1">
+    <w:name w:val="Table Grid_c9e90bb2-3ecb-4847-9491-c70f956d9cc2"/>
+    <w:basedOn w:val="NormalTable_d8b30d81-4760-47a2-b6fc-1c1bd53a9ca1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_99c5ddf5-cbe6-4793-a21f-a3f486c4bbb2" w:customStyle="1">
-    <w:name w:val="Normal Table_99c5ddf5-cbe6-4793-a21f-a3f486c4bbb2"/>
+  <w:style w:type="table" w:styleId="NormalTable_46a3a307-31d2-4ac3-8a2d-fcf6d6605045" w:customStyle="1">
+    <w:name w:val="Normal Table_46a3a307-31d2-4ac3-8a2d-fcf6d6605045"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_21cc9217-14fc-456a-9e77-5e41472801db" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_99c5ddf5-cbe6-4793-a21f-a3f486c4bbb2"/>
+  <w:style w:type="table" w:styleId="TableGrid_d1c55677-0ee6-44dc-8a72-f82ba08c16ce" w:customStyle="1">
+    <w:name w:val="Table Grid_d1c55677-0ee6-44dc-8a72-f82ba08c16ce"/>
+    <w:basedOn w:val="NormalTable_46a3a307-31d2-4ac3-8a2d-fcf6d6605045"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b594455d-b242-4eca-8b17-b8ef3c88deb4" w:customStyle="1">
-    <w:name w:val="Normal Table_b594455d-b242-4eca-8b17-b8ef3c88deb4"/>
+  <w:style w:type="table" w:styleId="NormalTable_83d96d35-ab60-41a1-8b2b-08466c148caf" w:customStyle="1">
+    <w:name w:val="Normal Table_83d96d35-ab60-41a1-8b2b-08466c148caf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_716734f0-f70b-4f67-91e1-2413a614d33b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b594455d-b242-4eca-8b17-b8ef3c88deb4"/>
+  <w:style w:type="table" w:styleId="TableGrid_5eacd6e4-ba37-4fbc-9063-15c02cfbe377" w:customStyle="1">
+    <w:name w:val="Table Grid_5eacd6e4-ba37-4fbc-9063-15c02cfbe377"/>
+    <w:basedOn w:val="NormalTable_83d96d35-ab60-41a1-8b2b-08466c148caf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ba3aedbc-dc2b-45d2-860b-713bfc719a63" w:customStyle="1">
-    <w:name w:val="Normal Table_ba3aedbc-dc2b-45d2-860b-713bfc719a63"/>
+  <w:style w:type="table" w:styleId="NormalTable_7072f0db-be16-41e3-ba3f-1b54b8ceda96" w:customStyle="1">
+    <w:name w:val="Normal Table_7072f0db-be16-41e3-ba3f-1b54b8ceda96"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f6584ad-48ed-4f9c-ab29-d2d214496dcd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ba3aedbc-dc2b-45d2-860b-713bfc719a63"/>
+  <w:style w:type="table" w:styleId="TableGrid_65715e7d-b460-4c63-bb24-c18f49c245f1" w:customStyle="1">
+    <w:name w:val="Table Grid_65715e7d-b460-4c63-bb24-c18f49c245f1"/>
+    <w:basedOn w:val="NormalTable_7072f0db-be16-41e3-ba3f-1b54b8ceda96"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cadf17d4-5dc9-4693-ad53-aba219db0c95" w:customStyle="1">
-    <w:name w:val="Normal Table_cadf17d4-5dc9-4693-ad53-aba219db0c95"/>
+  <w:style w:type="table" w:styleId="NormalTable_5330e8e9-d2a3-45a2-a613-47d6f03a6549" w:customStyle="1">
+    <w:name w:val="Normal Table_5330e8e9-d2a3-45a2-a613-47d6f03a6549"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_977ccdd4-4e05-4dc5-9c5c-8b58d1ecf0dd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cadf17d4-5dc9-4693-ad53-aba219db0c95"/>
+  <w:style w:type="table" w:styleId="TableGrid_3c7ead6d-5643-4814-86c6-fd4c821a33bb" w:customStyle="1">
+    <w:name w:val="Table Grid_3c7ead6d-5643-4814-86c6-fd4c821a33bb"/>
+    <w:basedOn w:val="NormalTable_5330e8e9-d2a3-45a2-a613-47d6f03a6549"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>