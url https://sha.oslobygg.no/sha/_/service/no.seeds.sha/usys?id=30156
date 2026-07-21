--- v1 (2026-05-09)
+++ v2 (2026-07-21)
@@ -1911,51 +1911,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c9e90bb2-3ecb-4847-9491-c70f956d9cc2"/>
+      <w:tblStyle w:val="TableGrid_96ef7171-cc66-4212-bef6-4b100f1edd3f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4749"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1966,51 +1966,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:15:24 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:44:19 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2038,51 +2038,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d1c55677-0ee6-44dc-8a72-f82ba08c16ce"/>
+      <w:tblStyle w:val="TableGrid_c588a8fd-1241-48a9-9b34-cf7e8f277820"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6372"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2140,51 +2140,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+            <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2197,59 +2197,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+      <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3c7ead6d-5643-4814-86c6-fd4c821a33bb"/>
+      <w:tblStyle w:val="TableGrid_4b19c951-c030-40dc-8a17-9f035c5677c8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6173"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2260,51 +2260,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6173"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5eacd6e4-ba37-4fbc-9063-15c02cfbe377"/>
+            <w:tblStyle w:val="TableGrid_daaff905-6041-4ed2-9433-0d8288abeb9a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2405,72 +2405,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+            <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_65715e7d-b460-4c63-bb24-c18f49c245f1"/>
+            <w:tblStyle w:val="TableGrid_5b21416a-5d08-453b-b1c8-ea618728bf7b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2571,62 +2571,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+            <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+      <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3791,629 +3791,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3" w:customStyle="1">
-    <w:name w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe" w:customStyle="1">
+    <w:name w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+    <w:basedOn w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_57a825a3-915d-4973-a1ac-38bad702d519" w:customStyle="1">
-    <w:name w:val="Normal Table_57a825a3-915d-4973-a1ac-38bad702d519"/>
+  <w:style w:type="table" w:styleId="NormalTable_155aa7f7-8044-4fd2-bfd1-76091fd57e37" w:customStyle="1">
+    <w:name w:val="Normal Table_155aa7f7-8044-4fd2-bfd1-76091fd57e37"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1cb6ab83-eecc-4c12-b249-e8fb5b617cf7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_57a825a3-915d-4973-a1ac-38bad702d519"/>
+  <w:style w:type="table" w:styleId="TableGrid_62a2c2d2-6891-495e-9656-fc31d2647e79" w:customStyle="1">
+    <w:name w:val="Table Grid_62a2c2d2-6891-495e-9656-fc31d2647e79"/>
+    <w:basedOn w:val="NormalTable_155aa7f7-8044-4fd2-bfd1-76091fd57e37"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+    <w:basedOn w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_c25969d2-7275-4de5-ae03-2f29fed76ba3"/>
+    <w:basedOn w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dd5ec2d8-6212-41c9-8091-27af76a35c5d" w:customStyle="1">
-    <w:name w:val="Normal Table_dd5ec2d8-6212-41c9-8091-27af76a35c5d"/>
+  <w:style w:type="table" w:styleId="NormalTable_4f333dbc-1137-4845-9c61-1dc18bf58712" w:customStyle="1">
+    <w:name w:val="Normal Table_4f333dbc-1137-4845-9c61-1dc18bf58712"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3dd4e681-f40a-4163-b04b-35e33a571d27" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dd5ec2d8-6212-41c9-8091-27af76a35c5d"/>
+  <w:style w:type="table" w:styleId="TableGrid_0d6fe853-fbfe-4169-bfe3-0445f1313bd9" w:customStyle="1">
+    <w:name w:val="Table Grid_0d6fe853-fbfe-4169-bfe3-0445f1313bd9"/>
+    <w:basedOn w:val="NormalTable_4f333dbc-1137-4845-9c61-1dc18bf58712"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b5d5609-a16e-4df5-b591-00860b382bbe" w:customStyle="1">
-    <w:name w:val="Normal Table_2b5d5609-a16e-4df5-b591-00860b382bbe"/>
+  <w:style w:type="table" w:styleId="NormalTable_acb81472-5c5b-40b4-9c2a-7889e059139e" w:customStyle="1">
+    <w:name w:val="Normal Table_acb81472-5c5b-40b4-9c2a-7889e059139e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d91e90c0-8632-47bb-9880-7d520d7dd6fc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b5d5609-a16e-4df5-b591-00860b382bbe"/>
+  <w:style w:type="table" w:styleId="TableGrid_afbf0a05-15ff-472b-b608-710bc35026a1" w:customStyle="1">
+    <w:name w:val="Table Grid_afbf0a05-15ff-472b-b608-710bc35026a1"/>
+    <w:basedOn w:val="NormalTable_acb81472-5c5b-40b4-9c2a-7889e059139e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_05a9d16f-dac3-4d9f-9ab7-f898a021a5ae" w:customStyle="1">
-    <w:name w:val="Normal Table_05a9d16f-dac3-4d9f-9ab7-f898a021a5ae"/>
+  <w:style w:type="table" w:styleId="NormalTable_47c41e37-f8c8-421c-a862-9de2f43f3807" w:customStyle="1">
+    <w:name w:val="Normal Table_47c41e37-f8c8-421c-a862-9de2f43f3807"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_44f5e50f-e1cd-4362-aede-558ffce4dabf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_05a9d16f-dac3-4d9f-9ab7-f898a021a5ae"/>
+  <w:style w:type="table" w:styleId="TableGrid_6a4927e9-e365-4bab-877a-2891c53e64f7" w:customStyle="1">
+    <w:name w:val="Table Grid_6a4927e9-e365-4bab-877a-2891c53e64f7"/>
+    <w:basedOn w:val="NormalTable_47c41e37-f8c8-421c-a862-9de2f43f3807"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3c76ed15-8c5a-4164-8263-713d2edbe1f5" w:customStyle="1">
-    <w:name w:val="Normal Table_3c76ed15-8c5a-4164-8263-713d2edbe1f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_f7c591ab-dbab-440c-b1ac-0de98d1b0153" w:customStyle="1">
+    <w:name w:val="Normal Table_f7c591ab-dbab-440c-b1ac-0de98d1b0153"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_07d3edf2-e529-428a-97ac-5c7d224a9dfe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3c76ed15-8c5a-4164-8263-713d2edbe1f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_2fada7b5-d711-42be-aef3-e155d2b45daa" w:customStyle="1">
+    <w:name w:val="Table Grid_2fada7b5-d711-42be-aef3-e155d2b45daa"/>
+    <w:basedOn w:val="NormalTable_f7c591ab-dbab-440c-b1ac-0de98d1b0153"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d8b30d81-4760-47a2-b6fc-1c1bd53a9ca1" w:customStyle="1">
-    <w:name w:val="Normal Table_d8b30d81-4760-47a2-b6fc-1c1bd53a9ca1"/>
+  <w:style w:type="table" w:styleId="NormalTable_e1f46534-ebc4-4a61-848b-eeedf97c6a66" w:customStyle="1">
+    <w:name w:val="Normal Table_e1f46534-ebc4-4a61-848b-eeedf97c6a66"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c9e90bb2-3ecb-4847-9491-c70f956d9cc2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d8b30d81-4760-47a2-b6fc-1c1bd53a9ca1"/>
+  <w:style w:type="table" w:styleId="TableGrid_96ef7171-cc66-4212-bef6-4b100f1edd3f" w:customStyle="1">
+    <w:name w:val="Table Grid_96ef7171-cc66-4212-bef6-4b100f1edd3f"/>
+    <w:basedOn w:val="NormalTable_e1f46534-ebc4-4a61-848b-eeedf97c6a66"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_46a3a307-31d2-4ac3-8a2d-fcf6d6605045" w:customStyle="1">
-    <w:name w:val="Normal Table_46a3a307-31d2-4ac3-8a2d-fcf6d6605045"/>
+  <w:style w:type="table" w:styleId="NormalTable_6d599bec-dc93-4613-9563-40afcb2fdbe7" w:customStyle="1">
+    <w:name w:val="Normal Table_6d599bec-dc93-4613-9563-40afcb2fdbe7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d1c55677-0ee6-44dc-8a72-f82ba08c16ce" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_46a3a307-31d2-4ac3-8a2d-fcf6d6605045"/>
+  <w:style w:type="table" w:styleId="TableGrid_c588a8fd-1241-48a9-9b34-cf7e8f277820" w:customStyle="1">
+    <w:name w:val="Table Grid_c588a8fd-1241-48a9-9b34-cf7e8f277820"/>
+    <w:basedOn w:val="NormalTable_6d599bec-dc93-4613-9563-40afcb2fdbe7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_83d96d35-ab60-41a1-8b2b-08466c148caf" w:customStyle="1">
-    <w:name w:val="Normal Table_83d96d35-ab60-41a1-8b2b-08466c148caf"/>
+  <w:style w:type="table" w:styleId="NormalTable_927d92d3-d88e-4f41-a72c-3a566a3ebf6e" w:customStyle="1">
+    <w:name w:val="Normal Table_927d92d3-d88e-4f41-a72c-3a566a3ebf6e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5eacd6e4-ba37-4fbc-9063-15c02cfbe377" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_83d96d35-ab60-41a1-8b2b-08466c148caf"/>
+  <w:style w:type="table" w:styleId="TableGrid_daaff905-6041-4ed2-9433-0d8288abeb9a" w:customStyle="1">
+    <w:name w:val="Table Grid_daaff905-6041-4ed2-9433-0d8288abeb9a"/>
+    <w:basedOn w:val="NormalTable_927d92d3-d88e-4f41-a72c-3a566a3ebf6e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7072f0db-be16-41e3-ba3f-1b54b8ceda96" w:customStyle="1">
-    <w:name w:val="Normal Table_7072f0db-be16-41e3-ba3f-1b54b8ceda96"/>
+  <w:style w:type="table" w:styleId="NormalTable_193c15c2-b768-4bea-8125-8f7ca1fb6f87" w:customStyle="1">
+    <w:name w:val="Normal Table_193c15c2-b768-4bea-8125-8f7ca1fb6f87"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_65715e7d-b460-4c63-bb24-c18f49c245f1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7072f0db-be16-41e3-ba3f-1b54b8ceda96"/>
+  <w:style w:type="table" w:styleId="TableGrid_5b21416a-5d08-453b-b1c8-ea618728bf7b" w:customStyle="1">
+    <w:name w:val="Table Grid_5b21416a-5d08-453b-b1c8-ea618728bf7b"/>
+    <w:basedOn w:val="NormalTable_193c15c2-b768-4bea-8125-8f7ca1fb6f87"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5330e8e9-d2a3-45a2-a613-47d6f03a6549" w:customStyle="1">
-    <w:name w:val="Normal Table_5330e8e9-d2a3-45a2-a613-47d6f03a6549"/>
+  <w:style w:type="table" w:styleId="NormalTable_5b1777f4-ee09-40d0-b25a-6f382b811db6" w:customStyle="1">
+    <w:name w:val="Normal Table_5b1777f4-ee09-40d0-b25a-6f382b811db6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3c7ead6d-5643-4814-86c6-fd4c821a33bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5330e8e9-d2a3-45a2-a613-47d6f03a6549"/>
+  <w:style w:type="table" w:styleId="TableGrid_4b19c951-c030-40dc-8a17-9f035c5677c8" w:customStyle="1">
+    <w:name w:val="Table Grid_4b19c951-c030-40dc-8a17-9f035c5677c8"/>
+    <w:basedOn w:val="NormalTable_5b1777f4-ee09-40d0-b25a-6f382b811db6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>