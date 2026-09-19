--- v2 (2026-07-21)
+++ v3 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5AE5693C">
       <w:pPr>
         <w:pStyle w:val="Overskrift4"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E02F957">
       <w:pPr>
         <w:pStyle w:val="Overskrift4"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
@@ -1190,51 +1191,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">til Arbeidstilsynet iht. BHF § 10 om</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">”Forhånds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">melding om midlertidig eller skiftende arbeidsplass”.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (OBF’s løsning for dette kan benyttes) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791E04F0">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing/>
         <w:jc w:val="left"/>
@@ -1511,51 +1511,50 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC0577F">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_PRISTILBUD_1"/>
       <w:bookmarkStart w:id="4" w:name="_PRISTILBUD_2"/>
       <w:bookmarkStart w:id="5" w:name="_FORHÅNDSMELDING_TIL_ARBEIDSTILSYNET_2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sted og dato: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">____________________</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">__</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E98B49">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F915BF2">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
@@ -1846,116 +1845,117 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F0D8AA1">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="991" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_96ef7171-cc66-4212-bef6-4b100f1edd3f"/>
+      <w:tblStyle w:val="TableGrid_eee525c2-25ae-40cd-a8be-8bdec90d2904"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4749"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1966,290 +1966,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:44:19 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:12:11 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c588a8fd-1241-48a9-9b34-cf7e8f277820"/>
+      <w:tblStyle w:val="TableGrid_df826bb0-3752-46b2-bf1f-9a10dcead381"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6372"/>
-      <w:gridCol w:w="2286"/>
+      <w:gridCol w:w="5923"/>
+      <w:gridCol w:w="2735"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6372"/>
+          <w:tcW w:type="dxa" w:w="5923"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 107. Versjonsnummer: 5</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.1 Avtale BH-BHR</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2286"/>
+          <w:tcW w:type="dxa" w:w="2735"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
+            <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
+      <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4b19c951-c030-40dc-8a17-9f035c5677c8"/>
+      <w:tblStyle w:val="TableGrid_605fb38b-402e-4328-8386-9219e316a1b2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6173"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2260,51 +2269,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6173"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_daaff905-6041-4ed2-9433-0d8288abeb9a"/>
+            <w:tblStyle w:val="TableGrid_0f500322-12d1-43b5-971d-f43ab09c9b79"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2405,136 +2414,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
+            <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5b21416a-5d08-453b-b1c8-ea618728bf7b"/>
+            <w:tblStyle w:val="TableGrid_ec9ed367-e66e-4a70-8b08-c8d6471d239b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2550,95 +2559,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
+            <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
+      <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_f851c356-0904-4db6-91ea-adf285290dcf"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5923"/>
+      <w:gridCol w:w="2735"/>
+      <w:gridCol w:w="839"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5923"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 107. Versjonsnummer: 5</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.1 Avtale BH-BHR</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2735"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="839"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_d7c04bf3-513f-4ead-9de2-4cb7bc90f3ac"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6173"/>
+      <w:gridCol w:w="3324"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6173"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_9bf73d3e-f2d9-4df2-b0ca-0fc40d3d595b"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3324"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_cd7db988-2ecf-4214-82f8-e7929f8e7bb3"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2729,50 +3296,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="42D524EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3010,50 +3578,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="55782AEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3791,660 +4360,883 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe" w:customStyle="1">
-    <w:name w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
+  <w:style w:type="paragraph" w:styleId="Normal_38b458a0-ace3-45db-b459-5d4933568cb6" w:customStyle="1">
+    <w:name w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
+    <w:basedOn w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_155aa7f7-8044-4fd2-bfd1-76091fd57e37" w:customStyle="1">
-    <w:name w:val="Normal Table_155aa7f7-8044-4fd2-bfd1-76091fd57e37"/>
+  <w:style w:type="table" w:styleId="NormalTable_687b1bf6-c2e8-40da-83a1-d90c961f0da9" w:customStyle="1">
+    <w:name w:val="Normal Table_687b1bf6-c2e8-40da-83a1-d90c961f0da9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_62a2c2d2-6891-495e-9656-fc31d2647e79" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_155aa7f7-8044-4fd2-bfd1-76091fd57e37"/>
+  <w:style w:type="table" w:styleId="TableGrid_2610a840-3656-4517-97c4-13093be4017b" w:customStyle="1">
+    <w:name w:val="Table Grid_2610a840-3656-4517-97c4-13093be4017b"/>
+    <w:basedOn w:val="NormalTable_687b1bf6-c2e8-40da-83a1-d90c961f0da9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_6f0347da-2dd2-4ad7-af4f-a1e7522f8dbe"/>
+    <w:basedOn w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_38b458a0-ace3-45db-b459-5d4933568cb6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4f333dbc-1137-4845-9c61-1dc18bf58712" w:customStyle="1">
-    <w:name w:val="Normal Table_4f333dbc-1137-4845-9c61-1dc18bf58712"/>
+  <w:style w:type="table" w:styleId="NormalTable_993e44ea-8cbb-4fd8-a945-041c083c4780" w:customStyle="1">
+    <w:name w:val="Normal Table_993e44ea-8cbb-4fd8-a945-041c083c4780"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0d6fe853-fbfe-4169-bfe3-0445f1313bd9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4f333dbc-1137-4845-9c61-1dc18bf58712"/>
+  <w:style w:type="table" w:styleId="TableGrid_0e30a7f2-c36f-434a-8745-2e4a4519664c" w:customStyle="1">
+    <w:name w:val="Table Grid_0e30a7f2-c36f-434a-8745-2e4a4519664c"/>
+    <w:basedOn w:val="NormalTable_993e44ea-8cbb-4fd8-a945-041c083c4780"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_acb81472-5c5b-40b4-9c2a-7889e059139e" w:customStyle="1">
-    <w:name w:val="Normal Table_acb81472-5c5b-40b4-9c2a-7889e059139e"/>
+  <w:style w:type="table" w:styleId="NormalTable_7cf7e66d-4c0e-44cd-98cf-b8c0958433b4" w:customStyle="1">
+    <w:name w:val="Normal Table_7cf7e66d-4c0e-44cd-98cf-b8c0958433b4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_afbf0a05-15ff-472b-b608-710bc35026a1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_acb81472-5c5b-40b4-9c2a-7889e059139e"/>
+  <w:style w:type="table" w:styleId="TableGrid_2edc84b6-431d-47b2-830a-037f0d6c915c" w:customStyle="1">
+    <w:name w:val="Table Grid_2edc84b6-431d-47b2-830a-037f0d6c915c"/>
+    <w:basedOn w:val="NormalTable_7cf7e66d-4c0e-44cd-98cf-b8c0958433b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_47c41e37-f8c8-421c-a862-9de2f43f3807" w:customStyle="1">
-    <w:name w:val="Normal Table_47c41e37-f8c8-421c-a862-9de2f43f3807"/>
+  <w:style w:type="table" w:styleId="NormalTable_f669365d-403e-44b0-be14-13d515696e04" w:customStyle="1">
+    <w:name w:val="Normal Table_f669365d-403e-44b0-be14-13d515696e04"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6a4927e9-e365-4bab-877a-2891c53e64f7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_47c41e37-f8c8-421c-a862-9de2f43f3807"/>
+  <w:style w:type="table" w:styleId="TableGrid_c2915b5a-fec2-436c-91e6-f61cd985b5cb" w:customStyle="1">
+    <w:name w:val="Table Grid_c2915b5a-fec2-436c-91e6-f61cd985b5cb"/>
+    <w:basedOn w:val="NormalTable_f669365d-403e-44b0-be14-13d515696e04"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f7c591ab-dbab-440c-b1ac-0de98d1b0153" w:customStyle="1">
-    <w:name w:val="Normal Table_f7c591ab-dbab-440c-b1ac-0de98d1b0153"/>
+  <w:style w:type="table" w:styleId="NormalTable_e51b1590-1949-4014-a713-34211fb4b07b" w:customStyle="1">
+    <w:name w:val="Normal Table_e51b1590-1949-4014-a713-34211fb4b07b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2fada7b5-d711-42be-aef3-e155d2b45daa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f7c591ab-dbab-440c-b1ac-0de98d1b0153"/>
+  <w:style w:type="table" w:styleId="TableGrid_a9859828-9650-402a-af78-1e6ad365ce93" w:customStyle="1">
+    <w:name w:val="Table Grid_a9859828-9650-402a-af78-1e6ad365ce93"/>
+    <w:basedOn w:val="NormalTable_e51b1590-1949-4014-a713-34211fb4b07b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e1f46534-ebc4-4a61-848b-eeedf97c6a66" w:customStyle="1">
-    <w:name w:val="Normal Table_e1f46534-ebc4-4a61-848b-eeedf97c6a66"/>
+  <w:style w:type="table" w:styleId="NormalTable_493385af-e1aa-4ca7-9943-1b5c4a3063a2" w:customStyle="1">
+    <w:name w:val="Normal Table_493385af-e1aa-4ca7-9943-1b5c4a3063a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_96ef7171-cc66-4212-bef6-4b100f1edd3f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e1f46534-ebc4-4a61-848b-eeedf97c6a66"/>
+  <w:style w:type="table" w:styleId="TableGrid_eee525c2-25ae-40cd-a8be-8bdec90d2904" w:customStyle="1">
+    <w:name w:val="Table Grid_eee525c2-25ae-40cd-a8be-8bdec90d2904"/>
+    <w:basedOn w:val="NormalTable_493385af-e1aa-4ca7-9943-1b5c4a3063a2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6d599bec-dc93-4613-9563-40afcb2fdbe7" w:customStyle="1">
-    <w:name w:val="Normal Table_6d599bec-dc93-4613-9563-40afcb2fdbe7"/>
+  <w:style w:type="table" w:styleId="NormalTable_59f7c2de-6973-4256-bd52-805c19cfd513" w:customStyle="1">
+    <w:name w:val="Normal Table_59f7c2de-6973-4256-bd52-805c19cfd513"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c588a8fd-1241-48a9-9b34-cf7e8f277820" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6d599bec-dc93-4613-9563-40afcb2fdbe7"/>
+  <w:style w:type="table" w:styleId="TableGrid_f851c356-0904-4db6-91ea-adf285290dcf" w:customStyle="1">
+    <w:name w:val="Table Grid_f851c356-0904-4db6-91ea-adf285290dcf"/>
+    <w:basedOn w:val="NormalTable_59f7c2de-6973-4256-bd52-805c19cfd513"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_927d92d3-d88e-4f41-a72c-3a566a3ebf6e" w:customStyle="1">
-    <w:name w:val="Normal Table_927d92d3-d88e-4f41-a72c-3a566a3ebf6e"/>
+  <w:style w:type="table" w:styleId="NormalTable_577bda7b-2eb1-4cda-8e67-62c503a3ed34" w:customStyle="1">
+    <w:name w:val="Normal Table_577bda7b-2eb1-4cda-8e67-62c503a3ed34"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_daaff905-6041-4ed2-9433-0d8288abeb9a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_927d92d3-d88e-4f41-a72c-3a566a3ebf6e"/>
+  <w:style w:type="table" w:styleId="TableGrid_9bf73d3e-f2d9-4df2-b0ca-0fc40d3d595b" w:customStyle="1">
+    <w:name w:val="Table Grid_9bf73d3e-f2d9-4df2-b0ca-0fc40d3d595b"/>
+    <w:basedOn w:val="NormalTable_577bda7b-2eb1-4cda-8e67-62c503a3ed34"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_193c15c2-b768-4bea-8125-8f7ca1fb6f87" w:customStyle="1">
-    <w:name w:val="Normal Table_193c15c2-b768-4bea-8125-8f7ca1fb6f87"/>
+  <w:style w:type="table" w:styleId="NormalTable_53a190cf-042a-44e7-afd5-bfadb4be2023" w:customStyle="1">
+    <w:name w:val="Normal Table_53a190cf-042a-44e7-afd5-bfadb4be2023"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5b21416a-5d08-453b-b1c8-ea618728bf7b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_193c15c2-b768-4bea-8125-8f7ca1fb6f87"/>
+  <w:style w:type="table" w:styleId="TableGrid_cd7db988-2ecf-4214-82f8-e7929f8e7bb3" w:customStyle="1">
+    <w:name w:val="Table Grid_cd7db988-2ecf-4214-82f8-e7929f8e7bb3"/>
+    <w:basedOn w:val="NormalTable_53a190cf-042a-44e7-afd5-bfadb4be2023"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5b1777f4-ee09-40d0-b25a-6f382b811db6" w:customStyle="1">
-    <w:name w:val="Normal Table_5b1777f4-ee09-40d0-b25a-6f382b811db6"/>
+  <w:style w:type="table" w:styleId="NormalTable_7c106eea-71ea-4a35-89f9-efd3b8757f22" w:customStyle="1">
+    <w:name w:val="Normal Table_7c106eea-71ea-4a35-89f9-efd3b8757f22"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4b19c951-c030-40dc-8a17-9f035c5677c8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5b1777f4-ee09-40d0-b25a-6f382b811db6"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7c04bf3-513f-4ead-9de2-4cb7bc90f3ac" w:customStyle="1">
+    <w:name w:val="Table Grid_d7c04bf3-513f-4ead-9de2-4cb7bc90f3ac"/>
+    <w:basedOn w:val="NormalTable_7c106eea-71ea-4a35-89f9-efd3b8757f22"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_a07563fd-0af3-48f1-8dde-8d1c382a8010" w:customStyle="1">
+    <w:name w:val="Normal Table_a07563fd-0af3-48f1-8dde-8d1c382a8010"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_df826bb0-3752-46b2-bf1f-9a10dcead381" w:customStyle="1">
+    <w:name w:val="Table Grid_df826bb0-3752-46b2-bf1f-9a10dcead381"/>
+    <w:basedOn w:val="NormalTable_a07563fd-0af3-48f1-8dde-8d1c382a8010"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_e80e255d-8d63-4699-8ff7-6a4f29c1ab14" w:customStyle="1">
+    <w:name w:val="Normal Table_e80e255d-8d63-4699-8ff7-6a4f29c1ab14"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_0f500322-12d1-43b5-971d-f43ab09c9b79" w:customStyle="1">
+    <w:name w:val="Table Grid_0f500322-12d1-43b5-971d-f43ab09c9b79"/>
+    <w:basedOn w:val="NormalTable_e80e255d-8d63-4699-8ff7-6a4f29c1ab14"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_5fb47ac7-7599-48e4-8539-1babaeb3a811" w:customStyle="1">
+    <w:name w:val="Normal Table_5fb47ac7-7599-48e4-8539-1babaeb3a811"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_ec9ed367-e66e-4a70-8b08-c8d6471d239b" w:customStyle="1">
+    <w:name w:val="Table Grid_ec9ed367-e66e-4a70-8b08-c8d6471d239b"/>
+    <w:basedOn w:val="NormalTable_5fb47ac7-7599-48e4-8539-1babaeb3a811"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_c2c608ce-ec8f-4c6b-a0a5-87d493791c9f" w:customStyle="1">
+    <w:name w:val="Normal Table_c2c608ce-ec8f-4c6b-a0a5-87d493791c9f"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_605fb38b-402e-4328-8386-9219e316a1b2" w:customStyle="1">
+    <w:name w:val="Table Grid_605fb38b-402e-4328-8386-9219e316a1b2"/>
+    <w:basedOn w:val="NormalTable_c2c608ce-ec8f-4c6b-a0a5-87d493791c9f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/681-2-2.1%20Avtale%20BH-BHR.dotm" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>