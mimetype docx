--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -1887,51 +1887,51 @@
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8dfa3471-68b0-428c-834f-ff64e8a5b5e9"/>
+      <w:tblStyle w:val="TableGrid_ce3f5913-bca5-4c25-ad5b-2f110b0ead9c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1942,51 +1942,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:04:39 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:14:37 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2014,51 +2014,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7c9fdc70-95b2-48d8-a59e-fd923f1a6600"/>
+      <w:tblStyle w:val="TableGrid_c297ae3a-b416-431b-b709-295e339151e2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2116,51 +2116,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+            <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2173,59 +2173,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+      <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2da9bd4f-06f2-477c-9414-f785e8c53979"/>
+      <w:tblStyle w:val="TableGrid_fb4cac59-a6f7-4ecf-a8a9-c7e2be54f69c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2236,51 +2236,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_68d4f22e-6e6f-43bf-b06b-b3fa65f1ac0c"/>
+            <w:tblStyle w:val="TableGrid_d7bdf785-05a3-42b5-820e-253445dedce5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2381,72 +2381,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.04.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+            <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_177d9b9e-de0f-4ba6-b9e2-7ccaae986e51"/>
+            <w:tblStyle w:val="TableGrid_87ca73bb-4146-4c50-8dfd-ac859e1e4fee"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2547,62 +2547,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+            <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+      <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="15C56021"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3964,629 +3964,629 @@
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0" w:customStyle="1">
-    <w:name w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+  <w:style w:type="paragraph" w:styleId="Normal_a2938602-453d-477e-b0cc-53640de588ae" w:customStyle="1">
+    <w:name w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+    <w:basedOn w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e6363a2f-d63a-4fc5-aaf9-02706ac90dda" w:customStyle="1">
-    <w:name w:val="Normal Table_e6363a2f-d63a-4fc5-aaf9-02706ac90dda"/>
+  <w:style w:type="table" w:styleId="NormalTable_e1fdb800-4dd6-4d21-bba3-b2a394d61e19" w:customStyle="1">
+    <w:name w:val="Normal Table_e1fdb800-4dd6-4d21-bba3-b2a394d61e19"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8d713f75-e5ae-410d-a270-475c142f2cf6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e6363a2f-d63a-4fc5-aaf9-02706ac90dda"/>
+  <w:style w:type="table" w:styleId="TableGrid_6804d51a-fabf-4192-a317-81e29698a4d8" w:customStyle="1">
+    <w:name w:val="Table Grid_6804d51a-fabf-4192-a317-81e29698a4d8"/>
+    <w:basedOn w:val="NormalTable_e1fdb800-4dd6-4d21-bba3-b2a394d61e19"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+    <w:basedOn w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_d099a534-d72f-4406-89eb-4bf269ae32d0"/>
+    <w:basedOn w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e13e44c6-d7ac-41c2-8d68-03e76b133bfc" w:customStyle="1">
-    <w:name w:val="Normal Table_e13e44c6-d7ac-41c2-8d68-03e76b133bfc"/>
+  <w:style w:type="table" w:styleId="NormalTable_a011a251-8d59-4e34-8dfb-75564fd7449f" w:customStyle="1">
+    <w:name w:val="Normal Table_a011a251-8d59-4e34-8dfb-75564fd7449f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_71ab138e-0cb5-4165-83a5-842c0b5a4678" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e13e44c6-d7ac-41c2-8d68-03e76b133bfc"/>
+  <w:style w:type="table" w:styleId="TableGrid_3a3bbb94-39a4-4f24-a10c-9305c6565287" w:customStyle="1">
+    <w:name w:val="Table Grid_3a3bbb94-39a4-4f24-a10c-9305c6565287"/>
+    <w:basedOn w:val="NormalTable_a011a251-8d59-4e34-8dfb-75564fd7449f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4fe3fedb-9ea2-4a35-a9b5-a494b5931ffa" w:customStyle="1">
-    <w:name w:val="Normal Table_4fe3fedb-9ea2-4a35-a9b5-a494b5931ffa"/>
+  <w:style w:type="table" w:styleId="NormalTable_45508243-a224-4e25-ba88-64c6da6cb474" w:customStyle="1">
+    <w:name w:val="Normal Table_45508243-a224-4e25-ba88-64c6da6cb474"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a185a8e-7132-4736-961e-065990a3d4ca" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4fe3fedb-9ea2-4a35-a9b5-a494b5931ffa"/>
+  <w:style w:type="table" w:styleId="TableGrid_2b918c8c-c414-4e18-9f1f-b1d2679ff7b7" w:customStyle="1">
+    <w:name w:val="Table Grid_2b918c8c-c414-4e18-9f1f-b1d2679ff7b7"/>
+    <w:basedOn w:val="NormalTable_45508243-a224-4e25-ba88-64c6da6cb474"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fc249b5d-e888-4cde-aa43-139163db97d6" w:customStyle="1">
-    <w:name w:val="Normal Table_fc249b5d-e888-4cde-aa43-139163db97d6"/>
+  <w:style w:type="table" w:styleId="NormalTable_df9b326c-50e6-4c47-82b5-d530a002b0b1" w:customStyle="1">
+    <w:name w:val="Normal Table_df9b326c-50e6-4c47-82b5-d530a002b0b1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6410bead-2bde-4530-991d-be31eddcb0e8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fc249b5d-e888-4cde-aa43-139163db97d6"/>
+  <w:style w:type="table" w:styleId="TableGrid_8eb658f4-2b1e-4ea6-8d35-91612df07d14" w:customStyle="1">
+    <w:name w:val="Table Grid_8eb658f4-2b1e-4ea6-8d35-91612df07d14"/>
+    <w:basedOn w:val="NormalTable_df9b326c-50e6-4c47-82b5-d530a002b0b1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6c67ae3e-9b79-4675-b7b7-3a69d58f66fe" w:customStyle="1">
-    <w:name w:val="Normal Table_6c67ae3e-9b79-4675-b7b7-3a69d58f66fe"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec570caa-dc4f-4c8e-ad6d-84e0129752f2" w:customStyle="1">
+    <w:name w:val="Normal Table_ec570caa-dc4f-4c8e-ad6d-84e0129752f2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e53637f2-131e-480e-982b-ce1d01ff2bd3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6c67ae3e-9b79-4675-b7b7-3a69d58f66fe"/>
+  <w:style w:type="table" w:styleId="TableGrid_5a43525e-c456-4a80-9010-a51ec444a834" w:customStyle="1">
+    <w:name w:val="Table Grid_5a43525e-c456-4a80-9010-a51ec444a834"/>
+    <w:basedOn w:val="NormalTable_ec570caa-dc4f-4c8e-ad6d-84e0129752f2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_22842419-f2a5-47db-bdf9-f46a3f23936d" w:customStyle="1">
-    <w:name w:val="Normal Table_22842419-f2a5-47db-bdf9-f46a3f23936d"/>
+  <w:style w:type="table" w:styleId="NormalTable_87563973-6e8d-4960-9c70-6428f3103de4" w:customStyle="1">
+    <w:name w:val="Normal Table_87563973-6e8d-4960-9c70-6428f3103de4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8dfa3471-68b0-428c-834f-ff64e8a5b5e9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_22842419-f2a5-47db-bdf9-f46a3f23936d"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce3f5913-bca5-4c25-ad5b-2f110b0ead9c" w:customStyle="1">
+    <w:name w:val="Table Grid_ce3f5913-bca5-4c25-ad5b-2f110b0ead9c"/>
+    <w:basedOn w:val="NormalTable_87563973-6e8d-4960-9c70-6428f3103de4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dc750791-5805-4ad0-887f-919208062b5b" w:customStyle="1">
-    <w:name w:val="Normal Table_dc750791-5805-4ad0-887f-919208062b5b"/>
+  <w:style w:type="table" w:styleId="NormalTable_fc95dfd2-4217-4f33-a525-de15feaf7261" w:customStyle="1">
+    <w:name w:val="Normal Table_fc95dfd2-4217-4f33-a525-de15feaf7261"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7c9fdc70-95b2-48d8-a59e-fd923f1a6600" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dc750791-5805-4ad0-887f-919208062b5b"/>
+  <w:style w:type="table" w:styleId="TableGrid_c297ae3a-b416-431b-b709-295e339151e2" w:customStyle="1">
+    <w:name w:val="Table Grid_c297ae3a-b416-431b-b709-295e339151e2"/>
+    <w:basedOn w:val="NormalTable_fc95dfd2-4217-4f33-a525-de15feaf7261"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9eec61ed-8056-4ffc-8457-626835ae0f59" w:customStyle="1">
-    <w:name w:val="Normal Table_9eec61ed-8056-4ffc-8457-626835ae0f59"/>
+  <w:style w:type="table" w:styleId="NormalTable_b10efe3a-1f9e-40bd-8f2e-8f89b183de85" w:customStyle="1">
+    <w:name w:val="Normal Table_b10efe3a-1f9e-40bd-8f2e-8f89b183de85"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_68d4f22e-6e6f-43bf-b06b-b3fa65f1ac0c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9eec61ed-8056-4ffc-8457-626835ae0f59"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7bdf785-05a3-42b5-820e-253445dedce5" w:customStyle="1">
+    <w:name w:val="Table Grid_d7bdf785-05a3-42b5-820e-253445dedce5"/>
+    <w:basedOn w:val="NormalTable_b10efe3a-1f9e-40bd-8f2e-8f89b183de85"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca62982a-a91a-4375-bca2-cfd7cbddc9e9" w:customStyle="1">
-    <w:name w:val="Normal Table_ca62982a-a91a-4375-bca2-cfd7cbddc9e9"/>
+  <w:style w:type="table" w:styleId="NormalTable_2c39cd85-23f5-4b73-a6c0-9777f152f7af" w:customStyle="1">
+    <w:name w:val="Normal Table_2c39cd85-23f5-4b73-a6c0-9777f152f7af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_177d9b9e-de0f-4ba6-b9e2-7ccaae986e51" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca62982a-a91a-4375-bca2-cfd7cbddc9e9"/>
+  <w:style w:type="table" w:styleId="TableGrid_87ca73bb-4146-4c50-8dfd-ac859e1e4fee" w:customStyle="1">
+    <w:name w:val="Table Grid_87ca73bb-4146-4c50-8dfd-ac859e1e4fee"/>
+    <w:basedOn w:val="NormalTable_2c39cd85-23f5-4b73-a6c0-9777f152f7af"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81f4c55d-dda6-4d2b-a939-20b1a2286d68" w:customStyle="1">
-    <w:name w:val="Normal Table_81f4c55d-dda6-4d2b-a939-20b1a2286d68"/>
+  <w:style w:type="table" w:styleId="NormalTable_02cd9646-8cdb-4524-8d18-1ffad98bdb6e" w:customStyle="1">
+    <w:name w:val="Normal Table_02cd9646-8cdb-4524-8d18-1ffad98bdb6e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2da9bd4f-06f2-477c-9414-f785e8c53979" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81f4c55d-dda6-4d2b-a939-20b1a2286d68"/>
+  <w:style w:type="table" w:styleId="TableGrid_fb4cac59-a6f7-4ecf-a8a9-c7e2be54f69c" w:customStyle="1">
+    <w:name w:val="Table Grid_fb4cac59-a6f7-4ecf-a8a9-c7e2be54f69c"/>
+    <w:basedOn w:val="NormalTable_02cd9646-8cdb-4524-8d18-1ffad98bdb6e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>