--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -1887,51 +1887,51 @@
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ce3f5913-bca5-4c25-ad5b-2f110b0ead9c"/>
+      <w:tblStyle w:val="TableGrid_65a84cd6-b5b5-4958-bcc3-021a8c4c4a48"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1942,51 +1942,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:14:37 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:42:33 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2014,51 +2014,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c297ae3a-b416-431b-b709-295e339151e2"/>
+      <w:tblStyle w:val="TableGrid_49ce5c02-04b3-460f-a36d-6f31fbb86d47"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2116,51 +2116,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+            <w:pStyle w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2173,59 +2173,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+      <w:pStyle w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fb4cac59-a6f7-4ecf-a8a9-c7e2be54f69c"/>
+      <w:tblStyle w:val="TableGrid_4d88afb6-a4fa-4ade-9881-3ffbc1769a1e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2236,51 +2236,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d7bdf785-05a3-42b5-820e-253445dedce5"/>
+            <w:tblStyle w:val="TableGrid_765b8ca6-e9fb-44f5-94ce-fdddb8541dab"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2381,72 +2381,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.04.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+            <w:pStyle w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_87ca73bb-4146-4c50-8dfd-ac859e1e4fee"/>
+            <w:tblStyle w:val="TableGrid_74e90f1a-ece5-4c4d-802a-ca5314e1a2ff"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2547,62 +2547,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+            <w:pStyle w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+      <w:pStyle w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="15C56021"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3964,629 +3964,629 @@
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_a2938602-453d-477e-b0cc-53640de588ae" w:customStyle="1">
-    <w:name w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+  <w:style w:type="paragraph" w:styleId="Normal_0efd713a-98c7-416c-9db3-56e247207ade" w:customStyle="1">
+    <w:name w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+    <w:basedOn w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e1fdb800-4dd6-4d21-bba3-b2a394d61e19" w:customStyle="1">
-    <w:name w:val="Normal Table_e1fdb800-4dd6-4d21-bba3-b2a394d61e19"/>
+  <w:style w:type="table" w:styleId="NormalTable_20df58a9-27cb-4199-bc68-98551574cf89" w:customStyle="1">
+    <w:name w:val="Normal Table_20df58a9-27cb-4199-bc68-98551574cf89"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6804d51a-fabf-4192-a317-81e29698a4d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e1fdb800-4dd6-4d21-bba3-b2a394d61e19"/>
+  <w:style w:type="table" w:styleId="TableGrid_017a85ad-8c18-4267-8d41-da70787fe947" w:customStyle="1">
+    <w:name w:val="Table Grid_017a85ad-8c18-4267-8d41-da70787fe947"/>
+    <w:basedOn w:val="NormalTable_20df58a9-27cb-4199-bc68-98551574cf89"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+    <w:basedOn w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_a2938602-453d-477e-b0cc-53640de588ae"/>
+    <w:basedOn w:val="Normal_0efd713a-98c7-416c-9db3-56e247207ade"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a011a251-8d59-4e34-8dfb-75564fd7449f" w:customStyle="1">
-    <w:name w:val="Normal Table_a011a251-8d59-4e34-8dfb-75564fd7449f"/>
+  <w:style w:type="table" w:styleId="NormalTable_0048b3ef-8522-46fa-8990-d14b5ec417dc" w:customStyle="1">
+    <w:name w:val="Normal Table_0048b3ef-8522-46fa-8990-d14b5ec417dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3a3bbb94-39a4-4f24-a10c-9305c6565287" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a011a251-8d59-4e34-8dfb-75564fd7449f"/>
+  <w:style w:type="table" w:styleId="TableGrid_efca6372-1aa7-458e-83c3-368055aad886" w:customStyle="1">
+    <w:name w:val="Table Grid_efca6372-1aa7-458e-83c3-368055aad886"/>
+    <w:basedOn w:val="NormalTable_0048b3ef-8522-46fa-8990-d14b5ec417dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_45508243-a224-4e25-ba88-64c6da6cb474" w:customStyle="1">
-    <w:name w:val="Normal Table_45508243-a224-4e25-ba88-64c6da6cb474"/>
+  <w:style w:type="table" w:styleId="NormalTable_7398812d-75ca-4469-8824-457b4dc0d144" w:customStyle="1">
+    <w:name w:val="Normal Table_7398812d-75ca-4469-8824-457b4dc0d144"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2b918c8c-c414-4e18-9f1f-b1d2679ff7b7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_45508243-a224-4e25-ba88-64c6da6cb474"/>
+  <w:style w:type="table" w:styleId="TableGrid_1e6f0b55-5182-4d86-964b-45ca6356a936" w:customStyle="1">
+    <w:name w:val="Table Grid_1e6f0b55-5182-4d86-964b-45ca6356a936"/>
+    <w:basedOn w:val="NormalTable_7398812d-75ca-4469-8824-457b4dc0d144"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_df9b326c-50e6-4c47-82b5-d530a002b0b1" w:customStyle="1">
-    <w:name w:val="Normal Table_df9b326c-50e6-4c47-82b5-d530a002b0b1"/>
+  <w:style w:type="table" w:styleId="NormalTable_b4fe863f-19d4-460a-ae60-250a93c1f4b2" w:customStyle="1">
+    <w:name w:val="Normal Table_b4fe863f-19d4-460a-ae60-250a93c1f4b2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8eb658f4-2b1e-4ea6-8d35-91612df07d14" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_df9b326c-50e6-4c47-82b5-d530a002b0b1"/>
+  <w:style w:type="table" w:styleId="TableGrid_36f83bfb-4ad2-41ed-adfd-7d004ae9f77e" w:customStyle="1">
+    <w:name w:val="Table Grid_36f83bfb-4ad2-41ed-adfd-7d004ae9f77e"/>
+    <w:basedOn w:val="NormalTable_b4fe863f-19d4-460a-ae60-250a93c1f4b2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec570caa-dc4f-4c8e-ad6d-84e0129752f2" w:customStyle="1">
-    <w:name w:val="Normal Table_ec570caa-dc4f-4c8e-ad6d-84e0129752f2"/>
+  <w:style w:type="table" w:styleId="NormalTable_e379a857-4b7f-4279-902d-dc80913c1317" w:customStyle="1">
+    <w:name w:val="Normal Table_e379a857-4b7f-4279-902d-dc80913c1317"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5a43525e-c456-4a80-9010-a51ec444a834" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec570caa-dc4f-4c8e-ad6d-84e0129752f2"/>
+  <w:style w:type="table" w:styleId="TableGrid_8cccea71-504b-4b4a-a622-748f549c5a9f" w:customStyle="1">
+    <w:name w:val="Table Grid_8cccea71-504b-4b4a-a622-748f549c5a9f"/>
+    <w:basedOn w:val="NormalTable_e379a857-4b7f-4279-902d-dc80913c1317"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_87563973-6e8d-4960-9c70-6428f3103de4" w:customStyle="1">
-    <w:name w:val="Normal Table_87563973-6e8d-4960-9c70-6428f3103de4"/>
+  <w:style w:type="table" w:styleId="NormalTable_c41504fe-1f19-46ed-af18-45a049a5d039" w:customStyle="1">
+    <w:name w:val="Normal Table_c41504fe-1f19-46ed-af18-45a049a5d039"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce3f5913-bca5-4c25-ad5b-2f110b0ead9c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_87563973-6e8d-4960-9c70-6428f3103de4"/>
+  <w:style w:type="table" w:styleId="TableGrid_65a84cd6-b5b5-4958-bcc3-021a8c4c4a48" w:customStyle="1">
+    <w:name w:val="Table Grid_65a84cd6-b5b5-4958-bcc3-021a8c4c4a48"/>
+    <w:basedOn w:val="NormalTable_c41504fe-1f19-46ed-af18-45a049a5d039"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fc95dfd2-4217-4f33-a525-de15feaf7261" w:customStyle="1">
-    <w:name w:val="Normal Table_fc95dfd2-4217-4f33-a525-de15feaf7261"/>
+  <w:style w:type="table" w:styleId="NormalTable_9b168435-5719-4a6b-bf7b-b69cbe77b45a" w:customStyle="1">
+    <w:name w:val="Normal Table_9b168435-5719-4a6b-bf7b-b69cbe77b45a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c297ae3a-b416-431b-b709-295e339151e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fc95dfd2-4217-4f33-a525-de15feaf7261"/>
+  <w:style w:type="table" w:styleId="TableGrid_49ce5c02-04b3-460f-a36d-6f31fbb86d47" w:customStyle="1">
+    <w:name w:val="Table Grid_49ce5c02-04b3-460f-a36d-6f31fbb86d47"/>
+    <w:basedOn w:val="NormalTable_9b168435-5719-4a6b-bf7b-b69cbe77b45a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b10efe3a-1f9e-40bd-8f2e-8f89b183de85" w:customStyle="1">
-    <w:name w:val="Normal Table_b10efe3a-1f9e-40bd-8f2e-8f89b183de85"/>
+  <w:style w:type="table" w:styleId="NormalTable_6b14eca7-cacf-4279-b7d4-8bf8332b11d0" w:customStyle="1">
+    <w:name w:val="Normal Table_6b14eca7-cacf-4279-b7d4-8bf8332b11d0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d7bdf785-05a3-42b5-820e-253445dedce5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b10efe3a-1f9e-40bd-8f2e-8f89b183de85"/>
+  <w:style w:type="table" w:styleId="TableGrid_765b8ca6-e9fb-44f5-94ce-fdddb8541dab" w:customStyle="1">
+    <w:name w:val="Table Grid_765b8ca6-e9fb-44f5-94ce-fdddb8541dab"/>
+    <w:basedOn w:val="NormalTable_6b14eca7-cacf-4279-b7d4-8bf8332b11d0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2c39cd85-23f5-4b73-a6c0-9777f152f7af" w:customStyle="1">
-    <w:name w:val="Normal Table_2c39cd85-23f5-4b73-a6c0-9777f152f7af"/>
+  <w:style w:type="table" w:styleId="NormalTable_bb82d3c0-df4b-4094-afff-6d38488b7c61" w:customStyle="1">
+    <w:name w:val="Normal Table_bb82d3c0-df4b-4094-afff-6d38488b7c61"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_87ca73bb-4146-4c50-8dfd-ac859e1e4fee" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2c39cd85-23f5-4b73-a6c0-9777f152f7af"/>
+  <w:style w:type="table" w:styleId="TableGrid_74e90f1a-ece5-4c4d-802a-ca5314e1a2ff" w:customStyle="1">
+    <w:name w:val="Table Grid_74e90f1a-ece5-4c4d-802a-ca5314e1a2ff"/>
+    <w:basedOn w:val="NormalTable_bb82d3c0-df4b-4094-afff-6d38488b7c61"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_02cd9646-8cdb-4524-8d18-1ffad98bdb6e" w:customStyle="1">
-    <w:name w:val="Normal Table_02cd9646-8cdb-4524-8d18-1ffad98bdb6e"/>
+  <w:style w:type="table" w:styleId="NormalTable_c80b76f6-84aa-49e9-8ac5-90c3d140d550" w:customStyle="1">
+    <w:name w:val="Normal Table_c80b76f6-84aa-49e9-8ac5-90c3d140d550"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fb4cac59-a6f7-4ecf-a8a9-c7e2be54f69c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_02cd9646-8cdb-4524-8d18-1ffad98bdb6e"/>
+  <w:style w:type="table" w:styleId="TableGrid_4d88afb6-a4fa-4ade-9881-3ffbc1769a1e" w:customStyle="1">
+    <w:name w:val="Table Grid_4d88afb6-a4fa-4ade-9881-3ffbc1769a1e"/>
+    <w:basedOn w:val="NormalTable_c80b76f6-84aa-49e9-8ac5-90c3d140d550"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>