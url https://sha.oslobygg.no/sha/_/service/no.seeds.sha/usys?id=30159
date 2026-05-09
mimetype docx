--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -2809,51 +2809,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_80f7b010-87f1-469f-a937-ffa74cad9ade"/>
+      <w:tblStyle w:val="TableGrid_c37142e0-26b2-41d4-8132-e2bff0aa9bf8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2864,51 +2864,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:05:29 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:14:41 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2936,51 +2936,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c173bbf2-4aeb-4a5e-aa51-c7e9a4654b91"/>
+      <w:tblStyle w:val="TableGrid_47c867da-b27b-42ed-bd26-2d913519cae3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3038,51 +3038,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+            <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3095,59 +3095,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+      <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3329c8d6-3563-4b74-a444-9a3e3e73ca52"/>
+      <w:tblStyle w:val="TableGrid_77ca9387-fadb-4f6a-a175-f4d5f973bfb1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3158,51 +3158,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_18c8a514-594a-4817-a4e0-980cb549c6a6"/>
+            <w:tblStyle w:val="TableGrid_1a9800b5-0e70-444b-9959-b16f2ad859ef"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3303,72 +3303,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+            <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e9005d00-5c57-4da2-a480-68dda00c87da"/>
+            <w:tblStyle w:val="TableGrid_24fe58d4-870a-4d67-9463-f69b5a38812c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3469,62 +3469,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+            <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+      <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5068,629 +5068,629 @@
   <w:style w:type="paragraph" w:styleId="StilTopptekstFetFr5pktEtter5pkt" w:customStyle="1">
     <w:name w:val="Stil Topptekst + Fet Før:  5 pkt Etter:  5 pkt"/>
     <w:basedOn w:val="Topptekst"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Avsnitt10" w:customStyle="1">
     <w:name w:val="Avsnitt 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03" w:customStyle="1">
-    <w:name w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+  <w:style w:type="paragraph" w:styleId="Normal_5725be6e-3694-4498-b13f-93efebbb27a8" w:customStyle="1">
+    <w:name w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+    <w:basedOn w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b44a223-a389-4c8c-8143-2008eed14aa4" w:customStyle="1">
-    <w:name w:val="Normal Table_2b44a223-a389-4c8c-8143-2008eed14aa4"/>
+  <w:style w:type="table" w:styleId="NormalTable_ac2f5a47-bb4a-4081-aab2-3d49de300341" w:customStyle="1">
+    <w:name w:val="Normal Table_ac2f5a47-bb4a-4081-aab2-3d49de300341"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_05ea3ed5-8c5f-4466-a7eb-636fd9b8de68" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b44a223-a389-4c8c-8143-2008eed14aa4"/>
+  <w:style w:type="table" w:styleId="TableGrid_df18f5e2-99ef-478d-b269-cc341377956d" w:customStyle="1">
+    <w:name w:val="Table Grid_df18f5e2-99ef-478d-b269-cc341377956d"/>
+    <w:basedOn w:val="NormalTable_ac2f5a47-bb4a-4081-aab2-3d49de300341"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+    <w:basedOn w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_0890f4fc-086f-4752-8bdc-e4e352f65c03"/>
+    <w:basedOn w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_424e4853-957e-433b-8d4d-46927bc3339d" w:customStyle="1">
-    <w:name w:val="Normal Table_424e4853-957e-433b-8d4d-46927bc3339d"/>
+  <w:style w:type="table" w:styleId="NormalTable_f70b73f2-6248-4bf1-95ba-7a8767863595" w:customStyle="1">
+    <w:name w:val="Normal Table_f70b73f2-6248-4bf1-95ba-7a8767863595"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_57c1246f-1e66-4caa-8d36-f5434f731f99" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_424e4853-957e-433b-8d4d-46927bc3339d"/>
+  <w:style w:type="table" w:styleId="TableGrid_9d9d0c54-ab43-4fde-b5c9-07002692d319" w:customStyle="1">
+    <w:name w:val="Table Grid_9d9d0c54-ab43-4fde-b5c9-07002692d319"/>
+    <w:basedOn w:val="NormalTable_f70b73f2-6248-4bf1-95ba-7a8767863595"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0516025-1100-4cbf-a1f2-2cb50e359433" w:customStyle="1">
-    <w:name w:val="Normal Table_e0516025-1100-4cbf-a1f2-2cb50e359433"/>
+  <w:style w:type="table" w:styleId="NormalTable_c410ee83-8f68-494d-a872-a95f52cc3415" w:customStyle="1">
+    <w:name w:val="Normal Table_c410ee83-8f68-494d-a872-a95f52cc3415"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_611c686a-64d5-44e9-99fe-052ca1483004" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0516025-1100-4cbf-a1f2-2cb50e359433"/>
+  <w:style w:type="table" w:styleId="TableGrid_4968b177-e3c7-42db-b7d5-9b1cf22cabc4" w:customStyle="1">
+    <w:name w:val="Table Grid_4968b177-e3c7-42db-b7d5-9b1cf22cabc4"/>
+    <w:basedOn w:val="NormalTable_c410ee83-8f68-494d-a872-a95f52cc3415"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2997fd11-a3c6-4d77-95d4-9e0260201263" w:customStyle="1">
-    <w:name w:val="Normal Table_2997fd11-a3c6-4d77-95d4-9e0260201263"/>
+  <w:style w:type="table" w:styleId="NormalTable_b99f6583-5171-409d-88a1-6df62056a902" w:customStyle="1">
+    <w:name w:val="Normal Table_b99f6583-5171-409d-88a1-6df62056a902"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_50fb000f-a3b2-4b7d-827f-709e3bc2dc9b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2997fd11-a3c6-4d77-95d4-9e0260201263"/>
+  <w:style w:type="table" w:styleId="TableGrid_fd83b2a3-c38c-4e6b-a496-898b6f7d3178" w:customStyle="1">
+    <w:name w:val="Table Grid_fd83b2a3-c38c-4e6b-a496-898b6f7d3178"/>
+    <w:basedOn w:val="NormalTable_b99f6583-5171-409d-88a1-6df62056a902"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c0fceef0-6ec4-4474-8465-2072bf9c4bc6" w:customStyle="1">
-    <w:name w:val="Normal Table_c0fceef0-6ec4-4474-8465-2072bf9c4bc6"/>
+  <w:style w:type="table" w:styleId="NormalTable_c69df2df-aa29-4ba8-bfeb-0f4c73e0256e" w:customStyle="1">
+    <w:name w:val="Normal Table_c69df2df-aa29-4ba8-bfeb-0f4c73e0256e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_820dda54-5dba-4c42-a1a3-4a9a5fc34f59" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c0fceef0-6ec4-4474-8465-2072bf9c4bc6"/>
+  <w:style w:type="table" w:styleId="TableGrid_eb563fd8-cc02-4b16-a18c-4b85746889a8" w:customStyle="1">
+    <w:name w:val="Table Grid_eb563fd8-cc02-4b16-a18c-4b85746889a8"/>
+    <w:basedOn w:val="NormalTable_c69df2df-aa29-4ba8-bfeb-0f4c73e0256e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_85bf55dc-3905-4c04-9ea7-1d2597dec458" w:customStyle="1">
-    <w:name w:val="Normal Table_85bf55dc-3905-4c04-9ea7-1d2597dec458"/>
+  <w:style w:type="table" w:styleId="NormalTable_7b8459d7-40aa-4cf5-b04d-f79eb6383944" w:customStyle="1">
+    <w:name w:val="Normal Table_7b8459d7-40aa-4cf5-b04d-f79eb6383944"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_80f7b010-87f1-469f-a937-ffa74cad9ade" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_85bf55dc-3905-4c04-9ea7-1d2597dec458"/>
+  <w:style w:type="table" w:styleId="TableGrid_c37142e0-26b2-41d4-8132-e2bff0aa9bf8" w:customStyle="1">
+    <w:name w:val="Table Grid_c37142e0-26b2-41d4-8132-e2bff0aa9bf8"/>
+    <w:basedOn w:val="NormalTable_7b8459d7-40aa-4cf5-b04d-f79eb6383944"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c12fdd2e-ea73-42f4-82b5-001ab05bfe1c" w:customStyle="1">
-    <w:name w:val="Normal Table_c12fdd2e-ea73-42f4-82b5-001ab05bfe1c"/>
+  <w:style w:type="table" w:styleId="NormalTable_c89b49e8-29b8-4bf3-89a0-e37d506fce54" w:customStyle="1">
+    <w:name w:val="Normal Table_c89b49e8-29b8-4bf3-89a0-e37d506fce54"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c173bbf2-4aeb-4a5e-aa51-c7e9a4654b91" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c12fdd2e-ea73-42f4-82b5-001ab05bfe1c"/>
+  <w:style w:type="table" w:styleId="TableGrid_47c867da-b27b-42ed-bd26-2d913519cae3" w:customStyle="1">
+    <w:name w:val="Table Grid_47c867da-b27b-42ed-bd26-2d913519cae3"/>
+    <w:basedOn w:val="NormalTable_c89b49e8-29b8-4bf3-89a0-e37d506fce54"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9426ca00-4812-473b-b742-0f32db2e09ac" w:customStyle="1">
-    <w:name w:val="Normal Table_9426ca00-4812-473b-b742-0f32db2e09ac"/>
+  <w:style w:type="table" w:styleId="NormalTable_7165f37f-e696-4cdf-bf45-6462b6427397" w:customStyle="1">
+    <w:name w:val="Normal Table_7165f37f-e696-4cdf-bf45-6462b6427397"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_18c8a514-594a-4817-a4e0-980cb549c6a6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9426ca00-4812-473b-b742-0f32db2e09ac"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a9800b5-0e70-444b-9959-b16f2ad859ef" w:customStyle="1">
+    <w:name w:val="Table Grid_1a9800b5-0e70-444b-9959-b16f2ad859ef"/>
+    <w:basedOn w:val="NormalTable_7165f37f-e696-4cdf-bf45-6462b6427397"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_15d2ed4f-47cb-4f2d-839e-7a9f150c43e3" w:customStyle="1">
-    <w:name w:val="Normal Table_15d2ed4f-47cb-4f2d-839e-7a9f150c43e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_beb77f0e-8f9e-4911-8103-393a73e0fa94" w:customStyle="1">
+    <w:name w:val="Normal Table_beb77f0e-8f9e-4911-8103-393a73e0fa94"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e9005d00-5c57-4da2-a480-68dda00c87da" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_15d2ed4f-47cb-4f2d-839e-7a9f150c43e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_24fe58d4-870a-4d67-9463-f69b5a38812c" w:customStyle="1">
+    <w:name w:val="Table Grid_24fe58d4-870a-4d67-9463-f69b5a38812c"/>
+    <w:basedOn w:val="NormalTable_beb77f0e-8f9e-4911-8103-393a73e0fa94"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7e38c09-d4bd-4430-bf29-311f2737b329" w:customStyle="1">
-    <w:name w:val="Normal Table_e7e38c09-d4bd-4430-bf29-311f2737b329"/>
+  <w:style w:type="table" w:styleId="NormalTable_abdf5ae4-55f0-402d-8d27-22bbed1b78e3" w:customStyle="1">
+    <w:name w:val="Normal Table_abdf5ae4-55f0-402d-8d27-22bbed1b78e3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3329c8d6-3563-4b74-a444-9a3e3e73ca52" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7e38c09-d4bd-4430-bf29-311f2737b329"/>
+  <w:style w:type="table" w:styleId="TableGrid_77ca9387-fadb-4f6a-a175-f4d5f973bfb1" w:customStyle="1">
+    <w:name w:val="Table Grid_77ca9387-fadb-4f6a-a175-f4d5f973bfb1"/>
+    <w:basedOn w:val="NormalTable_abdf5ae4-55f0-402d-8d27-22bbed1b78e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>