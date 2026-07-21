--- v1 (2026-05-09)
+++ v2 (2026-07-21)
@@ -2809,51 +2809,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c37142e0-26b2-41d4-8132-e2bff0aa9bf8"/>
+      <w:tblStyle w:val="TableGrid_cbc4cff3-7c56-4c94-af32-927aace165df"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2864,51 +2864,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:14:41 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:44:03 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2936,51 +2936,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_47c867da-b27b-42ed-bd26-2d913519cae3"/>
+      <w:tblStyle w:val="TableGrid_c5acef98-1588-439f-abf1-6e2fc9244df4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3038,51 +3038,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+            <w:pStyle w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3095,59 +3095,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+      <w:pStyle w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_77ca9387-fadb-4f6a-a175-f4d5f973bfb1"/>
+      <w:tblStyle w:val="TableGrid_8bf85112-041d-499f-854a-9c1a45da4994"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3158,51 +3158,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1a9800b5-0e70-444b-9959-b16f2ad859ef"/>
+            <w:tblStyle w:val="TableGrid_47f37b81-f5eb-4673-a888-eea746dc8a25"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3303,72 +3303,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+            <w:pStyle w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_24fe58d4-870a-4d67-9463-f69b5a38812c"/>
+            <w:tblStyle w:val="TableGrid_85f2fa86-55ce-419b-9df3-fdd1d013cd98"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3469,62 +3469,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+            <w:pStyle w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+      <w:pStyle w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5068,629 +5068,629 @@
   <w:style w:type="paragraph" w:styleId="StilTopptekstFetFr5pktEtter5pkt" w:customStyle="1">
     <w:name w:val="Stil Topptekst + Fet Før:  5 pkt Etter:  5 pkt"/>
     <w:basedOn w:val="Topptekst"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Avsnitt10" w:customStyle="1">
     <w:name w:val="Avsnitt 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_5725be6e-3694-4498-b13f-93efebbb27a8" w:customStyle="1">
-    <w:name w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+  <w:style w:type="paragraph" w:styleId="Normal_4ae14ba2-d923-4d15-8005-7dda81063818" w:customStyle="1">
+    <w:name w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+    <w:basedOn w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac2f5a47-bb4a-4081-aab2-3d49de300341" w:customStyle="1">
-    <w:name w:val="Normal Table_ac2f5a47-bb4a-4081-aab2-3d49de300341"/>
+  <w:style w:type="table" w:styleId="NormalTable_8eaed8bf-0c8e-443a-83ef-14aee06b25cc" w:customStyle="1">
+    <w:name w:val="Normal Table_8eaed8bf-0c8e-443a-83ef-14aee06b25cc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_df18f5e2-99ef-478d-b269-cc341377956d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac2f5a47-bb4a-4081-aab2-3d49de300341"/>
+  <w:style w:type="table" w:styleId="TableGrid_0bae89e1-bd73-4490-af46-45a0abc99ee7" w:customStyle="1">
+    <w:name w:val="Table Grid_0bae89e1-bd73-4490-af46-45a0abc99ee7"/>
+    <w:basedOn w:val="NormalTable_8eaed8bf-0c8e-443a-83ef-14aee06b25cc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+    <w:basedOn w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_5725be6e-3694-4498-b13f-93efebbb27a8"/>
+    <w:basedOn w:val="Normal_4ae14ba2-d923-4d15-8005-7dda81063818"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f70b73f2-6248-4bf1-95ba-7a8767863595" w:customStyle="1">
-    <w:name w:val="Normal Table_f70b73f2-6248-4bf1-95ba-7a8767863595"/>
+  <w:style w:type="table" w:styleId="NormalTable_30b0696e-def2-4993-9f51-f67aaa2bdcf6" w:customStyle="1">
+    <w:name w:val="Normal Table_30b0696e-def2-4993-9f51-f67aaa2bdcf6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9d9d0c54-ab43-4fde-b5c9-07002692d319" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f70b73f2-6248-4bf1-95ba-7a8767863595"/>
+  <w:style w:type="table" w:styleId="TableGrid_feaf022e-1a69-4662-a5a8-35b05e5a8a71" w:customStyle="1">
+    <w:name w:val="Table Grid_feaf022e-1a69-4662-a5a8-35b05e5a8a71"/>
+    <w:basedOn w:val="NormalTable_30b0696e-def2-4993-9f51-f67aaa2bdcf6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c410ee83-8f68-494d-a872-a95f52cc3415" w:customStyle="1">
-    <w:name w:val="Normal Table_c410ee83-8f68-494d-a872-a95f52cc3415"/>
+  <w:style w:type="table" w:styleId="NormalTable_03df0c4e-7039-41c0-9974-79329e71764a" w:customStyle="1">
+    <w:name w:val="Normal Table_03df0c4e-7039-41c0-9974-79329e71764a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4968b177-e3c7-42db-b7d5-9b1cf22cabc4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c410ee83-8f68-494d-a872-a95f52cc3415"/>
+  <w:style w:type="table" w:styleId="TableGrid_da9afc12-0764-49fb-9506-6172367bf944" w:customStyle="1">
+    <w:name w:val="Table Grid_da9afc12-0764-49fb-9506-6172367bf944"/>
+    <w:basedOn w:val="NormalTable_03df0c4e-7039-41c0-9974-79329e71764a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b99f6583-5171-409d-88a1-6df62056a902" w:customStyle="1">
-    <w:name w:val="Normal Table_b99f6583-5171-409d-88a1-6df62056a902"/>
+  <w:style w:type="table" w:styleId="NormalTable_1de99d6b-672b-4570-9cb4-72efdb886ac3" w:customStyle="1">
+    <w:name w:val="Normal Table_1de99d6b-672b-4570-9cb4-72efdb886ac3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fd83b2a3-c38c-4e6b-a496-898b6f7d3178" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b99f6583-5171-409d-88a1-6df62056a902"/>
+  <w:style w:type="table" w:styleId="TableGrid_d741fcf9-19dc-414b-801b-fb46cd2a2d41" w:customStyle="1">
+    <w:name w:val="Table Grid_d741fcf9-19dc-414b-801b-fb46cd2a2d41"/>
+    <w:basedOn w:val="NormalTable_1de99d6b-672b-4570-9cb4-72efdb886ac3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c69df2df-aa29-4ba8-bfeb-0f4c73e0256e" w:customStyle="1">
-    <w:name w:val="Normal Table_c69df2df-aa29-4ba8-bfeb-0f4c73e0256e"/>
+  <w:style w:type="table" w:styleId="NormalTable_19809414-d63b-440b-98a1-6cb4ea7559eb" w:customStyle="1">
+    <w:name w:val="Normal Table_19809414-d63b-440b-98a1-6cb4ea7559eb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eb563fd8-cc02-4b16-a18c-4b85746889a8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c69df2df-aa29-4ba8-bfeb-0f4c73e0256e"/>
+  <w:style w:type="table" w:styleId="TableGrid_b4961ed7-a515-4c9f-81d3-ab20d9efa851" w:customStyle="1">
+    <w:name w:val="Table Grid_b4961ed7-a515-4c9f-81d3-ab20d9efa851"/>
+    <w:basedOn w:val="NormalTable_19809414-d63b-440b-98a1-6cb4ea7559eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7b8459d7-40aa-4cf5-b04d-f79eb6383944" w:customStyle="1">
-    <w:name w:val="Normal Table_7b8459d7-40aa-4cf5-b04d-f79eb6383944"/>
+  <w:style w:type="table" w:styleId="NormalTable_9b1591b2-0ddf-4b2f-a737-be2767134eee" w:customStyle="1">
+    <w:name w:val="Normal Table_9b1591b2-0ddf-4b2f-a737-be2767134eee"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c37142e0-26b2-41d4-8132-e2bff0aa9bf8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7b8459d7-40aa-4cf5-b04d-f79eb6383944"/>
+  <w:style w:type="table" w:styleId="TableGrid_cbc4cff3-7c56-4c94-af32-927aace165df" w:customStyle="1">
+    <w:name w:val="Table Grid_cbc4cff3-7c56-4c94-af32-927aace165df"/>
+    <w:basedOn w:val="NormalTable_9b1591b2-0ddf-4b2f-a737-be2767134eee"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c89b49e8-29b8-4bf3-89a0-e37d506fce54" w:customStyle="1">
-    <w:name w:val="Normal Table_c89b49e8-29b8-4bf3-89a0-e37d506fce54"/>
+  <w:style w:type="table" w:styleId="NormalTable_52e0edbd-01d3-488b-bb07-1270f2c668c2" w:customStyle="1">
+    <w:name w:val="Normal Table_52e0edbd-01d3-488b-bb07-1270f2c668c2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_47c867da-b27b-42ed-bd26-2d913519cae3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c89b49e8-29b8-4bf3-89a0-e37d506fce54"/>
+  <w:style w:type="table" w:styleId="TableGrid_c5acef98-1588-439f-abf1-6e2fc9244df4" w:customStyle="1">
+    <w:name w:val="Table Grid_c5acef98-1588-439f-abf1-6e2fc9244df4"/>
+    <w:basedOn w:val="NormalTable_52e0edbd-01d3-488b-bb07-1270f2c668c2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7165f37f-e696-4cdf-bf45-6462b6427397" w:customStyle="1">
-    <w:name w:val="Normal Table_7165f37f-e696-4cdf-bf45-6462b6427397"/>
+  <w:style w:type="table" w:styleId="NormalTable_f1f0a2eb-3587-4b50-b761-30d3addc99be" w:customStyle="1">
+    <w:name w:val="Normal Table_f1f0a2eb-3587-4b50-b761-30d3addc99be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1a9800b5-0e70-444b-9959-b16f2ad859ef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7165f37f-e696-4cdf-bf45-6462b6427397"/>
+  <w:style w:type="table" w:styleId="TableGrid_47f37b81-f5eb-4673-a888-eea746dc8a25" w:customStyle="1">
+    <w:name w:val="Table Grid_47f37b81-f5eb-4673-a888-eea746dc8a25"/>
+    <w:basedOn w:val="NormalTable_f1f0a2eb-3587-4b50-b761-30d3addc99be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_beb77f0e-8f9e-4911-8103-393a73e0fa94" w:customStyle="1">
-    <w:name w:val="Normal Table_beb77f0e-8f9e-4911-8103-393a73e0fa94"/>
+  <w:style w:type="table" w:styleId="NormalTable_d4a88b38-22ef-4c5b-a52d-3ad32964a205" w:customStyle="1">
+    <w:name w:val="Normal Table_d4a88b38-22ef-4c5b-a52d-3ad32964a205"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_24fe58d4-870a-4d67-9463-f69b5a38812c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_beb77f0e-8f9e-4911-8103-393a73e0fa94"/>
+  <w:style w:type="table" w:styleId="TableGrid_85f2fa86-55ce-419b-9df3-fdd1d013cd98" w:customStyle="1">
+    <w:name w:val="Table Grid_85f2fa86-55ce-419b-9df3-fdd1d013cd98"/>
+    <w:basedOn w:val="NormalTable_d4a88b38-22ef-4c5b-a52d-3ad32964a205"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_abdf5ae4-55f0-402d-8d27-22bbed1b78e3" w:customStyle="1">
-    <w:name w:val="Normal Table_abdf5ae4-55f0-402d-8d27-22bbed1b78e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_7a5b6b89-7682-4382-9d54-71164226c8bb" w:customStyle="1">
+    <w:name w:val="Normal Table_7a5b6b89-7682-4382-9d54-71164226c8bb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_77ca9387-fadb-4f6a-a175-f4d5f973bfb1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_abdf5ae4-55f0-402d-8d27-22bbed1b78e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_8bf85112-041d-499f-854a-9c1a45da4994" w:customStyle="1">
+    <w:name w:val="Table Grid_8bf85112-041d-499f-854a-9c1a45da4994"/>
+    <w:basedOn w:val="NormalTable_7a5b6b89-7682-4382-9d54-71164226c8bb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>