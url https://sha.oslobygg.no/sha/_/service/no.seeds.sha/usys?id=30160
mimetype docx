--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7C7EBEDE">
       <w:pPr>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -111,86 +112,88 @@
         <w:gridCol w:w="4019"/>
         <w:gridCol w:w="5137"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="388" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="942"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Prosjekt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9156"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">(Navn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="0"/>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4961"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Byggherre (BH)</w:t>
             </w:r>
             <w:r>
@@ -381,50 +384,51 @@
               </w:rPr>
               <w:t xml:space="preserve">&lt;Pnr-Psted&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4961"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="4"/>
             <w:permEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Org</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nr.: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="333333"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -457,50 +461,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: MVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="4"/>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="283" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4961"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Navn PL: </w:t>
             </w:r>
@@ -537,71 +542,75 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4961"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="5"/>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5137"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="5"/>
+      <w:permEnd w:id="6"/>
     </w:tbl>
     <w:p w14:paraId="56A88B44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AF380C7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Byggherren er </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pålagt å vurdere mulig </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in</w:t>
       </w:r>
       <w:r>
@@ -1300,50 +1309,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="379" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="814"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:edGrp="everyone" w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9608"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -1415,50 +1425,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">skal dette </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">beskriv</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">es.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="7"/>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="170" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="814"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9608"/>
             <w:tcBorders/>
           </w:tcPr>
@@ -1641,98 +1652,99 @@
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1410"/>
         <w:gridCol w:w="8847"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1410"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
+            <w:permStart w:edGrp="everyone" w:id="8"/>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sted og dato:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8847"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="8"/>
     </w:tbl>
     <w:p w14:paraId="17DB2F19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EAA9FA2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sign.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sign</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BAE39F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10257" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
@@ -1889,193 +1901,198 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;for Firma&gt;,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5070"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
+            <w:permStart w:edGrp="everyone" w:id="10"/>
+            <w:permStart w:edGrp="everyone" w:id="11"/>
             <w:permEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;Navn&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5187"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;Navn&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="10"/>
+      <w:permEnd w:id="11"/>
     </w:tbl>
     <w:p w14:paraId="07A7D52F">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CAA2013">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="709" w:bottom="1021" w:left="851" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Verdana">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_90c7d719-ec0a-474a-954f-35a31d0d0a15"/>
+      <w:tblStyle w:val="TableGrid_6f0cbe3d-4860-4faf-8663-74c7e7428091"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2086,290 +2103,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:39:53 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:10:59 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7271e46c-1794-4b54-82c1-6488e268884e"/>
+      <w:tblStyle w:val="TableGrid_d778ed49-43db-4708-b4ba-a94ec37d7300"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6942"/>
-      <w:gridCol w:w="2490"/>
+      <w:gridCol w:w="6453"/>
+      <w:gridCol w:w="2979"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6942"/>
+          <w:tcW w:type="dxa" w:w="6453"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 111. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.1 Rollekonflikt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2490"/>
+          <w:tcW w:type="dxa" w:w="2980"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
+            <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
+      <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_158bf4de-d0c5-4662-b72c-f3f5f6349792"/>
+      <w:tblStyle w:val="TableGrid_4d4c7739-8481-43a1-81e8-4f16a7aef13f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2380,51 +2406,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c79b4aa5-7460-4b76-a7bb-3f4a9f083811"/>
+            <w:tblStyle w:val="TableGrid_1832c9a0-34bc-480a-b087-dfc3efb0f7f5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2525,136 +2551,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
+            <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f1c4e445-2ab1-44ea-be1c-4b940c0f88ae"/>
+            <w:tblStyle w:val="TableGrid_e6dc7f5c-df3d-4647-8bef-f9f82621fc10"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2670,95 +2696,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
+            <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
+      <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_60e53d6e-c984-4466-8d2d-4a0859e02612"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6453"/>
+      <w:gridCol w:w="2979"/>
+      <w:gridCol w:w="914"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6453"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 111. Versjonsnummer: 3</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.1 Rollekonflikt</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2980"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="914"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_e5b75f42-3e2b-4a61-bd0e-ee4a8668a145"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6764"/>
+      <w:gridCol w:w="3642"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6764"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_b09b5cfa-5e95-4620-8b28-596d320dbed9"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3642"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_ca134b6b-415f-4432-a9bb-8f1bf290d3db"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="25FF60A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="23"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3439,660 +4023,883 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutenett">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Vanligtabell"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21" w:customStyle="1">
-    <w:name w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
+  <w:style w:type="paragraph" w:styleId="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652" w:customStyle="1">
+    <w:name w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
+    <w:basedOn w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0fa6579-41d0-4152-b857-d9c7afa61304" w:customStyle="1">
-    <w:name w:val="Normal Table_e0fa6579-41d0-4152-b857-d9c7afa61304"/>
+  <w:style w:type="table" w:styleId="NormalTable_46bcae94-8cb5-4e55-9b57-e013212bcb7c" w:customStyle="1">
+    <w:name w:val="Normal Table_46bcae94-8cb5-4e55-9b57-e013212bcb7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac5007b8-5599-4811-bb99-962e0abfb16a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0fa6579-41d0-4152-b857-d9c7afa61304"/>
+  <w:style w:type="table" w:styleId="TableGrid_c674bda8-cf11-41fd-81f3-1a566ab82781" w:customStyle="1">
+    <w:name w:val="Table Grid_c674bda8-cf11-41fd-81f3-1a566ab82781"/>
+    <w:basedOn w:val="NormalTable_46bcae94-8cb5-4e55-9b57-e013212bcb7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_e2025896-efcb-4efe-bfe4-fc6ba84b1a21"/>
+    <w:basedOn w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_9e2dd32a-3da3-401d-8116-ebdbba332652"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_871033f0-c2f5-4fc5-ab0c-b7b3498242d2" w:customStyle="1">
-    <w:name w:val="Normal Table_871033f0-c2f5-4fc5-ab0c-b7b3498242d2"/>
+  <w:style w:type="table" w:styleId="NormalTable_78a4701f-89c2-41f8-bdf2-f75e4fbf40db" w:customStyle="1">
+    <w:name w:val="Normal Table_78a4701f-89c2-41f8-bdf2-f75e4fbf40db"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac8b1ddd-5239-4963-8d36-b1e90ad6fb79" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_871033f0-c2f5-4fc5-ab0c-b7b3498242d2"/>
+  <w:style w:type="table" w:styleId="TableGrid_b7b93540-f5ab-42bb-82cd-db62dfe94d88" w:customStyle="1">
+    <w:name w:val="Table Grid_b7b93540-f5ab-42bb-82cd-db62dfe94d88"/>
+    <w:basedOn w:val="NormalTable_78a4701f-89c2-41f8-bdf2-f75e4fbf40db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4181d832-835c-4d31-9f6c-703122fe4709" w:customStyle="1">
-    <w:name w:val="Normal Table_4181d832-835c-4d31-9f6c-703122fe4709"/>
+  <w:style w:type="table" w:styleId="NormalTable_9a8f1a05-843e-49f3-b09b-3af05355070c" w:customStyle="1">
+    <w:name w:val="Normal Table_9a8f1a05-843e-49f3-b09b-3af05355070c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2bbd64cd-6a4b-46aa-8e74-03f59398238b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4181d832-835c-4d31-9f6c-703122fe4709"/>
+  <w:style w:type="table" w:styleId="TableGrid_9d85badb-a711-4623-afc1-66502e2e056e" w:customStyle="1">
+    <w:name w:val="Table Grid_9d85badb-a711-4623-afc1-66502e2e056e"/>
+    <w:basedOn w:val="NormalTable_9a8f1a05-843e-49f3-b09b-3af05355070c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3dd6033d-d7d1-4f70-86a2-a6239f47cf46" w:customStyle="1">
-    <w:name w:val="Normal Table_3dd6033d-d7d1-4f70-86a2-a6239f47cf46"/>
+  <w:style w:type="table" w:styleId="NormalTable_0a5521f9-23ac-494a-891c-477ec16685b3" w:customStyle="1">
+    <w:name w:val="Normal Table_0a5521f9-23ac-494a-891c-477ec16685b3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_38ccae8c-315b-4dcd-8426-7f752797e023" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3dd6033d-d7d1-4f70-86a2-a6239f47cf46"/>
+  <w:style w:type="table" w:styleId="TableGrid_08c0753e-5f9c-42e1-a58f-ecb6d447fddf" w:customStyle="1">
+    <w:name w:val="Table Grid_08c0753e-5f9c-42e1-a58f-ecb6d447fddf"/>
+    <w:basedOn w:val="NormalTable_0a5521f9-23ac-494a-891c-477ec16685b3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_12baade9-a78a-4322-8ef2-ecf905581fae" w:customStyle="1">
-    <w:name w:val="Normal Table_12baade9-a78a-4322-8ef2-ecf905581fae"/>
+  <w:style w:type="table" w:styleId="NormalTable_4efae7f0-5c3f-47bf-b481-5a7b1e25171d" w:customStyle="1">
+    <w:name w:val="Normal Table_4efae7f0-5c3f-47bf-b481-5a7b1e25171d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_297fd503-5aa4-4ff7-8368-85bc24952ad6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_12baade9-a78a-4322-8ef2-ecf905581fae"/>
+  <w:style w:type="table" w:styleId="TableGrid_3a6a8aae-8135-4dcc-86cf-cf1141b9d4d8" w:customStyle="1">
+    <w:name w:val="Table Grid_3a6a8aae-8135-4dcc-86cf-cf1141b9d4d8"/>
+    <w:basedOn w:val="NormalTable_4efae7f0-5c3f-47bf-b481-5a7b1e25171d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c76e387d-04f3-480d-9bf2-573d2bd223cf" w:customStyle="1">
-    <w:name w:val="Normal Table_c76e387d-04f3-480d-9bf2-573d2bd223cf"/>
+  <w:style w:type="table" w:styleId="NormalTable_29e334c0-aa91-47f9-95c2-5d73e3ca2a95" w:customStyle="1">
+    <w:name w:val="Normal Table_29e334c0-aa91-47f9-95c2-5d73e3ca2a95"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_90c7d719-ec0a-474a-954f-35a31d0d0a15" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c76e387d-04f3-480d-9bf2-573d2bd223cf"/>
+  <w:style w:type="table" w:styleId="TableGrid_6f0cbe3d-4860-4faf-8663-74c7e7428091" w:customStyle="1">
+    <w:name w:val="Table Grid_6f0cbe3d-4860-4faf-8663-74c7e7428091"/>
+    <w:basedOn w:val="NormalTable_29e334c0-aa91-47f9-95c2-5d73e3ca2a95"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5155d3c5-3789-46dc-84e7-8c5ddf77d981" w:customStyle="1">
-    <w:name w:val="Normal Table_5155d3c5-3789-46dc-84e7-8c5ddf77d981"/>
+  <w:style w:type="table" w:styleId="NormalTable_b0227c13-1d94-4dec-bf9b-cd20ff0afa74" w:customStyle="1">
+    <w:name w:val="Normal Table_b0227c13-1d94-4dec-bf9b-cd20ff0afa74"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7271e46c-1794-4b54-82c1-6488e268884e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5155d3c5-3789-46dc-84e7-8c5ddf77d981"/>
+  <w:style w:type="table" w:styleId="TableGrid_60e53d6e-c984-4466-8d2d-4a0859e02612" w:customStyle="1">
+    <w:name w:val="Table Grid_60e53d6e-c984-4466-8d2d-4a0859e02612"/>
+    <w:basedOn w:val="NormalTable_b0227c13-1d94-4dec-bf9b-cd20ff0afa74"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2234807f-8af6-4867-897a-8b2978c678e2" w:customStyle="1">
-    <w:name w:val="Normal Table_2234807f-8af6-4867-897a-8b2978c678e2"/>
+  <w:style w:type="table" w:styleId="NormalTable_7bc6a0c6-12b2-4032-ab19-eb021a279239" w:customStyle="1">
+    <w:name w:val="Normal Table_7bc6a0c6-12b2-4032-ab19-eb021a279239"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c79b4aa5-7460-4b76-a7bb-3f4a9f083811" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2234807f-8af6-4867-897a-8b2978c678e2"/>
+  <w:style w:type="table" w:styleId="TableGrid_b09b5cfa-5e95-4620-8b28-596d320dbed9" w:customStyle="1">
+    <w:name w:val="Table Grid_b09b5cfa-5e95-4620-8b28-596d320dbed9"/>
+    <w:basedOn w:val="NormalTable_7bc6a0c6-12b2-4032-ab19-eb021a279239"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_11d31f55-9fad-4f58-8ef1-81bc281ab83a" w:customStyle="1">
-    <w:name w:val="Normal Table_11d31f55-9fad-4f58-8ef1-81bc281ab83a"/>
+  <w:style w:type="table" w:styleId="NormalTable_47db5eb5-5d92-4e58-a61f-d34f041fdf93" w:customStyle="1">
+    <w:name w:val="Normal Table_47db5eb5-5d92-4e58-a61f-d34f041fdf93"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f1c4e445-2ab1-44ea-be1c-4b940c0f88ae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_11d31f55-9fad-4f58-8ef1-81bc281ab83a"/>
+  <w:style w:type="table" w:styleId="TableGrid_ca134b6b-415f-4432-a9bb-8f1bf290d3db" w:customStyle="1">
+    <w:name w:val="Table Grid_ca134b6b-415f-4432-a9bb-8f1bf290d3db"/>
+    <w:basedOn w:val="NormalTable_47db5eb5-5d92-4e58-a61f-d34f041fdf93"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ffd0790b-ab02-494c-acb5-814a873eddb3" w:customStyle="1">
-    <w:name w:val="Normal Table_ffd0790b-ab02-494c-acb5-814a873eddb3"/>
+  <w:style w:type="table" w:styleId="NormalTable_e85fe6e7-ac3b-4614-b998-f4041564279b" w:customStyle="1">
+    <w:name w:val="Normal Table_e85fe6e7-ac3b-4614-b998-f4041564279b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_158bf4de-d0c5-4662-b72c-f3f5f6349792" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ffd0790b-ab02-494c-acb5-814a873eddb3"/>
+  <w:style w:type="table" w:styleId="TableGrid_e5b75f42-3e2b-4a61-bd0e-ee4a8668a145" w:customStyle="1">
+    <w:name w:val="Table Grid_e5b75f42-3e2b-4a61-bd0e-ee4a8668a145"/>
+    <w:basedOn w:val="NormalTable_e85fe6e7-ac3b-4614-b998-f4041564279b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_298b25a2-c26a-4f32-a73e-ff8c4e6a454b" w:customStyle="1">
+    <w:name w:val="Normal Table_298b25a2-c26a-4f32-a73e-ff8c4e6a454b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_d778ed49-43db-4708-b4ba-a94ec37d7300" w:customStyle="1">
+    <w:name w:val="Table Grid_d778ed49-43db-4708-b4ba-a94ec37d7300"/>
+    <w:basedOn w:val="NormalTable_298b25a2-c26a-4f32-a73e-ff8c4e6a454b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_95bf08d6-6732-4585-b6bb-7fd6d54eb1fc" w:customStyle="1">
+    <w:name w:val="Normal Table_95bf08d6-6732-4585-b6bb-7fd6d54eb1fc"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1832c9a0-34bc-480a-b087-dfc3efb0f7f5" w:customStyle="1">
+    <w:name w:val="Table Grid_1832c9a0-34bc-480a-b087-dfc3efb0f7f5"/>
+    <w:basedOn w:val="NormalTable_95bf08d6-6732-4585-b6bb-7fd6d54eb1fc"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_2e700e79-5cde-48c9-bd1e-377a7aa4ba03" w:customStyle="1">
+    <w:name w:val="Normal Table_2e700e79-5cde-48c9-bd1e-377a7aa4ba03"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e6dc7f5c-df3d-4647-8bef-f9f82621fc10" w:customStyle="1">
+    <w:name w:val="Table Grid_e6dc7f5c-df3d-4647-8bef-f9f82621fc10"/>
+    <w:basedOn w:val="NormalTable_2e700e79-5cde-48c9-bd1e-377a7aa4ba03"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_f4f8f6c0-1118-4b8a-8a06-c905ec82eb8b" w:customStyle="1">
+    <w:name w:val="Normal Table_f4f8f6c0-1118-4b8a-8a06-c905ec82eb8b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_4d4c7739-8481-43a1-81e8-4f16a7aef13f" w:customStyle="1">
+    <w:name w:val="Table Grid_4d4c7739-8481-43a1-81e8-4f16a7aef13f"/>
+    <w:basedOn w:val="NormalTable_f4f8f6c0-1118-4b8a-8a06-c905ec82eb8b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/670-2-2.1%20Rollekonflikt.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>