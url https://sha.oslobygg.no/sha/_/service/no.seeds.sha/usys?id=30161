--- v2 (2026-07-21)
+++ v3 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="212" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -1941,51 +1942,50 @@
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">FAGRÅDGIVERE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle fagrådgivere skal vurdere den risiko som de bringer inn i prosjektet. Hvordan fungerer dette?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
@@ -4192,51 +4192,50 @@
               </w:rPr>
               <w:t xml:space="preserve">O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">BF sine byggeplasser</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2850"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
@@ -5353,134 +5352,135 @@
       <w:pPr>
         <w:pStyle w:val="Brdtekst2"/>
         <w:spacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30F74568">
       <w:pPr>
         <w:pStyle w:val="Brdtekst2"/>
         <w:spacing/>
         <w:ind w:firstLine="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="709" w:bottom="1021" w:left="851" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a3c68e90-50cb-4555-b673-42f575726f06"/>
+      <w:tblStyle w:val="TableGrid_8094cee0-760c-4324-b7cf-93c2aee50783"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5491,290 +5491,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:44:00 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:12:05 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_93d1d414-ed68-43fb-b274-ae8a6517ad7c"/>
+      <w:tblStyle w:val="TableGrid_4b6eb6ca-d0a6-45a7-9168-732aacb7330d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6942"/>
-      <w:gridCol w:w="2490"/>
+      <w:gridCol w:w="6453"/>
+      <w:gridCol w:w="2979"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6942"/>
+          <w:tcW w:type="dxa" w:w="6453"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 112. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.6 SHA-koordineringsmøte PL-KP</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2490"/>
+          <w:tcW w:type="dxa" w:w="2980"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
+            <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
+      <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_838c8866-5747-484f-b18b-b5a68ece1be3"/>
+      <w:tblStyle w:val="TableGrid_eef0c671-88f3-4145-9027-b300062bd6fe"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5785,51 +5794,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0a976079-8ca8-4e29-90f8-922321b50fae"/>
+            <w:tblStyle w:val="TableGrid_37c9ffb0-4b7c-4929-9295-ee12de7a1c7b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5930,136 +5939,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
+            <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ba5c2f20-baf8-4552-9fcd-3ffa93b4b5e2"/>
+            <w:tblStyle w:val="TableGrid_87de0cdb-e2eb-48cb-853f-dd99b133ceec"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6075,95 +6084,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
+            <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
+      <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_59c51074-0791-47db-87b9-f848423595ed"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6453"/>
+      <w:gridCol w:w="2979"/>
+      <w:gridCol w:w="914"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6453"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 112. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.6 SHA-koordineringsmøte PL-KP</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2980"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="914"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_3cd5cd77-28e5-4a08-ba06-6b9e2a8d7ef8"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6764"/>
+      <w:gridCol w:w="3642"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6764"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_1a7f60a0-da9f-41c6-99ee-53830cd1b804"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3642"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_323647e5-5718-44f3-be1b-44b8acdb12b6"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="019C78A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6267,50 +6834,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0A4A5BFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="22"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6414,50 +6982,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0D104ADE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6561,50 +7130,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="0E550D59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6695,50 +7265,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="0FCB240C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6815,50 +7386,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="15017988"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6949,50 +7521,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="16EE4DE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7083,50 +7656,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="175678CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7348,50 +7922,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="1C28703F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="22"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7495,50 +8070,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="1F0A0307"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="57"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="405"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1125"/>
         </w:tabs>
@@ -7642,50 +8218,51 @@
         <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6165"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="210C07BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7915,50 +8492,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="7464" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="21D47791"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8022,50 +8600,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="22C4690D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -8169,50 +8748,51 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="24A924C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8316,50 +8896,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="25526958"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8450,50 +9031,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="25F972C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8584,50 +9166,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="282673F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
@@ -8733,50 +9316,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="2A023D8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9000,50 +9584,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="31BC244D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9147,50 +9732,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="31E42E55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9441,50 +10027,51 @@
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="39FD65ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9575,50 +10162,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="3EF92543"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9722,50 +10310,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="4325163D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9858,50 +10447,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="443E39B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10005,50 +10595,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="47D33901"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10125,50 +10716,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="4B9C54B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10401,50 +10993,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="4F8267E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
@@ -10550,50 +11143,51 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="50436968"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10697,50 +11291,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="51C71706"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10831,50 +11426,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="55B9586C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
@@ -11127,50 +11723,51 @@
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="576D2628"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11261,50 +11858,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
     <w:nsid w:val="5CEE509F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
@@ -11410,50 +12008,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
     <w:nsid w:val="5D0002DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11557,50 +12156,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
     <w:nsid w:val="5E7B5B19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11677,50 +12277,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
     <w:nsid w:val="5F772F79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11953,50 +12554,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
     <w:nsid w:val="67CA0834"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4225" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -12062,50 +12664,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="8545" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="9265" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
     <w:nsid w:val="69C757FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
@@ -12211,50 +12814,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
     <w:nsid w:val="743F6286"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12345,50 +12949,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
     <w:nsid w:val="7E5017BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12492,50 +13097,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
     <w:nsid w:val="7E62493B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12639,50 +13245,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
     <w:nsid w:val="7E7F2B91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="22"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13686,660 +14293,883 @@
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e" w:customStyle="1">
-    <w:name w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713" w:customStyle="1">
+    <w:name w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
+    <w:basedOn w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6d6718cd-1289-4272-b938-c00d7700fc28" w:customStyle="1">
-    <w:name w:val="Normal Table_6d6718cd-1289-4272-b938-c00d7700fc28"/>
+  <w:style w:type="table" w:styleId="NormalTable_ac43927b-a9ec-42e9-90c6-f58520e47b1c" w:customStyle="1">
+    <w:name w:val="Normal Table_ac43927b-a9ec-42e9-90c6-f58520e47b1c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5aab8c32-7002-4067-a9cb-a75d0525e302" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6d6718cd-1289-4272-b938-c00d7700fc28"/>
+  <w:style w:type="table" w:styleId="TableGrid_7d8ad103-8a4c-419e-b3dd-3e9b65464644" w:customStyle="1">
+    <w:name w:val="Table Grid_7d8ad103-8a4c-419e-b3dd-3e9b65464644"/>
+    <w:basedOn w:val="NormalTable_ac43927b-a9ec-42e9-90c6-f58520e47b1c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
+    <w:basedOn w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_2912ceea-d8cd-43b0-8f25-f5f7ad835713"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d7c486d2-f498-4869-99e3-0e204a08bcef" w:customStyle="1">
-    <w:name w:val="Normal Table_d7c486d2-f498-4869-99e3-0e204a08bcef"/>
+  <w:style w:type="table" w:styleId="NormalTable_8975b4b7-b214-412b-9410-2cf151791c4b" w:customStyle="1">
+    <w:name w:val="Normal Table_8975b4b7-b214-412b-9410-2cf151791c4b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1d166da4-0772-4889-be63-496f080d7876" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d7c486d2-f498-4869-99e3-0e204a08bcef"/>
+  <w:style w:type="table" w:styleId="TableGrid_18ae932d-e5a0-4142-9baf-9266dccb875b" w:customStyle="1">
+    <w:name w:val="Table Grid_18ae932d-e5a0-4142-9baf-9266dccb875b"/>
+    <w:basedOn w:val="NormalTable_8975b4b7-b214-412b-9410-2cf151791c4b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_db75b6c3-99cb-4a7b-8c39-ad0bc9e93b84" w:customStyle="1">
-    <w:name w:val="Normal Table_db75b6c3-99cb-4a7b-8c39-ad0bc9e93b84"/>
+  <w:style w:type="table" w:styleId="NormalTable_2c589b3e-6293-49dd-941e-69071b1e8843" w:customStyle="1">
+    <w:name w:val="Normal Table_2c589b3e-6293-49dd-941e-69071b1e8843"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1e240b63-4179-47f1-b04c-b8d95beabc88" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_db75b6c3-99cb-4a7b-8c39-ad0bc9e93b84"/>
+  <w:style w:type="table" w:styleId="TableGrid_5c6366ea-0508-49b9-a22f-508c143293b9" w:customStyle="1">
+    <w:name w:val="Table Grid_5c6366ea-0508-49b9-a22f-508c143293b9"/>
+    <w:basedOn w:val="NormalTable_2c589b3e-6293-49dd-941e-69071b1e8843"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_982548fd-e719-45e5-a9ee-f3f46998dbcb" w:customStyle="1">
-    <w:name w:val="Normal Table_982548fd-e719-45e5-a9ee-f3f46998dbcb"/>
+  <w:style w:type="table" w:styleId="NormalTable_f9f2668a-61c6-4b28-b348-9cf2e323ae79" w:customStyle="1">
+    <w:name w:val="Normal Table_f9f2668a-61c6-4b28-b348-9cf2e323ae79"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9fbc067b-2b11-482d-8764-13d2c2add56f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_982548fd-e719-45e5-a9ee-f3f46998dbcb"/>
+  <w:style w:type="table" w:styleId="TableGrid_edfeb028-1c8b-4a6b-bcaa-76fca2e86c9b" w:customStyle="1">
+    <w:name w:val="Table Grid_edfeb028-1c8b-4a6b-bcaa-76fca2e86c9b"/>
+    <w:basedOn w:val="NormalTable_f9f2668a-61c6-4b28-b348-9cf2e323ae79"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2a55b87-d702-4280-8a73-71ef5f105732" w:customStyle="1">
-    <w:name w:val="Normal Table_f2a55b87-d702-4280-8a73-71ef5f105732"/>
+  <w:style w:type="table" w:styleId="NormalTable_f083f90e-ea49-4c8b-a96b-6ea54704a65c" w:customStyle="1">
+    <w:name w:val="Normal Table_f083f90e-ea49-4c8b-a96b-6ea54704a65c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f199ee6-b9eb-4f92-bff5-e1873e069ddd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2a55b87-d702-4280-8a73-71ef5f105732"/>
+  <w:style w:type="table" w:styleId="TableGrid_6dea113b-92e9-4b07-a108-fc09439cf344" w:customStyle="1">
+    <w:name w:val="Table Grid_6dea113b-92e9-4b07-a108-fc09439cf344"/>
+    <w:basedOn w:val="NormalTable_f083f90e-ea49-4c8b-a96b-6ea54704a65c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f9e3deee-3460-4db8-9e91-c48220e48da8" w:customStyle="1">
-    <w:name w:val="Normal Table_f9e3deee-3460-4db8-9e91-c48220e48da8"/>
+  <w:style w:type="table" w:styleId="NormalTable_9a2539a8-d515-476e-a7bf-aaa91bdcde4d" w:customStyle="1">
+    <w:name w:val="Normal Table_9a2539a8-d515-476e-a7bf-aaa91bdcde4d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3c68e90-50cb-4555-b673-42f575726f06" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f9e3deee-3460-4db8-9e91-c48220e48da8"/>
+  <w:style w:type="table" w:styleId="TableGrid_8094cee0-760c-4324-b7cf-93c2aee50783" w:customStyle="1">
+    <w:name w:val="Table Grid_8094cee0-760c-4324-b7cf-93c2aee50783"/>
+    <w:basedOn w:val="NormalTable_9a2539a8-d515-476e-a7bf-aaa91bdcde4d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ba7bd24b-e316-45ce-8563-5074904d391e" w:customStyle="1">
-    <w:name w:val="Normal Table_ba7bd24b-e316-45ce-8563-5074904d391e"/>
+  <w:style w:type="table" w:styleId="NormalTable_39174179-df1c-4591-a8a0-5cabdf4e197e" w:customStyle="1">
+    <w:name w:val="Normal Table_39174179-df1c-4591-a8a0-5cabdf4e197e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_93d1d414-ed68-43fb-b274-ae8a6517ad7c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ba7bd24b-e316-45ce-8563-5074904d391e"/>
+  <w:style w:type="table" w:styleId="TableGrid_59c51074-0791-47db-87b9-f848423595ed" w:customStyle="1">
+    <w:name w:val="Table Grid_59c51074-0791-47db-87b9-f848423595ed"/>
+    <w:basedOn w:val="NormalTable_39174179-df1c-4591-a8a0-5cabdf4e197e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e54c75e1-be49-45e5-99c7-0d0c18b2c05d" w:customStyle="1">
-    <w:name w:val="Normal Table_e54c75e1-be49-45e5-99c7-0d0c18b2c05d"/>
+  <w:style w:type="table" w:styleId="NormalTable_71002c05-158a-4dc6-9e5a-cc29a549bed2" w:customStyle="1">
+    <w:name w:val="Normal Table_71002c05-158a-4dc6-9e5a-cc29a549bed2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a976079-8ca8-4e29-90f8-922321b50fae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e54c75e1-be49-45e5-99c7-0d0c18b2c05d"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a7f60a0-da9f-41c6-99ee-53830cd1b804" w:customStyle="1">
+    <w:name w:val="Table Grid_1a7f60a0-da9f-41c6-99ee-53830cd1b804"/>
+    <w:basedOn w:val="NormalTable_71002c05-158a-4dc6-9e5a-cc29a549bed2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2211fc88-5505-4781-bd66-aa07fa50dc9b" w:customStyle="1">
-    <w:name w:val="Normal Table_2211fc88-5505-4781-bd66-aa07fa50dc9b"/>
+  <w:style w:type="table" w:styleId="NormalTable_01255fe0-b134-4029-b92d-be720584af3f" w:customStyle="1">
+    <w:name w:val="Normal Table_01255fe0-b134-4029-b92d-be720584af3f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ba5c2f20-baf8-4552-9fcd-3ffa93b4b5e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2211fc88-5505-4781-bd66-aa07fa50dc9b"/>
+  <w:style w:type="table" w:styleId="TableGrid_323647e5-5718-44f3-be1b-44b8acdb12b6" w:customStyle="1">
+    <w:name w:val="Table Grid_323647e5-5718-44f3-be1b-44b8acdb12b6"/>
+    <w:basedOn w:val="NormalTable_01255fe0-b134-4029-b92d-be720584af3f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3c22b59f-4ebe-4b5d-a18d-232b1872daa1" w:customStyle="1">
-    <w:name w:val="Normal Table_3c22b59f-4ebe-4b5d-a18d-232b1872daa1"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd69a47f-7a6b-46b3-a6b2-83e745ad4ab0" w:customStyle="1">
+    <w:name w:val="Normal Table_cd69a47f-7a6b-46b3-a6b2-83e745ad4ab0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_838c8866-5747-484f-b18b-b5a68ece1be3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3c22b59f-4ebe-4b5d-a18d-232b1872daa1"/>
+  <w:style w:type="table" w:styleId="TableGrid_3cd5cd77-28e5-4a08-ba06-6b9e2a8d7ef8" w:customStyle="1">
+    <w:name w:val="Table Grid_3cd5cd77-28e5-4a08-ba06-6b9e2a8d7ef8"/>
+    <w:basedOn w:val="NormalTable_cd69a47f-7a6b-46b3-a6b2-83e745ad4ab0"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b7e8be8f-d2d4-42f7-afa6-83f426549a61" w:customStyle="1">
+    <w:name w:val="Normal Table_b7e8be8f-d2d4-42f7-afa6-83f426549a61"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_4b6eb6ca-d0a6-45a7-9168-732aacb7330d" w:customStyle="1">
+    <w:name w:val="Table Grid_4b6eb6ca-d0a6-45a7-9168-732aacb7330d"/>
+    <w:basedOn w:val="NormalTable_b7e8be8f-d2d4-42f7-afa6-83f426549a61"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_116acba8-34d8-4158-8535-8cbad759be6f" w:customStyle="1">
+    <w:name w:val="Normal Table_116acba8-34d8-4158-8535-8cbad759be6f"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_37c9ffb0-4b7c-4929-9295-ee12de7a1c7b" w:customStyle="1">
+    <w:name w:val="Table Grid_37c9ffb0-4b7c-4929-9295-ee12de7a1c7b"/>
+    <w:basedOn w:val="NormalTable_116acba8-34d8-4158-8535-8cbad759be6f"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_870c913c-e2cd-477e-b19b-9dd0781002fb" w:customStyle="1">
+    <w:name w:val="Normal Table_870c913c-e2cd-477e-b19b-9dd0781002fb"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_87de0cdb-e2eb-48cb-853f-dd99b133ceec" w:customStyle="1">
+    <w:name w:val="Table Grid_87de0cdb-e2eb-48cb-853f-dd99b133ceec"/>
+    <w:basedOn w:val="NormalTable_870c913c-e2cd-477e-b19b-9dd0781002fb"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_94760e5b-388b-48a2-9882-fb094b4f3138" w:customStyle="1">
+    <w:name w:val="Normal Table_94760e5b-388b-48a2-9882-fb094b4f3138"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_eef0c671-88f3-4145-9027-b300062bd6fe" w:customStyle="1">
+    <w:name w:val="Table Grid_eef0c671-88f3-4145-9027-b300062bd6fe"/>
+    <w:basedOn w:val="NormalTable_94760e5b-388b-48a2-9882-fb094b4f3138"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/659-3-2.5%20SHA-koordineringsm&#248;te%20PL-KP.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>