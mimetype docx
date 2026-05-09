--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -5436,51 +5436,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_03321ca6-2650-4e75-a537-8df1bca06a2b"/>
+      <w:tblStyle w:val="TableGrid_3b28933b-2778-442e-be6b-97c3a3381a51"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5491,51 +5491,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:05:29 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:15:17 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -5563,51 +5563,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_465abf42-0cde-472d-a995-0a8e52669281"/>
+      <w:tblStyle w:val="TableGrid_efac2e36-ca93-4b13-b64e-a98aae64bd5f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6942"/>
       <w:gridCol w:w="2490"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -5665,51 +5665,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+            <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5722,59 +5722,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+      <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_492dbf05-d920-427c-b042-02e9e07e122e"/>
+      <w:tblStyle w:val="TableGrid_d0afc2f6-5c00-48d5-ba23-af7a2ec90a2d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5785,51 +5785,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_482f29b7-c2ea-46e6-afaa-bfd1c0d1c8d7"/>
+            <w:tblStyle w:val="TableGrid_8d48664c-a9be-4dd5-9790-d5cb6c3de9a8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5930,72 +5930,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+            <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_cc3826e1-1550-4eb9-ad91-5210b28a43fc"/>
+            <w:tblStyle w:val="TableGrid_92033ad6-bd25-476c-b4f0-49d0380b94ca"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6096,62 +6096,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+            <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+      <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="019C78A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13686,629 +13686,629 @@
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d" w:customStyle="1">
-    <w:name w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_db2fe6a7-ee24-4d08-a919-552d10996796" w:customStyle="1">
+    <w:name w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+    <w:basedOn w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a710b51b-acc4-4c5a-8881-5fc7ef01a584" w:customStyle="1">
-    <w:name w:val="Normal Table_a710b51b-acc4-4c5a-8881-5fc7ef01a584"/>
+  <w:style w:type="table" w:styleId="NormalTable_ea845242-5a86-4cc7-aa8f-abf5a7c3cef5" w:customStyle="1">
+    <w:name w:val="Normal Table_ea845242-5a86-4cc7-aa8f-abf5a7c3cef5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b88c794-dc83-4a65-82a2-649b5889e076" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a710b51b-acc4-4c5a-8881-5fc7ef01a584"/>
+  <w:style w:type="table" w:styleId="TableGrid_3ed4e1ba-31a5-40ae-93c7-fcf4ad5b23f6" w:customStyle="1">
+    <w:name w:val="Table Grid_3ed4e1ba-31a5-40ae-93c7-fcf4ad5b23f6"/>
+    <w:basedOn w:val="NormalTable_ea845242-5a86-4cc7-aa8f-abf5a7c3cef5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+    <w:basedOn w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_48341413-010a-41d9-b0a2-89bbb9293c6d"/>
+    <w:basedOn w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_23727d48-c755-4c82-9898-7088870ea52f" w:customStyle="1">
-    <w:name w:val="Normal Table_23727d48-c755-4c82-9898-7088870ea52f"/>
+  <w:style w:type="table" w:styleId="NormalTable_ebf5aa5d-b4f3-4f2f-b65c-a45c83b7eeb8" w:customStyle="1">
+    <w:name w:val="Normal Table_ebf5aa5d-b4f3-4f2f-b65c-a45c83b7eeb8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c49ff74d-f27d-4057-9b7f-c9c6f198884b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_23727d48-c755-4c82-9898-7088870ea52f"/>
+  <w:style w:type="table" w:styleId="TableGrid_c4fff1bd-979c-404a-afc5-65124ea0a9b6" w:customStyle="1">
+    <w:name w:val="Table Grid_c4fff1bd-979c-404a-afc5-65124ea0a9b6"/>
+    <w:basedOn w:val="NormalTable_ebf5aa5d-b4f3-4f2f-b65c-a45c83b7eeb8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b65e2415-b483-49f4-83c1-893d7ccb9eec" w:customStyle="1">
-    <w:name w:val="Normal Table_b65e2415-b483-49f4-83c1-893d7ccb9eec"/>
+  <w:style w:type="table" w:styleId="NormalTable_ee283d78-a959-47e7-83d2-aa62a2204de8" w:customStyle="1">
+    <w:name w:val="Normal Table_ee283d78-a959-47e7-83d2-aa62a2204de8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_97be240b-7404-4980-9ef4-93c3c289cf2b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b65e2415-b483-49f4-83c1-893d7ccb9eec"/>
+  <w:style w:type="table" w:styleId="TableGrid_80af6575-ef9b-4485-9578-c52e8d7932e2" w:customStyle="1">
+    <w:name w:val="Table Grid_80af6575-ef9b-4485-9578-c52e8d7932e2"/>
+    <w:basedOn w:val="NormalTable_ee283d78-a959-47e7-83d2-aa62a2204de8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cdce3c89-bc8a-4a1d-ae87-04900ee3bfc2" w:customStyle="1">
-    <w:name w:val="Normal Table_cdce3c89-bc8a-4a1d-ae87-04900ee3bfc2"/>
+  <w:style w:type="table" w:styleId="NormalTable_f147aecf-4594-4cd9-8f93-e96a1e0e3cf9" w:customStyle="1">
+    <w:name w:val="Normal Table_f147aecf-4594-4cd9-8f93-e96a1e0e3cf9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d9263a41-6878-474c-97c4-a8aa29eacf62" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cdce3c89-bc8a-4a1d-ae87-04900ee3bfc2"/>
+  <w:style w:type="table" w:styleId="TableGrid_149826b2-6b7f-45b7-8bbf-0f4fc9c9f5a5" w:customStyle="1">
+    <w:name w:val="Table Grid_149826b2-6b7f-45b7-8bbf-0f4fc9c9f5a5"/>
+    <w:basedOn w:val="NormalTable_f147aecf-4594-4cd9-8f93-e96a1e0e3cf9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dd7818e3-c19a-4499-91d2-b08f79eb65a7" w:customStyle="1">
-    <w:name w:val="Normal Table_dd7818e3-c19a-4499-91d2-b08f79eb65a7"/>
+  <w:style w:type="table" w:styleId="NormalTable_2b7947f3-2af4-4ea9-9b93-0c2d6f1aefaf" w:customStyle="1">
+    <w:name w:val="Normal Table_2b7947f3-2af4-4ea9-9b93-0c2d6f1aefaf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_91a2548e-d4cd-41df-a8e0-465c28ae5ca7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dd7818e3-c19a-4499-91d2-b08f79eb65a7"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f975706-c530-40b8-a21f-759332b23a87" w:customStyle="1">
+    <w:name w:val="Table Grid_5f975706-c530-40b8-a21f-759332b23a87"/>
+    <w:basedOn w:val="NormalTable_2b7947f3-2af4-4ea9-9b93-0c2d6f1aefaf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9f90ff42-37a7-4429-924c-fe98b2c50683" w:customStyle="1">
-    <w:name w:val="Normal Table_9f90ff42-37a7-4429-924c-fe98b2c50683"/>
+  <w:style w:type="table" w:styleId="NormalTable_6653f231-b07a-4a62-8da6-5fd80454669e" w:customStyle="1">
+    <w:name w:val="Normal Table_6653f231-b07a-4a62-8da6-5fd80454669e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_03321ca6-2650-4e75-a537-8df1bca06a2b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9f90ff42-37a7-4429-924c-fe98b2c50683"/>
+  <w:style w:type="table" w:styleId="TableGrid_3b28933b-2778-442e-be6b-97c3a3381a51" w:customStyle="1">
+    <w:name w:val="Table Grid_3b28933b-2778-442e-be6b-97c3a3381a51"/>
+    <w:basedOn w:val="NormalTable_6653f231-b07a-4a62-8da6-5fd80454669e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_67a5396d-aab3-49dc-bd03-6609ea3f8eb2" w:customStyle="1">
-    <w:name w:val="Normal Table_67a5396d-aab3-49dc-bd03-6609ea3f8eb2"/>
+  <w:style w:type="table" w:styleId="NormalTable_afa27661-b8f2-44e5-ae25-f9fdd7d01199" w:customStyle="1">
+    <w:name w:val="Normal Table_afa27661-b8f2-44e5-ae25-f9fdd7d01199"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_465abf42-0cde-472d-a995-0a8e52669281" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_67a5396d-aab3-49dc-bd03-6609ea3f8eb2"/>
+  <w:style w:type="table" w:styleId="TableGrid_efac2e36-ca93-4b13-b64e-a98aae64bd5f" w:customStyle="1">
+    <w:name w:val="Table Grid_efac2e36-ca93-4b13-b64e-a98aae64bd5f"/>
+    <w:basedOn w:val="NormalTable_afa27661-b8f2-44e5-ae25-f9fdd7d01199"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e8723712-f415-4773-926f-ec597b00d412" w:customStyle="1">
-    <w:name w:val="Normal Table_e8723712-f415-4773-926f-ec597b00d412"/>
+  <w:style w:type="table" w:styleId="NormalTable_89b6d754-59a1-44ad-a590-98436195420d" w:customStyle="1">
+    <w:name w:val="Normal Table_89b6d754-59a1-44ad-a590-98436195420d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_482f29b7-c2ea-46e6-afaa-bfd1c0d1c8d7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e8723712-f415-4773-926f-ec597b00d412"/>
+  <w:style w:type="table" w:styleId="TableGrid_8d48664c-a9be-4dd5-9790-d5cb6c3de9a8" w:customStyle="1">
+    <w:name w:val="Table Grid_8d48664c-a9be-4dd5-9790-d5cb6c3de9a8"/>
+    <w:basedOn w:val="NormalTable_89b6d754-59a1-44ad-a590-98436195420d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1b885311-5923-47e3-b876-2cbcbb82c3b7" w:customStyle="1">
-    <w:name w:val="Normal Table_1b885311-5923-47e3-b876-2cbcbb82c3b7"/>
+  <w:style w:type="table" w:styleId="NormalTable_24001d37-e199-4b2b-999c-b78a2f14b292" w:customStyle="1">
+    <w:name w:val="Normal Table_24001d37-e199-4b2b-999c-b78a2f14b292"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cc3826e1-1550-4eb9-ad91-5210b28a43fc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1b885311-5923-47e3-b876-2cbcbb82c3b7"/>
+  <w:style w:type="table" w:styleId="TableGrid_92033ad6-bd25-476c-b4f0-49d0380b94ca" w:customStyle="1">
+    <w:name w:val="Table Grid_92033ad6-bd25-476c-b4f0-49d0380b94ca"/>
+    <w:basedOn w:val="NormalTable_24001d37-e199-4b2b-999c-b78a2f14b292"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d12289e5-294c-4303-a485-889a4f5c5b4e" w:customStyle="1">
-    <w:name w:val="Normal Table_d12289e5-294c-4303-a485-889a4f5c5b4e"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ab012c9-b0c6-44e0-bb99-c9c36e915da7" w:customStyle="1">
+    <w:name w:val="Normal Table_6ab012c9-b0c6-44e0-bb99-c9c36e915da7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_492dbf05-d920-427c-b042-02e9e07e122e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d12289e5-294c-4303-a485-889a4f5c5b4e"/>
+  <w:style w:type="table" w:styleId="TableGrid_d0afc2f6-5c00-48d5-ba23-af7a2ec90a2d" w:customStyle="1">
+    <w:name w:val="Table Grid_d0afc2f6-5c00-48d5-ba23-af7a2ec90a2d"/>
+    <w:basedOn w:val="NormalTable_6ab012c9-b0c6-44e0-bb99-c9c36e915da7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>