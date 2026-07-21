--- v1 (2026-05-09)
+++ v2 (2026-07-21)
@@ -5436,51 +5436,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3b28933b-2778-442e-be6b-97c3a3381a51"/>
+      <w:tblStyle w:val="TableGrid_a3c68e90-50cb-4555-b673-42f575726f06"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5491,51 +5491,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:15:17 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:44:00 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -5563,51 +5563,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_efac2e36-ca93-4b13-b64e-a98aae64bd5f"/>
+      <w:tblStyle w:val="TableGrid_93d1d414-ed68-43fb-b274-ae8a6517ad7c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6942"/>
       <w:gridCol w:w="2490"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -5665,51 +5665,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+            <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5722,59 +5722,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+      <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d0afc2f6-5c00-48d5-ba23-af7a2ec90a2d"/>
+      <w:tblStyle w:val="TableGrid_838c8866-5747-484f-b18b-b5a68ece1be3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5785,51 +5785,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8d48664c-a9be-4dd5-9790-d5cb6c3de9a8"/>
+            <w:tblStyle w:val="TableGrid_0a976079-8ca8-4e29-90f8-922321b50fae"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5930,72 +5930,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+            <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_92033ad6-bd25-476c-b4f0-49d0380b94ca"/>
+            <w:tblStyle w:val="TableGrid_ba5c2f20-baf8-4552-9fcd-3ffa93b4b5e2"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6096,62 +6096,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+            <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+      <w:pStyle w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="019C78A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13686,629 +13686,629 @@
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_db2fe6a7-ee24-4d08-a919-552d10996796" w:customStyle="1">
-    <w:name w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e" w:customStyle="1">
+    <w:name w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+    <w:basedOn w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ea845242-5a86-4cc7-aa8f-abf5a7c3cef5" w:customStyle="1">
-    <w:name w:val="Normal Table_ea845242-5a86-4cc7-aa8f-abf5a7c3cef5"/>
+  <w:style w:type="table" w:styleId="NormalTable_6d6718cd-1289-4272-b938-c00d7700fc28" w:customStyle="1">
+    <w:name w:val="Normal Table_6d6718cd-1289-4272-b938-c00d7700fc28"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3ed4e1ba-31a5-40ae-93c7-fcf4ad5b23f6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ea845242-5a86-4cc7-aa8f-abf5a7c3cef5"/>
+  <w:style w:type="table" w:styleId="TableGrid_5aab8c32-7002-4067-a9cb-a75d0525e302" w:customStyle="1">
+    <w:name w:val="Table Grid_5aab8c32-7002-4067-a9cb-a75d0525e302"/>
+    <w:basedOn w:val="NormalTable_6d6718cd-1289-4272-b938-c00d7700fc28"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+    <w:basedOn w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_db2fe6a7-ee24-4d08-a919-552d10996796"/>
+    <w:basedOn w:val="Normal_6bec92ff-3acf-434b-bfc3-c5f19b5a9d3e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ebf5aa5d-b4f3-4f2f-b65c-a45c83b7eeb8" w:customStyle="1">
-    <w:name w:val="Normal Table_ebf5aa5d-b4f3-4f2f-b65c-a45c83b7eeb8"/>
+  <w:style w:type="table" w:styleId="NormalTable_d7c486d2-f498-4869-99e3-0e204a08bcef" w:customStyle="1">
+    <w:name w:val="Normal Table_d7c486d2-f498-4869-99e3-0e204a08bcef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c4fff1bd-979c-404a-afc5-65124ea0a9b6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ebf5aa5d-b4f3-4f2f-b65c-a45c83b7eeb8"/>
+  <w:style w:type="table" w:styleId="TableGrid_1d166da4-0772-4889-be63-496f080d7876" w:customStyle="1">
+    <w:name w:val="Table Grid_1d166da4-0772-4889-be63-496f080d7876"/>
+    <w:basedOn w:val="NormalTable_d7c486d2-f498-4869-99e3-0e204a08bcef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ee283d78-a959-47e7-83d2-aa62a2204de8" w:customStyle="1">
-    <w:name w:val="Normal Table_ee283d78-a959-47e7-83d2-aa62a2204de8"/>
+  <w:style w:type="table" w:styleId="NormalTable_db75b6c3-99cb-4a7b-8c39-ad0bc9e93b84" w:customStyle="1">
+    <w:name w:val="Normal Table_db75b6c3-99cb-4a7b-8c39-ad0bc9e93b84"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_80af6575-ef9b-4485-9578-c52e8d7932e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ee283d78-a959-47e7-83d2-aa62a2204de8"/>
+  <w:style w:type="table" w:styleId="TableGrid_1e240b63-4179-47f1-b04c-b8d95beabc88" w:customStyle="1">
+    <w:name w:val="Table Grid_1e240b63-4179-47f1-b04c-b8d95beabc88"/>
+    <w:basedOn w:val="NormalTable_db75b6c3-99cb-4a7b-8c39-ad0bc9e93b84"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f147aecf-4594-4cd9-8f93-e96a1e0e3cf9" w:customStyle="1">
-    <w:name w:val="Normal Table_f147aecf-4594-4cd9-8f93-e96a1e0e3cf9"/>
+  <w:style w:type="table" w:styleId="NormalTable_982548fd-e719-45e5-a9ee-f3f46998dbcb" w:customStyle="1">
+    <w:name w:val="Normal Table_982548fd-e719-45e5-a9ee-f3f46998dbcb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_149826b2-6b7f-45b7-8bbf-0f4fc9c9f5a5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f147aecf-4594-4cd9-8f93-e96a1e0e3cf9"/>
+  <w:style w:type="table" w:styleId="TableGrid_9fbc067b-2b11-482d-8764-13d2c2add56f" w:customStyle="1">
+    <w:name w:val="Table Grid_9fbc067b-2b11-482d-8764-13d2c2add56f"/>
+    <w:basedOn w:val="NormalTable_982548fd-e719-45e5-a9ee-f3f46998dbcb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b7947f3-2af4-4ea9-9b93-0c2d6f1aefaf" w:customStyle="1">
-    <w:name w:val="Normal Table_2b7947f3-2af4-4ea9-9b93-0c2d6f1aefaf"/>
+  <w:style w:type="table" w:styleId="NormalTable_f2a55b87-d702-4280-8a73-71ef5f105732" w:customStyle="1">
+    <w:name w:val="Normal Table_f2a55b87-d702-4280-8a73-71ef5f105732"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f975706-c530-40b8-a21f-759332b23a87" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b7947f3-2af4-4ea9-9b93-0c2d6f1aefaf"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f199ee6-b9eb-4f92-bff5-e1873e069ddd" w:customStyle="1">
+    <w:name w:val="Table Grid_5f199ee6-b9eb-4f92-bff5-e1873e069ddd"/>
+    <w:basedOn w:val="NormalTable_f2a55b87-d702-4280-8a73-71ef5f105732"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6653f231-b07a-4a62-8da6-5fd80454669e" w:customStyle="1">
-    <w:name w:val="Normal Table_6653f231-b07a-4a62-8da6-5fd80454669e"/>
+  <w:style w:type="table" w:styleId="NormalTable_f9e3deee-3460-4db8-9e91-c48220e48da8" w:customStyle="1">
+    <w:name w:val="Normal Table_f9e3deee-3460-4db8-9e91-c48220e48da8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3b28933b-2778-442e-be6b-97c3a3381a51" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6653f231-b07a-4a62-8da6-5fd80454669e"/>
+  <w:style w:type="table" w:styleId="TableGrid_a3c68e90-50cb-4555-b673-42f575726f06" w:customStyle="1">
+    <w:name w:val="Table Grid_a3c68e90-50cb-4555-b673-42f575726f06"/>
+    <w:basedOn w:val="NormalTable_f9e3deee-3460-4db8-9e91-c48220e48da8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_afa27661-b8f2-44e5-ae25-f9fdd7d01199" w:customStyle="1">
-    <w:name w:val="Normal Table_afa27661-b8f2-44e5-ae25-f9fdd7d01199"/>
+  <w:style w:type="table" w:styleId="NormalTable_ba7bd24b-e316-45ce-8563-5074904d391e" w:customStyle="1">
+    <w:name w:val="Normal Table_ba7bd24b-e316-45ce-8563-5074904d391e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_efac2e36-ca93-4b13-b64e-a98aae64bd5f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_afa27661-b8f2-44e5-ae25-f9fdd7d01199"/>
+  <w:style w:type="table" w:styleId="TableGrid_93d1d414-ed68-43fb-b274-ae8a6517ad7c" w:customStyle="1">
+    <w:name w:val="Table Grid_93d1d414-ed68-43fb-b274-ae8a6517ad7c"/>
+    <w:basedOn w:val="NormalTable_ba7bd24b-e316-45ce-8563-5074904d391e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_89b6d754-59a1-44ad-a590-98436195420d" w:customStyle="1">
-    <w:name w:val="Normal Table_89b6d754-59a1-44ad-a590-98436195420d"/>
+  <w:style w:type="table" w:styleId="NormalTable_e54c75e1-be49-45e5-99c7-0d0c18b2c05d" w:customStyle="1">
+    <w:name w:val="Normal Table_e54c75e1-be49-45e5-99c7-0d0c18b2c05d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8d48664c-a9be-4dd5-9790-d5cb6c3de9a8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_89b6d754-59a1-44ad-a590-98436195420d"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a976079-8ca8-4e29-90f8-922321b50fae" w:customStyle="1">
+    <w:name w:val="Table Grid_0a976079-8ca8-4e29-90f8-922321b50fae"/>
+    <w:basedOn w:val="NormalTable_e54c75e1-be49-45e5-99c7-0d0c18b2c05d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_24001d37-e199-4b2b-999c-b78a2f14b292" w:customStyle="1">
-    <w:name w:val="Normal Table_24001d37-e199-4b2b-999c-b78a2f14b292"/>
+  <w:style w:type="table" w:styleId="NormalTable_2211fc88-5505-4781-bd66-aa07fa50dc9b" w:customStyle="1">
+    <w:name w:val="Normal Table_2211fc88-5505-4781-bd66-aa07fa50dc9b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_92033ad6-bd25-476c-b4f0-49d0380b94ca" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_24001d37-e199-4b2b-999c-b78a2f14b292"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba5c2f20-baf8-4552-9fcd-3ffa93b4b5e2" w:customStyle="1">
+    <w:name w:val="Table Grid_ba5c2f20-baf8-4552-9fcd-3ffa93b4b5e2"/>
+    <w:basedOn w:val="NormalTable_2211fc88-5505-4781-bd66-aa07fa50dc9b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ab012c9-b0c6-44e0-bb99-c9c36e915da7" w:customStyle="1">
-    <w:name w:val="Normal Table_6ab012c9-b0c6-44e0-bb99-c9c36e915da7"/>
+  <w:style w:type="table" w:styleId="NormalTable_3c22b59f-4ebe-4b5d-a18d-232b1872daa1" w:customStyle="1">
+    <w:name w:val="Normal Table_3c22b59f-4ebe-4b5d-a18d-232b1872daa1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d0afc2f6-5c00-48d5-ba23-af7a2ec90a2d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ab012c9-b0c6-44e0-bb99-c9c36e915da7"/>
+  <w:style w:type="table" w:styleId="TableGrid_838c8866-5747-484f-b18b-b5a68ece1be3" w:customStyle="1">
+    <w:name w:val="Table Grid_838c8866-5747-484f-b18b-b5a68ece1be3"/>
+    <w:basedOn w:val="NormalTable_3c22b59f-4ebe-4b5d-a18d-232b1872daa1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>