--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -4344,117 +4344,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_de01f9c7-00b0-4ab3-89e8-4816cee17da7"/>
+      <w:tblStyle w:val="TableGrid_f5186b84-c334-4d96-b68b-4ac63ecae6e0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:01:59 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:10:11 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4471,117 +4471,117 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2e0b3877-8c7d-4328-bc78-4e8c8f0b08b1"/>
+      <w:tblStyle w:val="TableGrid_3796b92c-5053-4a70-8228-85a8d38422d0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5458"/>
       <w:gridCol w:w="5457"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:01:59 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:10:11 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4598,117 +4598,117 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2a20ef3a-e27c-4e08-8c62-23aff3c850b7"/>
+      <w:tblStyle w:val="TableGrid_0856e3bb-0d6d-41ec-9e27-0b0496e1c035"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:01:59 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:10:11 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4725,153 +4725,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0412e3cd-3c20-4ddc-9665-00244c169dfa"/>
+      <w:tblStyle w:val="TableGrid_ac5cf97b-9372-4d58-b9f0-47acf86d2463"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6847"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ae3bfc01-4ce4-4264-929f-e96f024aa12a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_233441e4-4d51-4c56-9af4-6aca72de55af"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2456"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_233441e4-4d51-4c56-9af4-6aca72de55af"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4884,59 +4884,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7e29880c-5e5f-4bce-9511-57a3c5f41f2a"/>
+      <w:tblStyle w:val="TableGrid_73bee069-0b36-4f43-b53b-aa3b989401d8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4947,488 +4947,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f2b8feef-b6b6-4e66-ae0f-d6105e9a225b"/>
+            <w:tblStyle w:val="TableGrid_adabef46-ff3c-41f6-b23a-71f86572bc45"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3972338b-e022-476f-80db-f5e338966a05"/>
+            <w:tblStyle w:val="TableGrid_1a00a3ab-48ea-4066-b2c6-8a1f42dc0f4a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9496717c-3a92-41d9-bfc3-f5af126f855f"/>
+      <w:tblStyle w:val="TableGrid_66e57058-cd04-45c9-bfba-3711dfed0b85"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7324"/>
       <w:gridCol w:w="2627"/>
       <w:gridCol w:w="964"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7324"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ae3bfc01-4ce4-4264-929f-e96f024aa12a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_233441e4-4d51-4c56-9af4-6aca72de55af"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2627"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_233441e4-4d51-4c56-9af4-6aca72de55af"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="964"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5441,59 +5441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b647a008-50d2-4848-828c-f79a8d08ad71"/>
+      <w:tblStyle w:val="TableGrid_efe7c26c-cc17-4325-a46d-302072e989bf"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7095"/>
       <w:gridCol w:w="3820"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5504,488 +5504,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7095"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_60dfab9f-b18b-43a5-b16e-1c32bce41967"/>
+            <w:tblStyle w:val="TableGrid_f3392965-bed7-4196-b86a-062c9a4d0702"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3820"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7db39ad7-9d89-49db-b25d-992944e21691"/>
+            <w:tblStyle w:val="TableGrid_9e544980-5efd-4679-9966-6dd7706b80b8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c0b9d7bd-8580-48d2-8708-567d1983eaf6"/>
+      <w:tblStyle w:val="TableGrid_76ffa42b-d894-4fb0-9ba6-83600e00115c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6847"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ae3bfc01-4ce4-4264-929f-e96f024aa12a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_233441e4-4d51-4c56-9af4-6aca72de55af"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2456"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_233441e4-4d51-4c56-9af4-6aca72de55af"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5998,59 +5998,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b76bcbb1-985c-4965-aba8-8f07bd4e1511"/>
+      <w:tblStyle w:val="TableGrid_6daa064d-0ba2-4a75-a575-110f9a4fa86d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6061,373 +6061,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_aa6eec00-47d6-45c7-baca-e95cd6c76eb3"/>
+            <w:tblStyle w:val="TableGrid_40393c61-e291-4acf-a918-0d72b6828b39"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_00e7e0b0-1aa2-4982-a976-3763e4bf794f"/>
+            <w:tblStyle w:val="TableGrid_e1a70ec1-ee26-4346-b422-47fa3d243179"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13451,1729 +13451,1729 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3" w:customStyle="1">
     <w:name w:val="Table Grid_0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3"/>
     <w:basedOn w:val="NormalTablef34fdf2f-775f-41ed-a444-8516196905dd"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6aaadad5-2099-400c-8106-510d2733131f" w:customStyle="1">
-    <w:name w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_330d757f-c170-4651-885f-345238e46300" w:customStyle="1">
+    <w:name w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_c973c219-baae-41cf-9cba-61f2e768ba44" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+    <w:basedOn w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_89eee5af-9709-4ea7-ad20-273ee8f430a0" w:customStyle="1">
-    <w:name w:val="Normal Table_89eee5af-9709-4ea7-ad20-273ee8f430a0"/>
+  <w:style w:type="table" w:styleId="NormalTable_840fac92-71db-4ad0-a5b4-ff09cc8c22c0" w:customStyle="1">
+    <w:name w:val="Normal Table_840fac92-71db-4ad0-a5b4-ff09cc8c22c0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1c4e70e0-8474-42ab-bc35-7a8237c5c389" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_89eee5af-9709-4ea7-ad20-273ee8f430a0"/>
+  <w:style w:type="table" w:styleId="TableGrid_bc8a51c9-202a-474d-beac-5bf788110649" w:customStyle="1">
+    <w:name w:val="Table Grid_bc8a51c9-202a-474d-beac-5bf788110649"/>
+    <w:basedOn w:val="NormalTable_840fac92-71db-4ad0-a5b4-ff09cc8c22c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_ae3bfc01-4ce4-4264-929f-e96f024aa12a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18"/>
+    <w:basedOn w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_233441e4-4d51-4c56-9af4-6aca72de55af" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6aaadad5-2099-400c-8106-510d2733131f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
+    <w:basedOn w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_65e1b8e2-8ed1-4c49-98bf-030a8cf8c11c" w:customStyle="1">
-    <w:name w:val="Normal Table_65e1b8e2-8ed1-4c49-98bf-030a8cf8c11c"/>
+  <w:style w:type="table" w:styleId="NormalTable_7fcf173c-be06-4cbb-81de-768e57370fec" w:customStyle="1">
+    <w:name w:val="Normal Table_7fcf173c-be06-4cbb-81de-768e57370fec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_43d8f129-3b17-444c-b765-673d1f9e7eca" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_65e1b8e2-8ed1-4c49-98bf-030a8cf8c11c"/>
+  <w:style w:type="table" w:styleId="TableGrid_6683c0fb-77f2-4774-8aad-0c5b6084ff5e" w:customStyle="1">
+    <w:name w:val="Table Grid_6683c0fb-77f2-4774-8aad-0c5b6084ff5e"/>
+    <w:basedOn w:val="NormalTable_7fcf173c-be06-4cbb-81de-768e57370fec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_20966d98-17f4-41b1-8392-f6aa5e04090e" w:customStyle="1">
-    <w:name w:val="Normal Table_20966d98-17f4-41b1-8392-f6aa5e04090e"/>
+  <w:style w:type="table" w:styleId="NormalTable_3334953d-64d8-4613-8070-fea715007b6f" w:customStyle="1">
+    <w:name w:val="Normal Table_3334953d-64d8-4613-8070-fea715007b6f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d416a15d-d273-41c2-8f99-86dd8d6cfecd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_20966d98-17f4-41b1-8392-f6aa5e04090e"/>
+  <w:style w:type="table" w:styleId="TableGrid_6437da35-8648-4579-9cc8-08af3d941e46" w:customStyle="1">
+    <w:name w:val="Table Grid_6437da35-8648-4579-9cc8-08af3d941e46"/>
+    <w:basedOn w:val="NormalTable_3334953d-64d8-4613-8070-fea715007b6f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_54881daf-92a6-4b45-ac57-0e632ca8d0c1" w:customStyle="1">
-    <w:name w:val="Normal Table_54881daf-92a6-4b45-ac57-0e632ca8d0c1"/>
+  <w:style w:type="table" w:styleId="NormalTable_ceff841e-669f-4563-8d32-1af139722a88" w:customStyle="1">
+    <w:name w:val="Normal Table_ceff841e-669f-4563-8d32-1af139722a88"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f882c6b5-12b2-411e-89f3-5d3bd291d852" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_54881daf-92a6-4b45-ac57-0e632ca8d0c1"/>
+  <w:style w:type="table" w:styleId="TableGrid_209d6d3c-ceb1-4b22-94c1-686cfbea024c" w:customStyle="1">
+    <w:name w:val="Table Grid_209d6d3c-ceb1-4b22-94c1-686cfbea024c"/>
+    <w:basedOn w:val="NormalTable_ceff841e-669f-4563-8d32-1af139722a88"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_79683304-b837-4549-82fa-e880da5b606d" w:customStyle="1">
-    <w:name w:val="Normal Table_79683304-b837-4549-82fa-e880da5b606d"/>
+  <w:style w:type="table" w:styleId="NormalTable_b2a93688-fca7-4fce-9de2-827d6a577790" w:customStyle="1">
+    <w:name w:val="Normal Table_b2a93688-fca7-4fce-9de2-827d6a577790"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c58b1bc8-d63c-41ac-bff0-e7a4223bacc6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_79683304-b837-4549-82fa-e880da5b606d"/>
+  <w:style w:type="table" w:styleId="TableGrid_e95ffd9c-9abd-4d24-b196-85dd104ad4eb" w:customStyle="1">
+    <w:name w:val="Table Grid_e95ffd9c-9abd-4d24-b196-85dd104ad4eb"/>
+    <w:basedOn w:val="NormalTable_b2a93688-fca7-4fce-9de2-827d6a577790"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7af1d6e8-59c6-48ca-af97-67f371bf0cb2" w:customStyle="1">
-    <w:name w:val="Normal Table_7af1d6e8-59c6-48ca-af97-67f371bf0cb2"/>
+  <w:style w:type="table" w:styleId="NormalTable_d95602ff-69ac-49d0-b893-c05a797ce339" w:customStyle="1">
+    <w:name w:val="Normal Table_d95602ff-69ac-49d0-b893-c05a797ce339"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_de01f9c7-00b0-4ab3-89e8-4816cee17da7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7af1d6e8-59c6-48ca-af97-67f371bf0cb2"/>
+  <w:style w:type="table" w:styleId="TableGrid_f5186b84-c334-4d96-b68b-4ac63ecae6e0" w:customStyle="1">
+    <w:name w:val="Table Grid_f5186b84-c334-4d96-b68b-4ac63ecae6e0"/>
+    <w:basedOn w:val="NormalTable_d95602ff-69ac-49d0-b893-c05a797ce339"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac2566f8-3e6b-4d90-8968-9cdcadafb769" w:customStyle="1">
-    <w:name w:val="Normal Table_ac2566f8-3e6b-4d90-8968-9cdcadafb769"/>
+  <w:style w:type="table" w:styleId="NormalTable_08a58dba-1fa2-48dc-baf2-f7520f7ab081" w:customStyle="1">
+    <w:name w:val="Normal Table_08a58dba-1fa2-48dc-baf2-f7520f7ab081"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0412e3cd-3c20-4ddc-9665-00244c169dfa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac2566f8-3e6b-4d90-8968-9cdcadafb769"/>
+  <w:style w:type="table" w:styleId="TableGrid_ac5cf97b-9372-4d58-b9f0-47acf86d2463" w:customStyle="1">
+    <w:name w:val="Table Grid_ac5cf97b-9372-4d58-b9f0-47acf86d2463"/>
+    <w:basedOn w:val="NormalTable_08a58dba-1fa2-48dc-baf2-f7520f7ab081"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4713ec56-5d83-4b94-ade8-f03b4f646a65" w:customStyle="1">
-    <w:name w:val="Normal Table_4713ec56-5d83-4b94-ade8-f03b4f646a65"/>
+  <w:style w:type="table" w:styleId="NormalTable_7cc80b04-2ac5-4380-8abf-7b629ee3f960" w:customStyle="1">
+    <w:name w:val="Normal Table_7cc80b04-2ac5-4380-8abf-7b629ee3f960"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f2b8feef-b6b6-4e66-ae0f-d6105e9a225b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4713ec56-5d83-4b94-ade8-f03b4f646a65"/>
+  <w:style w:type="table" w:styleId="TableGrid_adabef46-ff3c-41f6-b23a-71f86572bc45" w:customStyle="1">
+    <w:name w:val="Table Grid_adabef46-ff3c-41f6-b23a-71f86572bc45"/>
+    <w:basedOn w:val="NormalTable_7cc80b04-2ac5-4380-8abf-7b629ee3f960"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6664b011-4171-473e-b3fe-432b3a463722" w:customStyle="1">
-    <w:name w:val="Normal Table_6664b011-4171-473e-b3fe-432b3a463722"/>
+  <w:style w:type="table" w:styleId="NormalTable_02e8a797-317a-488f-83e9-5579bdee4aea" w:customStyle="1">
+    <w:name w:val="Normal Table_02e8a797-317a-488f-83e9-5579bdee4aea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3972338b-e022-476f-80db-f5e338966a05" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6664b011-4171-473e-b3fe-432b3a463722"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a00a3ab-48ea-4066-b2c6-8a1f42dc0f4a" w:customStyle="1">
+    <w:name w:val="Table Grid_1a00a3ab-48ea-4066-b2c6-8a1f42dc0f4a"/>
+    <w:basedOn w:val="NormalTable_02e8a797-317a-488f-83e9-5579bdee4aea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_15394691-b41f-4c99-9b39-87457f051bd2" w:customStyle="1">
-    <w:name w:val="Normal Table_15394691-b41f-4c99-9b39-87457f051bd2"/>
+  <w:style w:type="table" w:styleId="NormalTable_cb089601-8b5c-4ec9-9fb8-0153eef2f308" w:customStyle="1">
+    <w:name w:val="Normal Table_cb089601-8b5c-4ec9-9fb8-0153eef2f308"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7e29880c-5e5f-4bce-9511-57a3c5f41f2a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_15394691-b41f-4c99-9b39-87457f051bd2"/>
+  <w:style w:type="table" w:styleId="TableGrid_73bee069-0b36-4f43-b53b-aa3b989401d8" w:customStyle="1">
+    <w:name w:val="Table Grid_73bee069-0b36-4f43-b53b-aa3b989401d8"/>
+    <w:basedOn w:val="NormalTable_cb089601-8b5c-4ec9-9fb8-0153eef2f308"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_630405b0-9087-40c8-ba6c-57ea25d7b763" w:customStyle="1">
-    <w:name w:val="Normal Table_630405b0-9087-40c8-ba6c-57ea25d7b763"/>
+  <w:style w:type="table" w:styleId="NormalTable_f64c0a74-f8bb-4498-a2b5-f2a28b3e6d8f" w:customStyle="1">
+    <w:name w:val="Normal Table_f64c0a74-f8bb-4498-a2b5-f2a28b3e6d8f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e2f39a95-6046-4cf6-89cf-93835fff244c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_630405b0-9087-40c8-ba6c-57ea25d7b763"/>
+  <w:style w:type="table" w:styleId="TableGrid_71ce010d-cfc4-43e4-bf4e-a25ca52bb707" w:customStyle="1">
+    <w:name w:val="Table Grid_71ce010d-cfc4-43e4-bf4e-a25ca52bb707"/>
+    <w:basedOn w:val="NormalTable_f64c0a74-f8bb-4498-a2b5-f2a28b3e6d8f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4adc8e5a-6ba0-4cbd-8dc1-a45dc9d860a2" w:customStyle="1">
-    <w:name w:val="Normal Table_4adc8e5a-6ba0-4cbd-8dc1-a45dc9d860a2"/>
+  <w:style w:type="table" w:styleId="NormalTable_62992a93-5b0b-48b8-83b5-5e238ce9ae53" w:customStyle="1">
+    <w:name w:val="Normal Table_62992a93-5b0b-48b8-83b5-5e238ce9ae53"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_540b5a97-0d81-430f-a56c-0f7c1ab37f42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4adc8e5a-6ba0-4cbd-8dc1-a45dc9d860a2"/>
+  <w:style w:type="table" w:styleId="TableGrid_67e44a35-bff8-4183-939b-2873cfa9619c" w:customStyle="1">
+    <w:name w:val="Table Grid_67e44a35-bff8-4183-939b-2873cfa9619c"/>
+    <w:basedOn w:val="NormalTable_62992a93-5b0b-48b8-83b5-5e238ce9ae53"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7bf6a3e-b833-48f2-8b1c-36b04381ce1e" w:customStyle="1">
-    <w:name w:val="Normal Table_e7bf6a3e-b833-48f2-8b1c-36b04381ce1e"/>
+  <w:style w:type="table" w:styleId="NormalTable_095379b7-f882-45e0-9de2-3d08250d48b2" w:customStyle="1">
+    <w:name w:val="Normal Table_095379b7-f882-45e0-9de2-3d08250d48b2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b929360a-16d7-4270-8632-7edecc48a1fe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7bf6a3e-b833-48f2-8b1c-36b04381ce1e"/>
+  <w:style w:type="table" w:styleId="TableGrid_6b1a5952-5fe8-4ce1-96f0-07a5e2f3a163" w:customStyle="1">
+    <w:name w:val="Table Grid_6b1a5952-5fe8-4ce1-96f0-07a5e2f3a163"/>
+    <w:basedOn w:val="NormalTable_095379b7-f882-45e0-9de2-3d08250d48b2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cc96cb9e-20ca-4f1b-802e-b479c70f30a7" w:customStyle="1">
-    <w:name w:val="Normal Table_cc96cb9e-20ca-4f1b-802e-b479c70f30a7"/>
+  <w:style w:type="table" w:styleId="NormalTable_64c171f5-d9a4-4579-8f8d-0480802b6e33" w:customStyle="1">
+    <w:name w:val="Normal Table_64c171f5-d9a4-4579-8f8d-0480802b6e33"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_34a565f9-34ca-439e-9431-e0517c77b9a5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cc96cb9e-20ca-4f1b-802e-b479c70f30a7"/>
+  <w:style w:type="table" w:styleId="TableGrid_73a0fc42-775e-44fc-a913-8ea9887c15ff" w:customStyle="1">
+    <w:name w:val="Table Grid_73a0fc42-775e-44fc-a913-8ea9887c15ff"/>
+    <w:basedOn w:val="NormalTable_64c171f5-d9a4-4579-8f8d-0480802b6e33"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_342596a2-ce6f-4dc5-9dc0-30c792f166f3" w:customStyle="1">
-    <w:name w:val="Normal Table_342596a2-ce6f-4dc5-9dc0-30c792f166f3"/>
+  <w:style w:type="table" w:styleId="NormalTable_a11f013d-5727-4ef2-bf7b-21837ec74dc2" w:customStyle="1">
+    <w:name w:val="Normal Table_a11f013d-5727-4ef2-bf7b-21837ec74dc2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8071d75c-33db-4a58-9f29-1607f264a94e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_342596a2-ce6f-4dc5-9dc0-30c792f166f3"/>
+  <w:style w:type="table" w:styleId="TableGrid_157151d4-0048-4eb6-98ad-e97a0ffb201e" w:customStyle="1">
+    <w:name w:val="Table Grid_157151d4-0048-4eb6-98ad-e97a0ffb201e"/>
+    <w:basedOn w:val="NormalTable_a11f013d-5727-4ef2-bf7b-21837ec74dc2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0daff10-36aa-4021-a2e5-881bbef7535e" w:customStyle="1">
-    <w:name w:val="Normal Table_e0daff10-36aa-4021-a2e5-881bbef7535e"/>
+  <w:style w:type="table" w:styleId="NormalTable_9a58557a-a5f9-477b-bb75-95c10cb9d22d" w:customStyle="1">
+    <w:name w:val="Normal Table_9a58557a-a5f9-477b-bb75-95c10cb9d22d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2e0b3877-8c7d-4328-bc78-4e8c8f0b08b1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0daff10-36aa-4021-a2e5-881bbef7535e"/>
+  <w:style w:type="table" w:styleId="TableGrid_3796b92c-5053-4a70-8228-85a8d38422d0" w:customStyle="1">
+    <w:name w:val="Table Grid_3796b92c-5053-4a70-8228-85a8d38422d0"/>
+    <w:basedOn w:val="NormalTable_9a58557a-a5f9-477b-bb75-95c10cb9d22d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1c16a397-0c07-47e7-820e-315adfbbd06a" w:customStyle="1">
-    <w:name w:val="Normal Table_1c16a397-0c07-47e7-820e-315adfbbd06a"/>
+  <w:style w:type="table" w:styleId="NormalTable_b8a0d275-22ad-4246-acf6-f7d26d3bd9fd" w:customStyle="1">
+    <w:name w:val="Normal Table_b8a0d275-22ad-4246-acf6-f7d26d3bd9fd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9496717c-3a92-41d9-bfc3-f5af126f855f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1c16a397-0c07-47e7-820e-315adfbbd06a"/>
+  <w:style w:type="table" w:styleId="TableGrid_66e57058-cd04-45c9-bfba-3711dfed0b85" w:customStyle="1">
+    <w:name w:val="Table Grid_66e57058-cd04-45c9-bfba-3711dfed0b85"/>
+    <w:basedOn w:val="NormalTable_b8a0d275-22ad-4246-acf6-f7d26d3bd9fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_94653ec7-e818-478e-afa0-518f9945f7f5" w:customStyle="1">
-    <w:name w:val="Normal Table_94653ec7-e818-478e-afa0-518f9945f7f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_61a092cf-868b-4c24-afc1-7dfc4d0223cc" w:customStyle="1">
+    <w:name w:val="Normal Table_61a092cf-868b-4c24-afc1-7dfc4d0223cc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_60dfab9f-b18b-43a5-b16e-1c32bce41967" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_94653ec7-e818-478e-afa0-518f9945f7f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_f3392965-bed7-4196-b86a-062c9a4d0702" w:customStyle="1">
+    <w:name w:val="Table Grid_f3392965-bed7-4196-b86a-062c9a4d0702"/>
+    <w:basedOn w:val="NormalTable_61a092cf-868b-4c24-afc1-7dfc4d0223cc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81b0f619-6f59-46f1-9e49-33e83de9f3c4" w:customStyle="1">
-    <w:name w:val="Normal Table_81b0f619-6f59-46f1-9e49-33e83de9f3c4"/>
+  <w:style w:type="table" w:styleId="NormalTable_832e8eec-833c-41a3-bd1d-829ecf9b1e13" w:customStyle="1">
+    <w:name w:val="Normal Table_832e8eec-833c-41a3-bd1d-829ecf9b1e13"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7db39ad7-9d89-49db-b25d-992944e21691" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81b0f619-6f59-46f1-9e49-33e83de9f3c4"/>
+  <w:style w:type="table" w:styleId="TableGrid_9e544980-5efd-4679-9966-6dd7706b80b8" w:customStyle="1">
+    <w:name w:val="Table Grid_9e544980-5efd-4679-9966-6dd7706b80b8"/>
+    <w:basedOn w:val="NormalTable_832e8eec-833c-41a3-bd1d-829ecf9b1e13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e08e6844-4505-436e-90a3-24941b6e8897" w:customStyle="1">
-    <w:name w:val="Normal Table_e08e6844-4505-436e-90a3-24941b6e8897"/>
+  <w:style w:type="table" w:styleId="NormalTable_d30bf468-b804-4d95-8fd1-31088cff8c54" w:customStyle="1">
+    <w:name w:val="Normal Table_d30bf468-b804-4d95-8fd1-31088cff8c54"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b647a008-50d2-4848-828c-f79a8d08ad71" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e08e6844-4505-436e-90a3-24941b6e8897"/>
+  <w:style w:type="table" w:styleId="TableGrid_efe7c26c-cc17-4325-a46d-302072e989bf" w:customStyle="1">
+    <w:name w:val="Table Grid_efe7c26c-cc17-4325-a46d-302072e989bf"/>
+    <w:basedOn w:val="NormalTable_d30bf468-b804-4d95-8fd1-31088cff8c54"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_87f613d1-7bf0-4cca-a5b3-3ebef04da5bd" w:customStyle="1">
-    <w:name w:val="Normal Table_87f613d1-7bf0-4cca-a5b3-3ebef04da5bd"/>
+  <w:style w:type="table" w:styleId="NormalTable_abd7bb80-ea1d-4632-a8c7-fb9aa81c3619" w:customStyle="1">
+    <w:name w:val="Normal Table_abd7bb80-ea1d-4632-a8c7-fb9aa81c3619"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e097495e-3454-444c-9019-7aabaac6f597" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_87f613d1-7bf0-4cca-a5b3-3ebef04da5bd"/>
+  <w:style w:type="table" w:styleId="TableGrid_63227337-010b-4ee3-8d8e-20ad99d05936" w:customStyle="1">
+    <w:name w:val="Table Grid_63227337-010b-4ee3-8d8e-20ad99d05936"/>
+    <w:basedOn w:val="NormalTable_abd7bb80-ea1d-4632-a8c7-fb9aa81c3619"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a8aed955-d51d-45b5-a6ac-dfdab089172e" w:customStyle="1">
-    <w:name w:val="Normal Table_a8aed955-d51d-45b5-a6ac-dfdab089172e"/>
+  <w:style w:type="table" w:styleId="NormalTable_55846a99-7b1c-45e6-a48c-da91dc572238" w:customStyle="1">
+    <w:name w:val="Normal Table_55846a99-7b1c-45e6-a48c-da91dc572238"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d150b78c-6b1e-4793-83e6-3784a2da26eb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a8aed955-d51d-45b5-a6ac-dfdab089172e"/>
+  <w:style w:type="table" w:styleId="TableGrid_a73cd3a6-f1aa-48e9-a405-87f22c294f6f" w:customStyle="1">
+    <w:name w:val="Table Grid_a73cd3a6-f1aa-48e9-a405-87f22c294f6f"/>
+    <w:basedOn w:val="NormalTable_55846a99-7b1c-45e6-a48c-da91dc572238"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de3c4efb-a58b-4adf-89f7-a4296f6c7858" w:customStyle="1">
-    <w:name w:val="Normal Table_de3c4efb-a58b-4adf-89f7-a4296f6c7858"/>
+  <w:style w:type="table" w:styleId="NormalTable_e39205d3-51fd-4d63-8271-dccdf072ac6b" w:customStyle="1">
+    <w:name w:val="Normal Table_e39205d3-51fd-4d63-8271-dccdf072ac6b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5e6083da-5fd3-4704-afa7-6d3d9eb5cbe1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de3c4efb-a58b-4adf-89f7-a4296f6c7858"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a0e1a03-bb2d-4816-b12a-3c7c3cab9021" w:customStyle="1">
+    <w:name w:val="Table Grid_0a0e1a03-bb2d-4816-b12a-3c7c3cab9021"/>
+    <w:basedOn w:val="NormalTable_e39205d3-51fd-4d63-8271-dccdf072ac6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bbf4f26d-dc4c-41f4-b176-a4d40232f329" w:customStyle="1">
-    <w:name w:val="Normal Table_bbf4f26d-dc4c-41f4-b176-a4d40232f329"/>
+  <w:style w:type="table" w:styleId="NormalTable_5fb14a10-59dc-49e3-a49e-e92c34a983dc" w:customStyle="1">
+    <w:name w:val="Normal Table_5fb14a10-59dc-49e3-a49e-e92c34a983dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8a10c1b4-a6a4-4e8d-bca5-cac205a5090b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bbf4f26d-dc4c-41f4-b176-a4d40232f329"/>
+  <w:style w:type="table" w:styleId="TableGrid_9a5d8273-8cf3-4d2b-a792-6e0c0a90a7f5" w:customStyle="1">
+    <w:name w:val="Table Grid_9a5d8273-8cf3-4d2b-a792-6e0c0a90a7f5"/>
+    <w:basedOn w:val="NormalTable_5fb14a10-59dc-49e3-a49e-e92c34a983dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f29eb83a-2b5f-41df-a046-db5a314b9efd" w:customStyle="1">
-    <w:name w:val="Normal Table_f29eb83a-2b5f-41df-a046-db5a314b9efd"/>
+  <w:style w:type="table" w:styleId="NormalTable_4e47bb22-4ac9-4a2a-8716-4057593f813a" w:customStyle="1">
+    <w:name w:val="Normal Table_4e47bb22-4ac9-4a2a-8716-4057593f813a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2abf3ffd-722f-40bd-85ac-ec67c9280f64" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f29eb83a-2b5f-41df-a046-db5a314b9efd"/>
+  <w:style w:type="table" w:styleId="TableGrid_4d0997ce-20d3-4b45-ae47-ed47f640b1c0" w:customStyle="1">
+    <w:name w:val="Table Grid_4d0997ce-20d3-4b45-ae47-ed47f640b1c0"/>
+    <w:basedOn w:val="NormalTable_4e47bb22-4ac9-4a2a-8716-4057593f813a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c4add2b2-9ffb-42c7-8aba-23e8c71095fd" w:customStyle="1">
-    <w:name w:val="Normal Table_c4add2b2-9ffb-42c7-8aba-23e8c71095fd"/>
+  <w:style w:type="table" w:styleId="NormalTable_a7a94a9f-68e9-45d3-bec7-01a5a880c037" w:customStyle="1">
+    <w:name w:val="Normal Table_a7a94a9f-68e9-45d3-bec7-01a5a880c037"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2a20ef3a-e27c-4e08-8c62-23aff3c850b7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c4add2b2-9ffb-42c7-8aba-23e8c71095fd"/>
+  <w:style w:type="table" w:styleId="TableGrid_0856e3bb-0d6d-41ec-9e27-0b0496e1c035" w:customStyle="1">
+    <w:name w:val="Table Grid_0856e3bb-0d6d-41ec-9e27-0b0496e1c035"/>
+    <w:basedOn w:val="NormalTable_a7a94a9f-68e9-45d3-bec7-01a5a880c037"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7c47f3cf-d451-4217-9042-e45199d5eae8" w:customStyle="1">
-    <w:name w:val="Normal Table_7c47f3cf-d451-4217-9042-e45199d5eae8"/>
+  <w:style w:type="table" w:styleId="NormalTable_bc6bb738-232a-4368-8316-828c9863315a" w:customStyle="1">
+    <w:name w:val="Normal Table_bc6bb738-232a-4368-8316-828c9863315a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c0b9d7bd-8580-48d2-8708-567d1983eaf6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7c47f3cf-d451-4217-9042-e45199d5eae8"/>
+  <w:style w:type="table" w:styleId="TableGrid_76ffa42b-d894-4fb0-9ba6-83600e00115c" w:customStyle="1">
+    <w:name w:val="Table Grid_76ffa42b-d894-4fb0-9ba6-83600e00115c"/>
+    <w:basedOn w:val="NormalTable_bc6bb738-232a-4368-8316-828c9863315a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f6379fe3-0999-49c1-be37-b4844510f60f" w:customStyle="1">
-    <w:name w:val="Normal Table_f6379fe3-0999-49c1-be37-b4844510f60f"/>
+  <w:style w:type="table" w:styleId="NormalTable_0489dfbe-9cfa-4f18-a5e6-3d25a929e50d" w:customStyle="1">
+    <w:name w:val="Normal Table_0489dfbe-9cfa-4f18-a5e6-3d25a929e50d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aa6eec00-47d6-45c7-baca-e95cd6c76eb3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f6379fe3-0999-49c1-be37-b4844510f60f"/>
+  <w:style w:type="table" w:styleId="TableGrid_40393c61-e291-4acf-a918-0d72b6828b39" w:customStyle="1">
+    <w:name w:val="Table Grid_40393c61-e291-4acf-a918-0d72b6828b39"/>
+    <w:basedOn w:val="NormalTable_0489dfbe-9cfa-4f18-a5e6-3d25a929e50d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_19f7ee3a-e06f-4f25-b7cd-6a000f870a37" w:customStyle="1">
-    <w:name w:val="Normal Table_19f7ee3a-e06f-4f25-b7cd-6a000f870a37"/>
+  <w:style w:type="table" w:styleId="NormalTable_45a0b4ec-a37e-4b4e-bfd0-78a563c7f4c8" w:customStyle="1">
+    <w:name w:val="Normal Table_45a0b4ec-a37e-4b4e-bfd0-78a563c7f4c8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_00e7e0b0-1aa2-4982-a976-3763e4bf794f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_19f7ee3a-e06f-4f25-b7cd-6a000f870a37"/>
+  <w:style w:type="table" w:styleId="TableGrid_e1a70ec1-ee26-4346-b422-47fa3d243179" w:customStyle="1">
+    <w:name w:val="Table Grid_e1a70ec1-ee26-4346-b422-47fa3d243179"/>
+    <w:basedOn w:val="NormalTable_45a0b4ec-a37e-4b4e-bfd0-78a563c7f4c8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_602b69bf-2318-48c9-ae24-d978b9523be8" w:customStyle="1">
-    <w:name w:val="Normal Table_602b69bf-2318-48c9-ae24-d978b9523be8"/>
+  <w:style w:type="table" w:styleId="NormalTable_f0c28ce8-03a2-4746-a2de-57ad96ba5a17" w:customStyle="1">
+    <w:name w:val="Normal Table_f0c28ce8-03a2-4746-a2de-57ad96ba5a17"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b76bcbb1-985c-4965-aba8-8f07bd4e1511" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_602b69bf-2318-48c9-ae24-d978b9523be8"/>
+  <w:style w:type="table" w:styleId="TableGrid_6daa064d-0ba2-4a75-a575-110f9a4fa86d" w:customStyle="1">
+    <w:name w:val="Table Grid_6daa064d-0ba2-4a75-a575-110f9a4fa86d"/>
+    <w:basedOn w:val="NormalTable_f0c28ce8-03a2-4746-a2de-57ad96ba5a17"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>