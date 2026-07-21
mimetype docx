--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -4344,117 +4344,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f5186b84-c334-4d96-b68b-4ac63ecae6e0"/>
+      <w:tblStyle w:val="TableGrid_401b7716-68f5-4d00-8fe4-24d2471ef117"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:10:11 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:39:55 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4471,117 +4471,117 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3796b92c-5053-4a70-8228-85a8d38422d0"/>
+      <w:tblStyle w:val="TableGrid_2e4c40ef-e44e-456d-b1c6-678645232abe"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5458"/>
       <w:gridCol w:w="5457"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:10:11 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:39:55 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4598,117 +4598,117 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0856e3bb-0d6d-41ec-9e27-0b0496e1c035"/>
+      <w:tblStyle w:val="TableGrid_743a3d69-07e0-4475-a6da-4400da383546"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:10:11 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:39:55 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4725,153 +4725,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ac5cf97b-9372-4d58-b9f0-47acf86d2463"/>
+      <w:tblStyle w:val="TableGrid_2e4a94a2-6f75-4fb5-b495-55d45270e0a0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6847"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2309500f-c343-44f9-a9c1-b25c3d10740f"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c7a15c23-9cd6-4869-89d6-fdd6a682cf78"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2456"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c7a15c23-9cd6-4869-89d6-fdd6a682cf78"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4884,59 +4884,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+      <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_73bee069-0b36-4f43-b53b-aa3b989401d8"/>
+      <w:tblStyle w:val="TableGrid_8be19c51-e1c7-46bd-90e4-265bd046f4f4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4947,488 +4947,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_adabef46-ff3c-41f6-b23a-71f86572bc45"/>
+            <w:tblStyle w:val="TableGrid_d7fb8c44-6c67-418f-93f3-47d37e9575a8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1a00a3ab-48ea-4066-b2c6-8a1f42dc0f4a"/>
+            <w:tblStyle w:val="TableGrid_b4521987-f363-42ee-a73e-674706823c6e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+      <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_66e57058-cd04-45c9-bfba-3711dfed0b85"/>
+      <w:tblStyle w:val="TableGrid_8d2bf4f8-a82d-4913-ab59-6f48af08b405"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7324"/>
       <w:gridCol w:w="2627"/>
       <w:gridCol w:w="964"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7324"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2309500f-c343-44f9-a9c1-b25c3d10740f"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c7a15c23-9cd6-4869-89d6-fdd6a682cf78"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2627"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c7a15c23-9cd6-4869-89d6-fdd6a682cf78"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="964"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5441,59 +5441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+      <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_efe7c26c-cc17-4325-a46d-302072e989bf"/>
+      <w:tblStyle w:val="TableGrid_53467162-2de5-4309-b104-af6ed02d0e95"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7095"/>
       <w:gridCol w:w="3820"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5504,488 +5504,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7095"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f3392965-bed7-4196-b86a-062c9a4d0702"/>
+            <w:tblStyle w:val="TableGrid_d2f7e8ca-d197-48ae-9294-2a83948b152b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3820"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9e544980-5efd-4679-9966-6dd7706b80b8"/>
+            <w:tblStyle w:val="TableGrid_4add6eb1-f58c-4209-9953-08ed089de699"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+      <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_76ffa42b-d894-4fb0-9ba6-83600e00115c"/>
+      <w:tblStyle w:val="TableGrid_4621d405-d090-4f8f-877e-ecefd0c54280"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6847"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2309500f-c343-44f9-a9c1-b25c3d10740f"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c7a15c23-9cd6-4869-89d6-fdd6a682cf78"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2456"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c7a15c23-9cd6-4869-89d6-fdd6a682cf78"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5998,59 +5998,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+      <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6daa064d-0ba2-4a75-a575-110f9a4fa86d"/>
+      <w:tblStyle w:val="TableGrid_e5a89d3f-a9db-4fe5-a3d5-a665c0587d01"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6061,373 +6061,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_40393c61-e291-4acf-a918-0d72b6828b39"/>
+            <w:tblStyle w:val="TableGrid_5c1465f1-f949-4417-979e-667aff3074b3"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e1a70ec1-ee26-4346-b422-47fa3d243179"/>
+            <w:tblStyle w:val="TableGrid_af609dbe-8bc3-44e8-812a-c8f2e694ab07"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+            <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+      <w:pStyle w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13451,1729 +13451,1729 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3" w:customStyle="1">
     <w:name w:val="Table Grid_0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3"/>
     <w:basedOn w:val="NormalTablef34fdf2f-775f-41ed-a444-8516196905dd"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_330d757f-c170-4651-885f-345238e46300" w:customStyle="1">
-    <w:name w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+  <w:style w:type="paragraph" w:styleId="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285" w:customStyle="1">
+    <w:name w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_049c8852-15f5-4a46-8d02-c87bb50d7478" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bc9337f5-e63f-4213-b80d-0a8f04d6c49c"/>
+    <w:basedOn w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_840fac92-71db-4ad0-a5b4-ff09cc8c22c0" w:customStyle="1">
-    <w:name w:val="Normal Table_840fac92-71db-4ad0-a5b4-ff09cc8c22c0"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d042249-cc2d-49c5-95c6-44371bef021c" w:customStyle="1">
+    <w:name w:val="Normal Table_5d042249-cc2d-49c5-95c6-44371bef021c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bc8a51c9-202a-474d-beac-5bf788110649" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_840fac92-71db-4ad0-a5b4-ff09cc8c22c0"/>
+  <w:style w:type="table" w:styleId="TableGrid_d4c8690a-b8d4-44d5-b65f-769853f222ef" w:customStyle="1">
+    <w:name w:val="Table Grid_d4c8690a-b8d4-44d5-b65f-769853f222ef"/>
+    <w:basedOn w:val="NormalTable_5d042249-cc2d-49c5-95c6-44371bef021c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_7b8084a9-21fe-4007-84ad-f3b6c4e0be18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_2309500f-c343-44f9-a9c1-b25c3d10740f" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2309500f-c343-44f9-a9c1-b25c3d10740f"/>
+    <w:basedOn w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_7de1ea5f-044a-4f74-ac4a-64e18c8bc192" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_330d757f-c170-4651-885f-345238e46300"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_c7a15c23-9cd6-4869-89d6-fdd6a682cf78" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c7a15c23-9cd6-4869-89d6-fdd6a682cf78"/>
+    <w:basedOn w:val="Normal_893a622e-a3d7-4fdc-b07e-70c3244fb285"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7fcf173c-be06-4cbb-81de-768e57370fec" w:customStyle="1">
-    <w:name w:val="Normal Table_7fcf173c-be06-4cbb-81de-768e57370fec"/>
+  <w:style w:type="table" w:styleId="NormalTable_80e087d4-6620-4939-9af4-f9e682a2486c" w:customStyle="1">
+    <w:name w:val="Normal Table_80e087d4-6620-4939-9af4-f9e682a2486c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6683c0fb-77f2-4774-8aad-0c5b6084ff5e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7fcf173c-be06-4cbb-81de-768e57370fec"/>
+  <w:style w:type="table" w:styleId="TableGrid_522de4fc-ba2d-4b51-be66-b0c0d66cab18" w:customStyle="1">
+    <w:name w:val="Table Grid_522de4fc-ba2d-4b51-be66-b0c0d66cab18"/>
+    <w:basedOn w:val="NormalTable_80e087d4-6620-4939-9af4-f9e682a2486c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3334953d-64d8-4613-8070-fea715007b6f" w:customStyle="1">
-    <w:name w:val="Normal Table_3334953d-64d8-4613-8070-fea715007b6f"/>
+  <w:style w:type="table" w:styleId="NormalTable_e6aa36a4-e87d-4e02-b262-fd5853f618b2" w:customStyle="1">
+    <w:name w:val="Normal Table_e6aa36a4-e87d-4e02-b262-fd5853f618b2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6437da35-8648-4579-9cc8-08af3d941e46" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3334953d-64d8-4613-8070-fea715007b6f"/>
+  <w:style w:type="table" w:styleId="TableGrid_66c39371-c8ea-4a0a-86af-ce00ffe28c32" w:customStyle="1">
+    <w:name w:val="Table Grid_66c39371-c8ea-4a0a-86af-ce00ffe28c32"/>
+    <w:basedOn w:val="NormalTable_e6aa36a4-e87d-4e02-b262-fd5853f618b2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ceff841e-669f-4563-8d32-1af139722a88" w:customStyle="1">
-    <w:name w:val="Normal Table_ceff841e-669f-4563-8d32-1af139722a88"/>
+  <w:style w:type="table" w:styleId="NormalTable_fb5615e6-c560-450f-8d2f-318da491c555" w:customStyle="1">
+    <w:name w:val="Normal Table_fb5615e6-c560-450f-8d2f-318da491c555"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_209d6d3c-ceb1-4b22-94c1-686cfbea024c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ceff841e-669f-4563-8d32-1af139722a88"/>
+  <w:style w:type="table" w:styleId="TableGrid_069e09cf-e000-49bb-923a-40e5cc0a5502" w:customStyle="1">
+    <w:name w:val="Table Grid_069e09cf-e000-49bb-923a-40e5cc0a5502"/>
+    <w:basedOn w:val="NormalTable_fb5615e6-c560-450f-8d2f-318da491c555"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b2a93688-fca7-4fce-9de2-827d6a577790" w:customStyle="1">
-    <w:name w:val="Normal Table_b2a93688-fca7-4fce-9de2-827d6a577790"/>
+  <w:style w:type="table" w:styleId="NormalTable_790b5257-a8bc-46d8-a989-9ecc3bb12a5e" w:customStyle="1">
+    <w:name w:val="Normal Table_790b5257-a8bc-46d8-a989-9ecc3bb12a5e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e95ffd9c-9abd-4d24-b196-85dd104ad4eb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b2a93688-fca7-4fce-9de2-827d6a577790"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a9b13bc-ea9e-4a8e-ac29-ce47f24c646c" w:customStyle="1">
+    <w:name w:val="Table Grid_1a9b13bc-ea9e-4a8e-ac29-ce47f24c646c"/>
+    <w:basedOn w:val="NormalTable_790b5257-a8bc-46d8-a989-9ecc3bb12a5e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d95602ff-69ac-49d0-b893-c05a797ce339" w:customStyle="1">
-    <w:name w:val="Normal Table_d95602ff-69ac-49d0-b893-c05a797ce339"/>
+  <w:style w:type="table" w:styleId="NormalTable_94f48996-7449-4e55-8805-528735494157" w:customStyle="1">
+    <w:name w:val="Normal Table_94f48996-7449-4e55-8805-528735494157"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5186b84-c334-4d96-b68b-4ac63ecae6e0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d95602ff-69ac-49d0-b893-c05a797ce339"/>
+  <w:style w:type="table" w:styleId="TableGrid_401b7716-68f5-4d00-8fe4-24d2471ef117" w:customStyle="1">
+    <w:name w:val="Table Grid_401b7716-68f5-4d00-8fe4-24d2471ef117"/>
+    <w:basedOn w:val="NormalTable_94f48996-7449-4e55-8805-528735494157"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_08a58dba-1fa2-48dc-baf2-f7520f7ab081" w:customStyle="1">
-    <w:name w:val="Normal Table_08a58dba-1fa2-48dc-baf2-f7520f7ab081"/>
+  <w:style w:type="table" w:styleId="NormalTable_af08375f-becb-4b79-8f9f-097a71e1efbb" w:customStyle="1">
+    <w:name w:val="Normal Table_af08375f-becb-4b79-8f9f-097a71e1efbb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac5cf97b-9372-4d58-b9f0-47acf86d2463" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_08a58dba-1fa2-48dc-baf2-f7520f7ab081"/>
+  <w:style w:type="table" w:styleId="TableGrid_2e4a94a2-6f75-4fb5-b495-55d45270e0a0" w:customStyle="1">
+    <w:name w:val="Table Grid_2e4a94a2-6f75-4fb5-b495-55d45270e0a0"/>
+    <w:basedOn w:val="NormalTable_af08375f-becb-4b79-8f9f-097a71e1efbb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7cc80b04-2ac5-4380-8abf-7b629ee3f960" w:customStyle="1">
-    <w:name w:val="Normal Table_7cc80b04-2ac5-4380-8abf-7b629ee3f960"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad977c32-da9f-4e63-8530-db7898824c34" w:customStyle="1">
+    <w:name w:val="Normal Table_ad977c32-da9f-4e63-8530-db7898824c34"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_adabef46-ff3c-41f6-b23a-71f86572bc45" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7cc80b04-2ac5-4380-8abf-7b629ee3f960"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7fb8c44-6c67-418f-93f3-47d37e9575a8" w:customStyle="1">
+    <w:name w:val="Table Grid_d7fb8c44-6c67-418f-93f3-47d37e9575a8"/>
+    <w:basedOn w:val="NormalTable_ad977c32-da9f-4e63-8530-db7898824c34"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_02e8a797-317a-488f-83e9-5579bdee4aea" w:customStyle="1">
-    <w:name w:val="Normal Table_02e8a797-317a-488f-83e9-5579bdee4aea"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e18e3b8-32fd-4301-91a1-0804bc5b4f96" w:customStyle="1">
+    <w:name w:val="Normal Table_6e18e3b8-32fd-4301-91a1-0804bc5b4f96"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1a00a3ab-48ea-4066-b2c6-8a1f42dc0f4a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_02e8a797-317a-488f-83e9-5579bdee4aea"/>
+  <w:style w:type="table" w:styleId="TableGrid_b4521987-f363-42ee-a73e-674706823c6e" w:customStyle="1">
+    <w:name w:val="Table Grid_b4521987-f363-42ee-a73e-674706823c6e"/>
+    <w:basedOn w:val="NormalTable_6e18e3b8-32fd-4301-91a1-0804bc5b4f96"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cb089601-8b5c-4ec9-9fb8-0153eef2f308" w:customStyle="1">
-    <w:name w:val="Normal Table_cb089601-8b5c-4ec9-9fb8-0153eef2f308"/>
+  <w:style w:type="table" w:styleId="NormalTable_e2f314b3-be00-45ce-b405-091ae01ad081" w:customStyle="1">
+    <w:name w:val="Normal Table_e2f314b3-be00-45ce-b405-091ae01ad081"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73bee069-0b36-4f43-b53b-aa3b989401d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cb089601-8b5c-4ec9-9fb8-0153eef2f308"/>
+  <w:style w:type="table" w:styleId="TableGrid_8be19c51-e1c7-46bd-90e4-265bd046f4f4" w:customStyle="1">
+    <w:name w:val="Table Grid_8be19c51-e1c7-46bd-90e4-265bd046f4f4"/>
+    <w:basedOn w:val="NormalTable_e2f314b3-be00-45ce-b405-091ae01ad081"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f64c0a74-f8bb-4498-a2b5-f2a28b3e6d8f" w:customStyle="1">
-    <w:name w:val="Normal Table_f64c0a74-f8bb-4498-a2b5-f2a28b3e6d8f"/>
+  <w:style w:type="table" w:styleId="NormalTable_4ffd5aed-48b9-401a-ba6f-a881498173d4" w:customStyle="1">
+    <w:name w:val="Normal Table_4ffd5aed-48b9-401a-ba6f-a881498173d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_71ce010d-cfc4-43e4-bf4e-a25ca52bb707" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f64c0a74-f8bb-4498-a2b5-f2a28b3e6d8f"/>
+  <w:style w:type="table" w:styleId="TableGrid_ae021479-e23d-4c10-9adb-1588f56630ba" w:customStyle="1">
+    <w:name w:val="Table Grid_ae021479-e23d-4c10-9adb-1588f56630ba"/>
+    <w:basedOn w:val="NormalTable_4ffd5aed-48b9-401a-ba6f-a881498173d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_62992a93-5b0b-48b8-83b5-5e238ce9ae53" w:customStyle="1">
-    <w:name w:val="Normal Table_62992a93-5b0b-48b8-83b5-5e238ce9ae53"/>
+  <w:style w:type="table" w:styleId="NormalTable_14521cf6-1354-49a6-86fe-5ae213e0a77f" w:customStyle="1">
+    <w:name w:val="Normal Table_14521cf6-1354-49a6-86fe-5ae213e0a77f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_67e44a35-bff8-4183-939b-2873cfa9619c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_62992a93-5b0b-48b8-83b5-5e238ce9ae53"/>
+  <w:style w:type="table" w:styleId="TableGrid_bcb261b2-baf1-4a90-91a3-116c4dd13177" w:customStyle="1">
+    <w:name w:val="Table Grid_bcb261b2-baf1-4a90-91a3-116c4dd13177"/>
+    <w:basedOn w:val="NormalTable_14521cf6-1354-49a6-86fe-5ae213e0a77f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_095379b7-f882-45e0-9de2-3d08250d48b2" w:customStyle="1">
-    <w:name w:val="Normal Table_095379b7-f882-45e0-9de2-3d08250d48b2"/>
+  <w:style w:type="table" w:styleId="NormalTable_c8276f53-6d2e-4279-8f47-54800a3a55ee" w:customStyle="1">
+    <w:name w:val="Normal Table_c8276f53-6d2e-4279-8f47-54800a3a55ee"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6b1a5952-5fe8-4ce1-96f0-07a5e2f3a163" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_095379b7-f882-45e0-9de2-3d08250d48b2"/>
+  <w:style w:type="table" w:styleId="TableGrid_90ceec26-e597-4acb-af49-244f54099ceb" w:customStyle="1">
+    <w:name w:val="Table Grid_90ceec26-e597-4acb-af49-244f54099ceb"/>
+    <w:basedOn w:val="NormalTable_c8276f53-6d2e-4279-8f47-54800a3a55ee"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_64c171f5-d9a4-4579-8f8d-0480802b6e33" w:customStyle="1">
-    <w:name w:val="Normal Table_64c171f5-d9a4-4579-8f8d-0480802b6e33"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd2f70c7-02e3-4542-be8b-74c0b3dff900" w:customStyle="1">
+    <w:name w:val="Normal Table_cd2f70c7-02e3-4542-be8b-74c0b3dff900"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73a0fc42-775e-44fc-a913-8ea9887c15ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_64c171f5-d9a4-4579-8f8d-0480802b6e33"/>
+  <w:style w:type="table" w:styleId="TableGrid_390bb75b-4a6c-43cd-94f4-79ef154b22db" w:customStyle="1">
+    <w:name w:val="Table Grid_390bb75b-4a6c-43cd-94f4-79ef154b22db"/>
+    <w:basedOn w:val="NormalTable_cd2f70c7-02e3-4542-be8b-74c0b3dff900"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a11f013d-5727-4ef2-bf7b-21837ec74dc2" w:customStyle="1">
-    <w:name w:val="Normal Table_a11f013d-5727-4ef2-bf7b-21837ec74dc2"/>
+  <w:style w:type="table" w:styleId="NormalTable_663c9984-b564-433c-a8bb-876f29526d73" w:customStyle="1">
+    <w:name w:val="Normal Table_663c9984-b564-433c-a8bb-876f29526d73"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_157151d4-0048-4eb6-98ad-e97a0ffb201e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a11f013d-5727-4ef2-bf7b-21837ec74dc2"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee743bac-c755-4c65-bebd-7bd94fdcc69f" w:customStyle="1">
+    <w:name w:val="Table Grid_ee743bac-c755-4c65-bebd-7bd94fdcc69f"/>
+    <w:basedOn w:val="NormalTable_663c9984-b564-433c-a8bb-876f29526d73"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9a58557a-a5f9-477b-bb75-95c10cb9d22d" w:customStyle="1">
-    <w:name w:val="Normal Table_9a58557a-a5f9-477b-bb75-95c10cb9d22d"/>
+  <w:style w:type="table" w:styleId="NormalTable_98c9da60-8f9b-4dc9-a383-e80cd5262890" w:customStyle="1">
+    <w:name w:val="Normal Table_98c9da60-8f9b-4dc9-a383-e80cd5262890"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3796b92c-5053-4a70-8228-85a8d38422d0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9a58557a-a5f9-477b-bb75-95c10cb9d22d"/>
+  <w:style w:type="table" w:styleId="TableGrid_2e4c40ef-e44e-456d-b1c6-678645232abe" w:customStyle="1">
+    <w:name w:val="Table Grid_2e4c40ef-e44e-456d-b1c6-678645232abe"/>
+    <w:basedOn w:val="NormalTable_98c9da60-8f9b-4dc9-a383-e80cd5262890"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b8a0d275-22ad-4246-acf6-f7d26d3bd9fd" w:customStyle="1">
-    <w:name w:val="Normal Table_b8a0d275-22ad-4246-acf6-f7d26d3bd9fd"/>
+  <w:style w:type="table" w:styleId="NormalTable_7780c99e-aca7-40c7-841c-3518d6ffc67d" w:customStyle="1">
+    <w:name w:val="Normal Table_7780c99e-aca7-40c7-841c-3518d6ffc67d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_66e57058-cd04-45c9-bfba-3711dfed0b85" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b8a0d275-22ad-4246-acf6-f7d26d3bd9fd"/>
+  <w:style w:type="table" w:styleId="TableGrid_8d2bf4f8-a82d-4913-ab59-6f48af08b405" w:customStyle="1">
+    <w:name w:val="Table Grid_8d2bf4f8-a82d-4913-ab59-6f48af08b405"/>
+    <w:basedOn w:val="NormalTable_7780c99e-aca7-40c7-841c-3518d6ffc67d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61a092cf-868b-4c24-afc1-7dfc4d0223cc" w:customStyle="1">
-    <w:name w:val="Normal Table_61a092cf-868b-4c24-afc1-7dfc4d0223cc"/>
+  <w:style w:type="table" w:styleId="NormalTable_88e9b6b5-e025-4dd8-866d-60698458e7b2" w:customStyle="1">
+    <w:name w:val="Normal Table_88e9b6b5-e025-4dd8-866d-60698458e7b2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3392965-bed7-4196-b86a-062c9a4d0702" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61a092cf-868b-4c24-afc1-7dfc4d0223cc"/>
+  <w:style w:type="table" w:styleId="TableGrid_d2f7e8ca-d197-48ae-9294-2a83948b152b" w:customStyle="1">
+    <w:name w:val="Table Grid_d2f7e8ca-d197-48ae-9294-2a83948b152b"/>
+    <w:basedOn w:val="NormalTable_88e9b6b5-e025-4dd8-866d-60698458e7b2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_832e8eec-833c-41a3-bd1d-829ecf9b1e13" w:customStyle="1">
-    <w:name w:val="Normal Table_832e8eec-833c-41a3-bd1d-829ecf9b1e13"/>
+  <w:style w:type="table" w:styleId="NormalTable_53e712cb-f86b-45d4-919f-a5584ca690f0" w:customStyle="1">
+    <w:name w:val="Normal Table_53e712cb-f86b-45d4-919f-a5584ca690f0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9e544980-5efd-4679-9966-6dd7706b80b8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_832e8eec-833c-41a3-bd1d-829ecf9b1e13"/>
+  <w:style w:type="table" w:styleId="TableGrid_4add6eb1-f58c-4209-9953-08ed089de699" w:customStyle="1">
+    <w:name w:val="Table Grid_4add6eb1-f58c-4209-9953-08ed089de699"/>
+    <w:basedOn w:val="NormalTable_53e712cb-f86b-45d4-919f-a5584ca690f0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d30bf468-b804-4d95-8fd1-31088cff8c54" w:customStyle="1">
-    <w:name w:val="Normal Table_d30bf468-b804-4d95-8fd1-31088cff8c54"/>
+  <w:style w:type="table" w:styleId="NormalTable_3a13d084-21b5-41c7-97c1-9bfba3889cb4" w:customStyle="1">
+    <w:name w:val="Normal Table_3a13d084-21b5-41c7-97c1-9bfba3889cb4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_efe7c26c-cc17-4325-a46d-302072e989bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d30bf468-b804-4d95-8fd1-31088cff8c54"/>
+  <w:style w:type="table" w:styleId="TableGrid_53467162-2de5-4309-b104-af6ed02d0e95" w:customStyle="1">
+    <w:name w:val="Table Grid_53467162-2de5-4309-b104-af6ed02d0e95"/>
+    <w:basedOn w:val="NormalTable_3a13d084-21b5-41c7-97c1-9bfba3889cb4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_abd7bb80-ea1d-4632-a8c7-fb9aa81c3619" w:customStyle="1">
-    <w:name w:val="Normal Table_abd7bb80-ea1d-4632-a8c7-fb9aa81c3619"/>
+  <w:style w:type="table" w:styleId="NormalTable_23773103-a482-4fd8-8dec-895cdfbbcd23" w:customStyle="1">
+    <w:name w:val="Normal Table_23773103-a482-4fd8-8dec-895cdfbbcd23"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_63227337-010b-4ee3-8d8e-20ad99d05936" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_abd7bb80-ea1d-4632-a8c7-fb9aa81c3619"/>
+  <w:style w:type="table" w:styleId="TableGrid_33b9d997-1683-4dc6-a2f9-be890116b124" w:customStyle="1">
+    <w:name w:val="Table Grid_33b9d997-1683-4dc6-a2f9-be890116b124"/>
+    <w:basedOn w:val="NormalTable_23773103-a482-4fd8-8dec-895cdfbbcd23"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_55846a99-7b1c-45e6-a48c-da91dc572238" w:customStyle="1">
-    <w:name w:val="Normal Table_55846a99-7b1c-45e6-a48c-da91dc572238"/>
+  <w:style w:type="table" w:styleId="NormalTable_2c566b06-9df7-49a0-93e9-ceb89badd12d" w:customStyle="1">
+    <w:name w:val="Normal Table_2c566b06-9df7-49a0-93e9-ceb89badd12d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a73cd3a6-f1aa-48e9-a405-87f22c294f6f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_55846a99-7b1c-45e6-a48c-da91dc572238"/>
+  <w:style w:type="table" w:styleId="TableGrid_6e843fcb-f65e-43cf-bf4d-2757921583ec" w:customStyle="1">
+    <w:name w:val="Table Grid_6e843fcb-f65e-43cf-bf4d-2757921583ec"/>
+    <w:basedOn w:val="NormalTable_2c566b06-9df7-49a0-93e9-ceb89badd12d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e39205d3-51fd-4d63-8271-dccdf072ac6b" w:customStyle="1">
-    <w:name w:val="Normal Table_e39205d3-51fd-4d63-8271-dccdf072ac6b"/>
+  <w:style w:type="table" w:styleId="NormalTable_a7331a5b-cc7f-468d-bec7-917c9d4e7969" w:customStyle="1">
+    <w:name w:val="Normal Table_a7331a5b-cc7f-468d-bec7-917c9d4e7969"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a0e1a03-bb2d-4816-b12a-3c7c3cab9021" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e39205d3-51fd-4d63-8271-dccdf072ac6b"/>
+  <w:style w:type="table" w:styleId="TableGrid_7d98188e-1441-4048-a6db-1cb835406401" w:customStyle="1">
+    <w:name w:val="Table Grid_7d98188e-1441-4048-a6db-1cb835406401"/>
+    <w:basedOn w:val="NormalTable_a7331a5b-cc7f-468d-bec7-917c9d4e7969"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5fb14a10-59dc-49e3-a49e-e92c34a983dc" w:customStyle="1">
-    <w:name w:val="Normal Table_5fb14a10-59dc-49e3-a49e-e92c34a983dc"/>
+  <w:style w:type="table" w:styleId="NormalTable_6258d675-bc7d-422b-bc69-11dbd833b1cd" w:customStyle="1">
+    <w:name w:val="Normal Table_6258d675-bc7d-422b-bc69-11dbd833b1cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9a5d8273-8cf3-4d2b-a792-6e0c0a90a7f5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5fb14a10-59dc-49e3-a49e-e92c34a983dc"/>
+  <w:style w:type="table" w:styleId="TableGrid_58086915-6c18-4185-8330-a21467ff1985" w:customStyle="1">
+    <w:name w:val="Table Grid_58086915-6c18-4185-8330-a21467ff1985"/>
+    <w:basedOn w:val="NormalTable_6258d675-bc7d-422b-bc69-11dbd833b1cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4e47bb22-4ac9-4a2a-8716-4057593f813a" w:customStyle="1">
-    <w:name w:val="Normal Table_4e47bb22-4ac9-4a2a-8716-4057593f813a"/>
+  <w:style w:type="table" w:styleId="NormalTable_2ce01016-c7dc-42d9-bbb8-eb54f85eb28b" w:customStyle="1">
+    <w:name w:val="Normal Table_2ce01016-c7dc-42d9-bbb8-eb54f85eb28b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4d0997ce-20d3-4b45-ae47-ed47f640b1c0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4e47bb22-4ac9-4a2a-8716-4057593f813a"/>
+  <w:style w:type="table" w:styleId="TableGrid_30759719-7e28-4373-ad2c-7ad926734bc9" w:customStyle="1">
+    <w:name w:val="Table Grid_30759719-7e28-4373-ad2c-7ad926734bc9"/>
+    <w:basedOn w:val="NormalTable_2ce01016-c7dc-42d9-bbb8-eb54f85eb28b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a7a94a9f-68e9-45d3-bec7-01a5a880c037" w:customStyle="1">
-    <w:name w:val="Normal Table_a7a94a9f-68e9-45d3-bec7-01a5a880c037"/>
+  <w:style w:type="table" w:styleId="NormalTable_f3ec18cd-b52c-44e4-81b1-877eaf854156" w:customStyle="1">
+    <w:name w:val="Normal Table_f3ec18cd-b52c-44e4-81b1-877eaf854156"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0856e3bb-0d6d-41ec-9e27-0b0496e1c035" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a7a94a9f-68e9-45d3-bec7-01a5a880c037"/>
+  <w:style w:type="table" w:styleId="TableGrid_743a3d69-07e0-4475-a6da-4400da383546" w:customStyle="1">
+    <w:name w:val="Table Grid_743a3d69-07e0-4475-a6da-4400da383546"/>
+    <w:basedOn w:val="NormalTable_f3ec18cd-b52c-44e4-81b1-877eaf854156"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bc6bb738-232a-4368-8316-828c9863315a" w:customStyle="1">
-    <w:name w:val="Normal Table_bc6bb738-232a-4368-8316-828c9863315a"/>
+  <w:style w:type="table" w:styleId="NormalTable_7954334b-056f-482c-928a-7bc0be6bb001" w:customStyle="1">
+    <w:name w:val="Normal Table_7954334b-056f-482c-928a-7bc0be6bb001"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_76ffa42b-d894-4fb0-9ba6-83600e00115c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bc6bb738-232a-4368-8316-828c9863315a"/>
+  <w:style w:type="table" w:styleId="TableGrid_4621d405-d090-4f8f-877e-ecefd0c54280" w:customStyle="1">
+    <w:name w:val="Table Grid_4621d405-d090-4f8f-877e-ecefd0c54280"/>
+    <w:basedOn w:val="NormalTable_7954334b-056f-482c-928a-7bc0be6bb001"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0489dfbe-9cfa-4f18-a5e6-3d25a929e50d" w:customStyle="1">
-    <w:name w:val="Normal Table_0489dfbe-9cfa-4f18-a5e6-3d25a929e50d"/>
+  <w:style w:type="table" w:styleId="NormalTable_58c8ebf5-9f64-492b-a94c-ce886a926188" w:customStyle="1">
+    <w:name w:val="Normal Table_58c8ebf5-9f64-492b-a94c-ce886a926188"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_40393c61-e291-4acf-a918-0d72b6828b39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0489dfbe-9cfa-4f18-a5e6-3d25a929e50d"/>
+  <w:style w:type="table" w:styleId="TableGrid_5c1465f1-f949-4417-979e-667aff3074b3" w:customStyle="1">
+    <w:name w:val="Table Grid_5c1465f1-f949-4417-979e-667aff3074b3"/>
+    <w:basedOn w:val="NormalTable_58c8ebf5-9f64-492b-a94c-ce886a926188"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_45a0b4ec-a37e-4b4e-bfd0-78a563c7f4c8" w:customStyle="1">
-    <w:name w:val="Normal Table_45a0b4ec-a37e-4b4e-bfd0-78a563c7f4c8"/>
+  <w:style w:type="table" w:styleId="NormalTable_5a80ab53-0804-4dcc-86ea-dfe70cc58ece" w:customStyle="1">
+    <w:name w:val="Normal Table_5a80ab53-0804-4dcc-86ea-dfe70cc58ece"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e1a70ec1-ee26-4346-b422-47fa3d243179" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_45a0b4ec-a37e-4b4e-bfd0-78a563c7f4c8"/>
+  <w:style w:type="table" w:styleId="TableGrid_af609dbe-8bc3-44e8-812a-c8f2e694ab07" w:customStyle="1">
+    <w:name w:val="Table Grid_af609dbe-8bc3-44e8-812a-c8f2e694ab07"/>
+    <w:basedOn w:val="NormalTable_5a80ab53-0804-4dcc-86ea-dfe70cc58ece"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f0c28ce8-03a2-4746-a2de-57ad96ba5a17" w:customStyle="1">
-    <w:name w:val="Normal Table_f0c28ce8-03a2-4746-a2de-57ad96ba5a17"/>
+  <w:style w:type="table" w:styleId="NormalTable_e2e79fad-7523-474b-93fe-61d5f6d53307" w:customStyle="1">
+    <w:name w:val="Normal Table_e2e79fad-7523-474b-93fe-61d5f6d53307"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6daa064d-0ba2-4a75-a575-110f9a4fa86d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f0c28ce8-03a2-4746-a2de-57ad96ba5a17"/>
+  <w:style w:type="table" w:styleId="TableGrid_e5a89d3f-a9db-4fe5-a3d5-a665c0587d01" w:customStyle="1">
+    <w:name w:val="Table Grid_e5a89d3f-a9db-4fe5-a3d5-a665c0587d01"/>
+    <w:basedOn w:val="NormalTable_e2e79fad-7523-474b-93fe-61d5f6d53307"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>