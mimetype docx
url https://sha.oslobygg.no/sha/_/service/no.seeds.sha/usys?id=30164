--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="69D17811">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -612,51 +613,51 @@
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="D6E3BC" w:color="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="30720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="32768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>89535</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>19685</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="292735" cy="294005"/>
                   <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Bilde 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4" cstate="print">
@@ -684,51 +685,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F946375">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0.65pt;margin-top:5.75pt;width:184.6pt;height:83.65pt;z-index:4096;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0.65pt;margin-top:5.75pt;width:184.6pt;height:83.65pt;z-index:6144;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single"/>
             <v:textbox style="" inset="7.087pt,3.685pt,7.087pt,3.685pt">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Vedkommende som først får kjennskap til en ulykke/nestenulykke</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -778,114 +779,114 @@
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB85A04">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:185.25pt;margin-top:21.6pt;width:74.9pt;height:0pt;z-index:5120;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:185.25pt;margin-top:21.6pt;width:74.9pt;height:0pt;z-index:7168;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D62357A">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BAA63FB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:119.8pt;margin-top:18.3pt;width:0pt;height:56.5pt;z-index:6144;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:119.8pt;margin-top:18.3pt;width:0pt;height:56.5pt;z-index:8192;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CA8C25">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:23.75pt;width:145.95pt;height:25.45pt;z-index:9216;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:23.75pt;width:145.95pt;height:25.45pt;z-index:11264;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Arbeidstilsynet </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">73 19 97 00</w:t>
@@ -895,122 +896,121 @@
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6F39F0">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:262.75pt;margin-top:13.45pt;width:0pt;height:109.55pt;z-index:11264;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:262.75pt;margin-top:13.45pt;width:0pt;height:109.55pt;z-index:13312;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.65pt;margin-top:13.45pt;width:26.7pt;height:0pt;z-index:12288;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.65pt;margin-top:13.45pt;width:26.7pt;height:0pt;z-index:14336;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="290E8581">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.8pt;margin-top:12.45pt;width:26.7pt;height:0pt;z-index:13312;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.8pt;margin-top:12.45pt;width:26.7pt;height:0pt;z-index:15360;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:3.05pt;width:145.95pt;height:47.55pt;z-index:10240;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:3.05pt;width:145.95pt;height:47.55pt;z-index:12288;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">DSB </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">33 41 25 00</w:t>
@@ -1118,69 +1118,69 @@
                   <w:pPr>
                     <w:spacing/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:183.6pt;margin-top:21.85pt;width:81.65pt;height:0.05pt;z-index:8192;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:183.6pt;margin-top:21.85pt;width:81.65pt;height:0.05pt;z-index:10240;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:0.65pt;margin-top:1.8pt;width:184.6pt;height:44.55pt;z-index:7168;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:0.65pt;margin-top:1.8pt;width:184.6pt;height:44.55pt;z-index:9216;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Hovedbedrift</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
@@ -1235,161 +1235,161 @@
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D246D1F">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:121.3pt;margin-top:23.5pt;width:1.25pt;height:93.25pt;z-index:16384;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:121.3pt;margin-top:23.5pt;width:1.25pt;height:93.25pt;z-index:18432;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="697B0E22">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:262.8pt;margin-top:16.25pt;width:26.7pt;height:0pt;z-index:15360;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:262.8pt;margin-top:16.25pt;width:26.7pt;height:0pt;z-index:17408;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:289.45pt;margin-top:4.95pt;width:145.95pt;height:25.45pt;z-index:14336;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:289.45pt;margin-top:4.95pt;width:145.95pt;height:25.45pt;z-index:16384;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Giftinformasjonen 22 59 13 00</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DA2052">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:261.1pt;margin-top:24.95pt;width:28.4pt;height:0.05pt;z-index:20480;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:261.1pt;margin-top:24.95pt;width:28.4pt;height:0.05pt;z-index:22528;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:10.9pt;width:145.95pt;height:33.6pt;z-index:21504;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:10.9pt;width:145.95pt;height:33.6pt;z-index:23552;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ved alvorlig miljøutslipp</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
@@ -1432,154 +1432,151 @@
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B16A7D5">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:24.3pt;width:541.3pt;height:0pt;z-index:31744;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:24.3pt;width:541.3pt;height:0pt;z-index:33792;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="flat" color2="#76923C" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F315923">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:280.7pt;margin-top:18.95pt;width:172.25pt;height:81.75pt;z-index:34816;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:280.7pt;margin-top:18.95pt;width:172.25pt;height:81.75pt;z-index:36864;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Stedfortreder:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">1.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
-                    <w:t xml:space="preserve"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Seksjonsleder: </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
-                    <w:t xml:space="preserve"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mobil:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">2. </w:t>
                   </w:r>
@@ -1605,51 +1602,50 @@
                     <w:t xml:space="preserve">leder</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
-                    <w:t xml:space="preserve"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mobil: </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">3.  </w:t>
                   </w:r>
@@ -1680,51 +1676,51 @@
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mobil:</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:68.9pt;margin-top:16.15pt;width:150.6pt;height:59.45pt;z-index:17408;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:68.9pt;margin-top:16.15pt;width:150.6pt;height:59.45pt;z-index:19456;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Oslo</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">bygg </w:t>
@@ -1792,51 +1788,51 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:223.7pt;margin-top:10.5pt;width:53.25pt;height:27.55pt;z-index:32768;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt" stroked="f">
+          <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:223.7pt;margin-top:10.5pt;width:53.25pt;height:27.55pt;z-index:34816;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt" stroked="f">
             <v:textbox style="" inset="7.087pt,3.685pt,7.087pt,3.685pt">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dersom PL </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
@@ -1861,51 +1857,51 @@
                       <w:szCs w:val="15"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:-33.8pt;margin-top:18.95pt;width:84.75pt;height:56.65pt;z-index:33792;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:-33.8pt;margin-top:18.95pt;width:84.75pt;height:56.65pt;z-index:35840;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="1 1" linestyle="single"/>
             <v:textbox style="" inset="4.252pt,2.835pt,4.252pt,2.835pt">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t xml:space="preserve">BH</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> varsler etter </w:t>
                   </w:r>
@@ -1952,205 +1948,205 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Byggherre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53358DD9">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:220.15pt;margin-top:21.8pt;width:59.3pt;height:0.1pt;z-index:18432;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:220.15pt;margin-top:21.8pt;width:59.3pt;height:0.1pt;z-index:20480;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="dash" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:49.7pt;margin-top:18.65pt;width:16.7pt;height:0pt;z-index:27648;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;flip:x;" strokecolor="#FF0000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:49.7pt;margin-top:18.65pt;width:16.7pt;height:0pt;z-index:29696;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;flip:x;" strokecolor="#FF0000" strokeweight="0.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="round" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="488F9AAB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482D6DFC">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:25.35pt;margin-top:22.15pt;width:0pt;height:25.4pt;z-index:25600;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:25.35pt;margin-top:22.15pt;width:0pt;height:25.4pt;z-index:27648;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:265.15pt;margin-top:22.15pt;width:0pt;height:23.9pt;z-index:26624;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:265.15pt;margin-top:22.15pt;width:0pt;height:23.9pt;z-index:28672;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:25.35pt;margin-top:22.15pt;width:239.9pt;height:0pt;z-index:24576;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:25.35pt;margin-top:22.15pt;width:239.9pt;height:0pt;z-index:26624;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:163.25pt;margin-top:1.4pt;width:0.05pt;height:20.05pt;z-index:29696;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:163.25pt;margin-top:1.4pt;width:0.05pt;height:20.05pt;z-index:31744;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E12A8D">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:-15.4pt;margin-top:22.05pt;width:233.65pt;height:45.2pt;z-index:19456;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:-15.4pt;margin-top:22.05pt;width:233.65pt;height:45.2pt;z-index:21504;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Byggeleder (BL)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
@@ -2191,51 +2187,51 @@
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:224.55pt;margin-top:22.05pt;width:224.6pt;height:45.2pt;z-index:23552;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:224.55pt;margin-top:22.05pt;width:224.6pt;height:45.2pt;z-index:25600;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">K</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">oordinator</w:t>
@@ -2339,51 +2335,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1836FCE2">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:23.3pt;width:541.3pt;height:0pt;z-index:22528;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:23.3pt;width:541.3pt;height:0pt;z-index:24576;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="flat" color2="#76923C" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-176" w:tblpY="57"/>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
@@ -2751,51 +2747,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6773FDAE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:327.05pt;margin-top:118.8pt;width:148.3pt;height:21.3pt;z-index:28672;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:327.05pt;margin-top:118.8pt;width:148.3pt;height:21.3pt;z-index:30720;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single"/>
             <v:textbox style="" inset="7.087pt,3.685pt,7.087pt,3.685pt">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t xml:space="preserve">Oppdatert</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr/>
                     <w:t xml:space="preserve"> dato: </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2830,133 +2826,134 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="279CDC6C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId5"/>
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:left w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:bottom w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:right w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
       </w:pgBorders>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b0352b45-6b93-47a9-8e4a-47accd4a3377"/>
+      <w:tblStyle w:val="TableGrid_366a1935-1ad4-4261-8662-5163946c2f0a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2967,290 +2964,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 05:55:56 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:21 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6667534e-e490-4b4f-ae21-266748caae12"/>
+      <w:tblStyle w:val="TableGrid_fbe44735-ff2c-4e72-ba27-78bbf7dad833"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6086"/>
-      <w:gridCol w:w="2183"/>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6086"/>
+          <w:tcW w:type="dxa" w:w="5657"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 115. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">3.1 Varslingsplan for ulykker og nestenulykker (Utbyggings- eller driftsprosjekter)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2183"/>
+          <w:tcW w:type="dxa" w:w="2612"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+            <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId7"/>
+                        <a:blip r:embed="rId8"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+      <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bd3de57d-c733-4f28-be6b-989347f7e8a2"/>
+      <w:tblStyle w:val="TableGrid_3117c47e-8c76-45c5-b1c5-1442da2383fb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3261,51 +3267,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_764f0f09-61df-4809-b2ae-8427e43d9e4d"/>
+            <w:tblStyle w:val="TableGrid_f7aca454-cefb-4484-9530-0d3b41c97bdb"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3406,136 +3412,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+            <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_48f5da65-2a95-40b8-b66c-a5fb95352e94"/>
+            <w:tblStyle w:val="TableGrid_603b7e1a-b8c8-4bda-b21f-b323bb3ca8e7"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="2160"/>
+            <w:gridCol w:w="1600"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2160"/>
+                <w:tcW w:type="dxa" w:w="1600"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Beskrivelse - retningslinjer</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3551,83 +3557,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2160"/>
+                <w:tcW w:type="dxa" w:w="1600"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+            <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+      <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_88013426-8c82-4318-9314-e4e8267316c3"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5657"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 115. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">3.1 Varslingsplan for ulykker og nestenulykker (Utbyggings- eller driftsprosjekter)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2612"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_721bd340-0519-495d-b057-5ba0fdebfc97"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5896"/>
+      <w:gridCol w:w="3174"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5896"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_c9eabff1-953e-46b6-b884-a7556d464875"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3174"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_60a3d3b7-1e60-4c25-9617-de01ed06fb72"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1600"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1600"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Beskrivelse - retningslinjer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1600"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -4586,50 +5149,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="433179C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4706,50 +5270,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="52F71B66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4826,50 +5391,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="5E53636D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4933,50 +5499,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="6B026F84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7558,660 +8125,883 @@
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vanliginnrykk">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc" w:customStyle="1">
-    <w:name w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+  <w:style w:type="paragraph" w:styleId="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c" w:customStyle="1">
+    <w:name w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+    <w:basedOn w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30244ad6-f949-4ab6-8b1b-9a5b9ef3c01e" w:customStyle="1">
-    <w:name w:val="Normal Table_30244ad6-f949-4ab6-8b1b-9a5b9ef3c01e"/>
+  <w:style w:type="table" w:styleId="NormalTable_525a6900-54ed-4494-acd7-45dcceda6cec" w:customStyle="1">
+    <w:name w:val="Normal Table_525a6900-54ed-4494-acd7-45dcceda6cec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa2bd43d-d399-4aa5-82d0-bc7584802421" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30244ad6-f949-4ab6-8b1b-9a5b9ef3c01e"/>
+  <w:style w:type="table" w:styleId="TableGrid_db325792-fc87-4e47-93b2-90423f0069ca" w:customStyle="1">
+    <w:name w:val="Table Grid_db325792-fc87-4e47-93b2-90423f0069ca"/>
+    <w:basedOn w:val="NormalTable_525a6900-54ed-4494-acd7-45dcceda6cec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+    <w:basedOn w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+      <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_4f1682d0-1c00-430c-bd03-762590cdf6dc"/>
+    <w:basedOn w:val="Normal_4f2aebce-df7a-4044-8676-e415f7e96e6c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
-      <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_41c496a9-a3cb-4b41-a119-93a5920a8290" w:customStyle="1">
-    <w:name w:val="Normal Table_41c496a9-a3cb-4b41-a119-93a5920a8290"/>
+  <w:style w:type="table" w:styleId="NormalTable_d0441aa9-de16-4781-af73-ac62e30c8958" w:customStyle="1">
+    <w:name w:val="Normal Table_d0441aa9-de16-4781-af73-ac62e30c8958"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7baa86b7-d28e-4b87-a685-4bd0f88a2668" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_41c496a9-a3cb-4b41-a119-93a5920a8290"/>
+  <w:style w:type="table" w:styleId="TableGrid_2834c5be-f81e-4f35-8495-aa695500e18f" w:customStyle="1">
+    <w:name w:val="Table Grid_2834c5be-f81e-4f35-8495-aa695500e18f"/>
+    <w:basedOn w:val="NormalTable_d0441aa9-de16-4781-af73-ac62e30c8958"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_37b8b08f-06fd-4db9-8774-d25d06f63c2e" w:customStyle="1">
-    <w:name w:val="Normal Table_37b8b08f-06fd-4db9-8774-d25d06f63c2e"/>
+  <w:style w:type="table" w:styleId="NormalTable_08fe2c1e-a348-44be-b8a9-e52f891ff774" w:customStyle="1">
+    <w:name w:val="Normal Table_08fe2c1e-a348-44be-b8a9-e52f891ff774"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1495facc-c439-4971-a421-7f5504355a35" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_37b8b08f-06fd-4db9-8774-d25d06f63c2e"/>
+  <w:style w:type="table" w:styleId="TableGrid_b2862250-7de5-45d9-a005-8e5a1e56ac13" w:customStyle="1">
+    <w:name w:val="Table Grid_b2862250-7de5-45d9-a005-8e5a1e56ac13"/>
+    <w:basedOn w:val="NormalTable_08fe2c1e-a348-44be-b8a9-e52f891ff774"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8740eff2-0510-4dc9-a453-d9c7a4cf5563" w:customStyle="1">
-    <w:name w:val="Normal Table_8740eff2-0510-4dc9-a453-d9c7a4cf5563"/>
+  <w:style w:type="table" w:styleId="NormalTable_2fde59f8-018a-4e00-be59-d518f23b40e0" w:customStyle="1">
+    <w:name w:val="Normal Table_2fde59f8-018a-4e00-be59-d518f23b40e0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b9742912-881e-4e41-b446-d086f7215b8c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8740eff2-0510-4dc9-a453-d9c7a4cf5563"/>
+  <w:style w:type="table" w:styleId="TableGrid_e704d12d-612b-4122-b2e2-b9d1c553d411" w:customStyle="1">
+    <w:name w:val="Table Grid_e704d12d-612b-4122-b2e2-b9d1c553d411"/>
+    <w:basedOn w:val="NormalTable_2fde59f8-018a-4e00-be59-d518f23b40e0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eefc0e27-fd6a-4102-96fe-bde6fb54bfa3" w:customStyle="1">
-    <w:name w:val="Normal Table_eefc0e27-fd6a-4102-96fe-bde6fb54bfa3"/>
+  <w:style w:type="table" w:styleId="NormalTable_d2b4d7b3-ca15-485d-9c0d-83a4838c7242" w:customStyle="1">
+    <w:name w:val="Normal Table_d2b4d7b3-ca15-485d-9c0d-83a4838c7242"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_10e48429-1c44-42a0-8230-b27a5af0f611" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eefc0e27-fd6a-4102-96fe-bde6fb54bfa3"/>
+  <w:style w:type="table" w:styleId="TableGrid_d593a619-5755-40e3-a3c2-7e8e1b8745f5" w:customStyle="1">
+    <w:name w:val="Table Grid_d593a619-5755-40e3-a3c2-7e8e1b8745f5"/>
+    <w:basedOn w:val="NormalTable_d2b4d7b3-ca15-485d-9c0d-83a4838c7242"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a5a3aa5e-7f79-49ce-92a5-06ccf5b98a6c" w:customStyle="1">
-    <w:name w:val="Normal Table_a5a3aa5e-7f79-49ce-92a5-06ccf5b98a6c"/>
+  <w:style w:type="table" w:styleId="NormalTable_ed5b3446-b958-49af-beaa-419b8fe9e115" w:customStyle="1">
+    <w:name w:val="Normal Table_ed5b3446-b958-49af-beaa-419b8fe9e115"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b0352b45-6b93-47a9-8e4a-47accd4a3377" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a5a3aa5e-7f79-49ce-92a5-06ccf5b98a6c"/>
+  <w:style w:type="table" w:styleId="TableGrid_366a1935-1ad4-4261-8662-5163946c2f0a" w:customStyle="1">
+    <w:name w:val="Table Grid_366a1935-1ad4-4261-8662-5163946c2f0a"/>
+    <w:basedOn w:val="NormalTable_ed5b3446-b958-49af-beaa-419b8fe9e115"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6e32f773-b7cc-46dd-b34e-b0fa68ae02d2" w:customStyle="1">
-    <w:name w:val="Normal Table_6e32f773-b7cc-46dd-b34e-b0fa68ae02d2"/>
+  <w:style w:type="table" w:styleId="NormalTable_7d12a4f6-fc89-4a0c-8157-1b4f7f037aec" w:customStyle="1">
+    <w:name w:val="Normal Table_7d12a4f6-fc89-4a0c-8157-1b4f7f037aec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6667534e-e490-4b4f-ae21-266748caae12" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6e32f773-b7cc-46dd-b34e-b0fa68ae02d2"/>
+  <w:style w:type="table" w:styleId="TableGrid_88013426-8c82-4318-9314-e4e8267316c3" w:customStyle="1">
+    <w:name w:val="Table Grid_88013426-8c82-4318-9314-e4e8267316c3"/>
+    <w:basedOn w:val="NormalTable_7d12a4f6-fc89-4a0c-8157-1b4f7f037aec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_89dff834-a7ec-4499-91c6-75e7393c3b2e" w:customStyle="1">
-    <w:name w:val="Normal Table_89dff834-a7ec-4499-91c6-75e7393c3b2e"/>
+  <w:style w:type="table" w:styleId="NormalTable_5246cba2-afba-489f-bd85-6f09dfec67d0" w:customStyle="1">
+    <w:name w:val="Normal Table_5246cba2-afba-489f-bd85-6f09dfec67d0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_764f0f09-61df-4809-b2ae-8427e43d9e4d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_89dff834-a7ec-4499-91c6-75e7393c3b2e"/>
+  <w:style w:type="table" w:styleId="TableGrid_c9eabff1-953e-46b6-b884-a7556d464875" w:customStyle="1">
+    <w:name w:val="Table Grid_c9eabff1-953e-46b6-b884-a7556d464875"/>
+    <w:basedOn w:val="NormalTable_5246cba2-afba-489f-bd85-6f09dfec67d0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3139e6eb-f912-464f-98a2-22c04a9dc5da" w:customStyle="1">
-    <w:name w:val="Normal Table_3139e6eb-f912-464f-98a2-22c04a9dc5da"/>
+  <w:style w:type="table" w:styleId="NormalTable_df919fae-b5d7-4aed-b8ab-8d79b3192d76" w:customStyle="1">
+    <w:name w:val="Normal Table_df919fae-b5d7-4aed-b8ab-8d79b3192d76"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_48f5da65-2a95-40b8-b66c-a5fb95352e94" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3139e6eb-f912-464f-98a2-22c04a9dc5da"/>
+  <w:style w:type="table" w:styleId="TableGrid_60a3d3b7-1e60-4c25-9617-de01ed06fb72" w:customStyle="1">
+    <w:name w:val="Table Grid_60a3d3b7-1e60-4c25-9617-de01ed06fb72"/>
+    <w:basedOn w:val="NormalTable_df919fae-b5d7-4aed-b8ab-8d79b3192d76"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca05a64f-1b95-4cb2-8d5e-06314753996d" w:customStyle="1">
-    <w:name w:val="Normal Table_ca05a64f-1b95-4cb2-8d5e-06314753996d"/>
+  <w:style w:type="table" w:styleId="NormalTable_313a801d-14ad-4c67-8f5a-64a87773f1ff" w:customStyle="1">
+    <w:name w:val="Normal Table_313a801d-14ad-4c67-8f5a-64a87773f1ff"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bd3de57d-c733-4f28-be6b-989347f7e8a2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca05a64f-1b95-4cb2-8d5e-06314753996d"/>
+  <w:style w:type="table" w:styleId="TableGrid_721bd340-0519-495d-b057-5ba0fdebfc97" w:customStyle="1">
+    <w:name w:val="Table Grid_721bd340-0519-495d-b057-5ba0fdebfc97"/>
+    <w:basedOn w:val="NormalTable_313a801d-14ad-4c67-8f5a-64a87773f1ff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_6568e8af-f62a-4cd9-992e-fdb7dc04fd52" w:customStyle="1">
+    <w:name w:val="Normal Table_6568e8af-f62a-4cd9-992e-fdb7dc04fd52"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_fbe44735-ff2c-4e72-ba27-78bbf7dad833" w:customStyle="1">
+    <w:name w:val="Table Grid_fbe44735-ff2c-4e72-ba27-78bbf7dad833"/>
+    <w:basedOn w:val="NormalTable_6568e8af-f62a-4cd9-992e-fdb7dc04fd52"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_0acdc328-8e85-4604-8a03-2e98507c49d5" w:customStyle="1">
+    <w:name w:val="Normal Table_0acdc328-8e85-4604-8a03-2e98507c49d5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_f7aca454-cefb-4484-9530-0d3b41c97bdb" w:customStyle="1">
+    <w:name w:val="Table Grid_f7aca454-cefb-4484-9530-0d3b41c97bdb"/>
+    <w:basedOn w:val="NormalTable_0acdc328-8e85-4604-8a03-2e98507c49d5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_a7c156f7-0626-4971-8224-29b329b86286" w:customStyle="1">
+    <w:name w:val="Normal Table_a7c156f7-0626-4971-8224-29b329b86286"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_603b7e1a-b8c8-4bda-b21f-b323bb3ca8e7" w:customStyle="1">
+    <w:name w:val="Table Grid_603b7e1a-b8c8-4bda-b21f-b323bb3ca8e7"/>
+    <w:basedOn w:val="NormalTable_a7c156f7-0626-4971-8224-29b329b86286"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_36cfa4ff-44b4-4478-a8be-74662f08efe4" w:customStyle="1">
+    <w:name w:val="Normal Table_36cfa4ff-44b4-4478-a8be-74662f08efe4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3117c47e-8c76-45c5-b1c5-1442da2383fb" w:customStyle="1">
+    <w:name w:val="Table Grid_3117c47e-8c76-45c5-b1c5-1442da2383fb"/>
+    <w:basedOn w:val="NormalTable_36cfa4ff-44b4-4478-a8be-74662f08efe4"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" /></Relationships>
+<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/675-3-3.1%20Varslingsplan%20for%20ulykker%20og%20nestenulykker%20(skoler%20i%20driftbyggeplasser).dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>