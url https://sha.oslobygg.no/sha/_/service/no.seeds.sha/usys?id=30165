--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="28E8733C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -603,118 +604,108 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at følgende firma;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3275DC0E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E87D2C9">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Navn på firma/person; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> v/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAE50B8">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">vil ivareta </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">hovedbedriftens roller og oppgaver</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195B8BAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr/>
       </w:pPr>
@@ -737,204 +728,188 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">o</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">m</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> dato/klokkeslett; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  kl. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="624D3F47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">o</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">m</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> dato/klokkeslett;</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  kl. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48817576">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29841493">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samt på kveldstid etter arbeidstidens slutt (kl. 15</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30) </w:t>
       </w:r>
@@ -977,487 +952,454 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> dato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> dato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2697C723">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27BF418A">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Dato/sign;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F420AF8">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For hovedbedriften;</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">den som overtar rollen/oppgavene;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53ABC301">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F64E164">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&lt;Navn på hovedbedrift&gt;</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&lt;Navn på den som overtar rollen&gt;</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="709" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_232ea5b6-cd1b-4099-96f1-79bdbe3d3e21"/>
+      <w:tblStyle w:val="TableGrid_d276afdb-0ba1-48be-b19b-671d7d3b4b5f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4889"/>
       <w:gridCol w:w="4890"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1468,290 +1410,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4889"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:40:49 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:11 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4889"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fb5dff66-3705-49ae-bfae-89409f44fd79"/>
+      <w:tblStyle w:val="TableGrid_35939033-4db6-471b-a5b7-3d5f35e9e1aa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6561"/>
-      <w:gridCol w:w="2354"/>
+      <w:gridCol w:w="6099"/>
+      <w:gridCol w:w="2816"/>
       <w:gridCol w:w="864"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6561"/>
+          <w:tcW w:type="dxa" w:w="6099"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 116. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">4.1 Overføring av rollen som hovedbedrift</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2354"/>
+          <w:tcW w:type="dxa" w:w="2816"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="864"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
+            <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
+      <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c20f09eb-1800-41b5-9012-2e697b9f558c"/>
+      <w:tblStyle w:val="TableGrid_fe85de91-5895-400f-b185-fcf82bc8c4fe"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6356"/>
       <w:gridCol w:w="3423"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1762,51 +1713,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6356"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_547611ab-fc34-41bf-a9b0-493a561ef03e"/>
+            <w:tblStyle w:val="TableGrid_156f03d8-634b-4796-87a9-8b474a57f55f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1907,136 +1858,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
+            <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3423"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3727179e-6461-49ca-bcfd-15dc5ff7c234"/>
+            <w:tblStyle w:val="TableGrid_874aab95-9fd5-465c-87fc-4e266a8c7724"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2052,95 +2003,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
+            <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
+      <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_309a8614-a181-4e57-8433-d3b3ee7c84c2"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6099"/>
+      <w:gridCol w:w="2816"/>
+      <w:gridCol w:w="864"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6099"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 116. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">4.1 Overføring av rollen som hovedbedrift</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2816"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="864"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_2c4c1161-a0b3-464b-b2b7-406c9f78c272"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6356"/>
+      <w:gridCol w:w="3423"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6356"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_f1294197-1fa7-4449-8294-1d5beaaca02d"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3423"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_13f9f80f-3372-48dd-9e5e-f06a48993a47"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2774,660 +3283,883 @@
     <w:link w:val="BobletekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_c124707d-6c65-4158-9724-c168a912d0af" w:customStyle="1">
-    <w:name w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
+  <w:style w:type="paragraph" w:styleId="Normal_730c0023-f6b4-4721-97c1-8457c806793b" w:customStyle="1">
+    <w:name w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
+    <w:basedOn w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d36e96e-e20c-4bf5-a4a5-36e47c247ae9" w:customStyle="1">
-    <w:name w:val="Normal Table_4d36e96e-e20c-4bf5-a4a5-36e47c247ae9"/>
+  <w:style w:type="table" w:styleId="NormalTable_ddd78d98-23f8-4562-96da-7c7ab5af720a" w:customStyle="1">
+    <w:name w:val="Normal Table_ddd78d98-23f8-4562-96da-7c7ab5af720a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_4d36e96e-e20c-4bf5-a4a5-36e47c247ae9"/>
+    <w:basedOn w:val="NormalTable_ddd78d98-23f8-4562-96da-7c7ab5af720a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_c124707d-6c65-4158-9724-c168a912d0af"/>
+    <w:basedOn w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_730c0023-f6b4-4721-97c1-8457c806793b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_07738209-3492-4f4c-9b6e-e975c03aac2b" w:customStyle="1">
-    <w:name w:val="Normal Table_07738209-3492-4f4c-9b6e-e975c03aac2b"/>
+  <w:style w:type="table" w:styleId="NormalTable_3a98b6cb-4b56-4109-b4e6-66af4543ad1a" w:customStyle="1">
+    <w:name w:val="Normal Table_3a98b6cb-4b56-4109-b4e6-66af4543ad1a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_113e6a79-58c2-47d9-a53e-43a814b03eff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_07738209-3492-4f4c-9b6e-e975c03aac2b"/>
+  <w:style w:type="table" w:styleId="TableGrid_8877dfd5-5993-475b-a616-d086ccc27b9a" w:customStyle="1">
+    <w:name w:val="Table Grid_8877dfd5-5993-475b-a616-d086ccc27b9a"/>
+    <w:basedOn w:val="NormalTable_3a98b6cb-4b56-4109-b4e6-66af4543ad1a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9650139b-ef05-403c-82f4-0572646ffc1f" w:customStyle="1">
-    <w:name w:val="Normal Table_9650139b-ef05-403c-82f4-0572646ffc1f"/>
+  <w:style w:type="table" w:styleId="NormalTable_c655ab71-2d22-41f3-82b0-18edfe12ac58" w:customStyle="1">
+    <w:name w:val="Normal Table_c655ab71-2d22-41f3-82b0-18edfe12ac58"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_304c2086-b1ca-4382-a439-5b9ed42a5d32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9650139b-ef05-403c-82f4-0572646ffc1f"/>
+  <w:style w:type="table" w:styleId="TableGrid_7cd074cc-37cf-4f18-9f4e-426af781276b" w:customStyle="1">
+    <w:name w:val="Table Grid_7cd074cc-37cf-4f18-9f4e-426af781276b"/>
+    <w:basedOn w:val="NormalTable_c655ab71-2d22-41f3-82b0-18edfe12ac58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_67d419b4-9925-4da9-9ad4-efd234634967" w:customStyle="1">
-    <w:name w:val="Normal Table_67d419b4-9925-4da9-9ad4-efd234634967"/>
+  <w:style w:type="table" w:styleId="NormalTable_f7daec6b-f9e0-4910-94e4-a0e15d543eed" w:customStyle="1">
+    <w:name w:val="Normal Table_f7daec6b-f9e0-4910-94e4-a0e15d543eed"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1705f688-bb47-4872-afab-bbc382907686" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_67d419b4-9925-4da9-9ad4-efd234634967"/>
+  <w:style w:type="table" w:styleId="TableGrid_dcecf9de-df61-4256-8354-0a44ad06ecdd" w:customStyle="1">
+    <w:name w:val="Table Grid_dcecf9de-df61-4256-8354-0a44ad06ecdd"/>
+    <w:basedOn w:val="NormalTable_f7daec6b-f9e0-4910-94e4-a0e15d543eed"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f335b500-34b8-4e25-ae18-0042d757e461" w:customStyle="1">
-    <w:name w:val="Normal Table_f335b500-34b8-4e25-ae18-0042d757e461"/>
+  <w:style w:type="table" w:styleId="NormalTable_d64a3306-8f8e-44c3-b154-17318c9619dd" w:customStyle="1">
+    <w:name w:val="Normal Table_d64a3306-8f8e-44c3-b154-17318c9619dd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3b4177e1-5bcb-4c03-a8e3-3b382aa89d3b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f335b500-34b8-4e25-ae18-0042d757e461"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a5baeeb-a48a-4cdf-a315-98bad5002b26" w:customStyle="1">
+    <w:name w:val="Table Grid_1a5baeeb-a48a-4cdf-a315-98bad5002b26"/>
+    <w:basedOn w:val="NormalTable_d64a3306-8f8e-44c3-b154-17318c9619dd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61949d6b-07ac-481b-9e9c-0650fbb0847f" w:customStyle="1">
-    <w:name w:val="Normal Table_61949d6b-07ac-481b-9e9c-0650fbb0847f"/>
+  <w:style w:type="table" w:styleId="NormalTable_f9f00267-529d-4a30-a252-6f00e505c4aa" w:customStyle="1">
+    <w:name w:val="Normal Table_f9f00267-529d-4a30-a252-6f00e505c4aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_232ea5b6-cd1b-4099-96f1-79bdbe3d3e21" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61949d6b-07ac-481b-9e9c-0650fbb0847f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d276afdb-0ba1-48be-b19b-671d7d3b4b5f" w:customStyle="1">
+    <w:name w:val="Table Grid_d276afdb-0ba1-48be-b19b-671d7d3b4b5f"/>
+    <w:basedOn w:val="NormalTable_f9f00267-529d-4a30-a252-6f00e505c4aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88bb8314-dd34-4fa6-98f9-5b0e7563b45b" w:customStyle="1">
-    <w:name w:val="Normal Table_88bb8314-dd34-4fa6-98f9-5b0e7563b45b"/>
+  <w:style w:type="table" w:styleId="NormalTable_d7db1b3f-01a5-4b72-a9c2-11ecb241c706" w:customStyle="1">
+    <w:name w:val="Normal Table_d7db1b3f-01a5-4b72-a9c2-11ecb241c706"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fb5dff66-3705-49ae-bfae-89409f44fd79" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88bb8314-dd34-4fa6-98f9-5b0e7563b45b"/>
+  <w:style w:type="table" w:styleId="TableGrid_309a8614-a181-4e57-8433-d3b3ee7c84c2" w:customStyle="1">
+    <w:name w:val="Table Grid_309a8614-a181-4e57-8433-d3b3ee7c84c2"/>
+    <w:basedOn w:val="NormalTable_d7db1b3f-01a5-4b72-a9c2-11ecb241c706"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_067b2f80-69eb-448a-b086-ba3a63936991" w:customStyle="1">
-    <w:name w:val="Normal Table_067b2f80-69eb-448a-b086-ba3a63936991"/>
+  <w:style w:type="table" w:styleId="NormalTable_57aca21a-b5f2-4996-b444-4250ed0139d4" w:customStyle="1">
+    <w:name w:val="Normal Table_57aca21a-b5f2-4996-b444-4250ed0139d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_547611ab-fc34-41bf-a9b0-493a561ef03e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_067b2f80-69eb-448a-b086-ba3a63936991"/>
+  <w:style w:type="table" w:styleId="TableGrid_f1294197-1fa7-4449-8294-1d5beaaca02d" w:customStyle="1">
+    <w:name w:val="Table Grid_f1294197-1fa7-4449-8294-1d5beaaca02d"/>
+    <w:basedOn w:val="NormalTable_57aca21a-b5f2-4996-b444-4250ed0139d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d500c494-f812-45db-9ec1-a7f54f8d1eb3" w:customStyle="1">
-    <w:name w:val="Normal Table_d500c494-f812-45db-9ec1-a7f54f8d1eb3"/>
+  <w:style w:type="table" w:styleId="NormalTable_0bcdfa2a-dc69-4631-a171-e3c84f50a79c" w:customStyle="1">
+    <w:name w:val="Normal Table_0bcdfa2a-dc69-4631-a171-e3c84f50a79c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3727179e-6461-49ca-bcfd-15dc5ff7c234" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d500c494-f812-45db-9ec1-a7f54f8d1eb3"/>
+  <w:style w:type="table" w:styleId="TableGrid_13f9f80f-3372-48dd-9e5e-f06a48993a47" w:customStyle="1">
+    <w:name w:val="Table Grid_13f9f80f-3372-48dd-9e5e-f06a48993a47"/>
+    <w:basedOn w:val="NormalTable_0bcdfa2a-dc69-4631-a171-e3c84f50a79c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_56577569-d80e-4557-8ccb-9def1f2bcad7" w:customStyle="1">
-    <w:name w:val="Normal Table_56577569-d80e-4557-8ccb-9def1f2bcad7"/>
+  <w:style w:type="table" w:styleId="NormalTable_23b2e9a6-6fd7-4dd9-82e6-32e349c1587c" w:customStyle="1">
+    <w:name w:val="Normal Table_23b2e9a6-6fd7-4dd9-82e6-32e349c1587c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c20f09eb-1800-41b5-9012-2e697b9f558c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_56577569-d80e-4557-8ccb-9def1f2bcad7"/>
+  <w:style w:type="table" w:styleId="TableGrid_2c4c1161-a0b3-464b-b2b7-406c9f78c272" w:customStyle="1">
+    <w:name w:val="Table Grid_2c4c1161-a0b3-464b-b2b7-406c9f78c272"/>
+    <w:basedOn w:val="NormalTable_23b2e9a6-6fd7-4dd9-82e6-32e349c1587c"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_a9ae14e4-1ac8-4fc7-92f7-bfa3b71a3cf7" w:customStyle="1">
+    <w:name w:val="Normal Table_a9ae14e4-1ac8-4fc7-92f7-bfa3b71a3cf7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_35939033-4db6-471b-a5b7-3d5f35e9e1aa" w:customStyle="1">
+    <w:name w:val="Table Grid_35939033-4db6-471b-a5b7-3d5f35e9e1aa"/>
+    <w:basedOn w:val="NormalTable_a9ae14e4-1ac8-4fc7-92f7-bfa3b71a3cf7"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_430a4d71-6861-4845-8755-257bc1f132a8" w:customStyle="1">
+    <w:name w:val="Normal Table_430a4d71-6861-4845-8755-257bc1f132a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_156f03d8-634b-4796-87a9-8b474a57f55f" w:customStyle="1">
+    <w:name w:val="Table Grid_156f03d8-634b-4796-87a9-8b474a57f55f"/>
+    <w:basedOn w:val="NormalTable_430a4d71-6861-4845-8755-257bc1f132a8"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_33e82945-5bf7-432a-b036-b5e09ef026e6" w:customStyle="1">
+    <w:name w:val="Normal Table_33e82945-5bf7-432a-b036-b5e09ef026e6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_874aab95-9fd5-465c-87fc-4e266a8c7724" w:customStyle="1">
+    <w:name w:val="Table Grid_874aab95-9fd5-465c-87fc-4e266a8c7724"/>
+    <w:basedOn w:val="NormalTable_33e82945-5bf7-432a-b036-b5e09ef026e6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_32ecb921-4ad9-4998-aa57-0bb0856c5c1b" w:customStyle="1">
+    <w:name w:val="Normal Table_32ecb921-4ad9-4998-aa57-0bb0856c5c1b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_fe85de91-5895-400f-b185-fcf82bc8c4fe" w:customStyle="1">
+    <w:name w:val="Table Grid_fe85de91-5895-400f-b185-fcf82bc8c4fe"/>
+    <w:basedOn w:val="NormalTable_32ecb921-4ad9-4998-aa57-0bb0856c5c1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/663-2-4.1%20Overf&#248;ring%20av%20rollen%20som%20hovedbedrift.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>