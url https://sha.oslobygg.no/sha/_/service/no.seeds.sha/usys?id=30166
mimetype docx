--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -3266,51 +3266,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings-Regular">
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2d703c99-79b1-48dc-b3b8-eb4d5d9acd7f"/>
+      <w:tblStyle w:val="TableGrid_85edeb10-1bc5-4d1a-b262-66570ce4c90f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3321,51 +3321,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:07:02 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:15:31 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3393,51 +3393,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_973d5168-bde7-44ff-8f63-6473e776ee0d"/>
+      <w:tblStyle w:val="TableGrid_5f518793-a3c7-4c00-b66e-f9fa3bb94983"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3495,51 +3495,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+            <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3552,59 +3552,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+      <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fbb812c6-d533-48fc-b18b-d23ae401c94e"/>
+      <w:tblStyle w:val="TableGrid_4f853e4f-c491-41b4-97eb-fe709a4cd68e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3615,51 +3615,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_07df1562-35c3-401d-b0d2-094742178920"/>
+            <w:tblStyle w:val="TableGrid_ce3ddd72-c21a-4dea-9319-fee713292c92"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3760,72 +3760,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">29.01.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+            <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_914bdef6-b705-4c3a-9e11-acd41686fa76"/>
+            <w:tblStyle w:val="TableGrid_21a5deb4-bac3-4eac-b109-d4ab32feedf0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3926,62 +3926,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+            <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+      <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="67AC0265"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4748,629 +4748,629 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651" w:customStyle="1">
-    <w:name w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+  <w:style w:type="paragraph" w:styleId="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf" w:customStyle="1">
+    <w:name w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+    <w:basedOn w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fb3533a6-62df-46e8-bb4c-33b94721bfdf" w:customStyle="1">
-    <w:name w:val="Normal Table_fb3533a6-62df-46e8-bb4c-33b94721bfdf"/>
+  <w:style w:type="table" w:styleId="NormalTable_a71f44f7-4704-4e8f-bfbe-4c504b3aa443" w:customStyle="1">
+    <w:name w:val="Normal Table_a71f44f7-4704-4e8f-bfbe-4c504b3aa443"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_40990955-967a-4c9f-9d92-8deadd76bfe2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fb3533a6-62df-46e8-bb4c-33b94721bfdf"/>
+  <w:style w:type="table" w:styleId="TableGrid_0d0197d2-9640-48c8-9cc5-e5003b163170" w:customStyle="1">
+    <w:name w:val="Table Grid_0d0197d2-9640-48c8-9cc5-e5003b163170"/>
+    <w:basedOn w:val="NormalTable_a71f44f7-4704-4e8f-bfbe-4c504b3aa443"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+    <w:basedOn w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_a85a25fa-3427-4560-bbf7-f34f2c33e651"/>
+    <w:basedOn w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_709768dd-2d41-4d83-953a-3bbfcc457b7d" w:customStyle="1">
-    <w:name w:val="Normal Table_709768dd-2d41-4d83-953a-3bbfcc457b7d"/>
+  <w:style w:type="table" w:styleId="NormalTable_e0464dfd-aa3d-4a23-9e6b-4531b65e2a4a" w:customStyle="1">
+    <w:name w:val="Normal Table_e0464dfd-aa3d-4a23-9e6b-4531b65e2a4a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5273d5f2-3904-4a1b-9929-568e6d2eb387" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_709768dd-2d41-4d83-953a-3bbfcc457b7d"/>
+  <w:style w:type="table" w:styleId="TableGrid_d355f2c4-43d1-490e-8470-153a5dfbb301" w:customStyle="1">
+    <w:name w:val="Table Grid_d355f2c4-43d1-490e-8470-153a5dfbb301"/>
+    <w:basedOn w:val="NormalTable_e0464dfd-aa3d-4a23-9e6b-4531b65e2a4a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_35cb07db-529b-42c3-b573-a8b03ad2f490" w:customStyle="1">
-    <w:name w:val="Normal Table_35cb07db-529b-42c3-b573-a8b03ad2f490"/>
+  <w:style w:type="table" w:styleId="NormalTable_faa795bb-c27c-493c-81b6-798d3de7a29f" w:customStyle="1">
+    <w:name w:val="Normal Table_faa795bb-c27c-493c-81b6-798d3de7a29f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2a574d91-159d-4117-b608-2159f654653e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_35cb07db-529b-42c3-b573-a8b03ad2f490"/>
+  <w:style w:type="table" w:styleId="TableGrid_5fc03c44-8df1-4553-b04d-b15a2ff63bf9" w:customStyle="1">
+    <w:name w:val="Table Grid_5fc03c44-8df1-4553-b04d-b15a2ff63bf9"/>
+    <w:basedOn w:val="NormalTable_faa795bb-c27c-493c-81b6-798d3de7a29f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3e228c7a-45f0-467a-8f77-cf0b7db0d63b" w:customStyle="1">
-    <w:name w:val="Normal Table_3e228c7a-45f0-467a-8f77-cf0b7db0d63b"/>
+  <w:style w:type="table" w:styleId="NormalTable_6d4582ca-4016-47bf-9db0-9e0fc2b47682" w:customStyle="1">
+    <w:name w:val="Normal Table_6d4582ca-4016-47bf-9db0-9e0fc2b47682"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_34a6225e-750a-4017-9466-d706ad49d11d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3e228c7a-45f0-467a-8f77-cf0b7db0d63b"/>
+  <w:style w:type="table" w:styleId="TableGrid_d595d0d3-cbf8-499b-8fde-b5e3373e73fd" w:customStyle="1">
+    <w:name w:val="Table Grid_d595d0d3-cbf8-499b-8fde-b5e3373e73fd"/>
+    <w:basedOn w:val="NormalTable_6d4582ca-4016-47bf-9db0-9e0fc2b47682"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a395de16-d6b5-4e00-918e-9ed917485d53" w:customStyle="1">
-    <w:name w:val="Normal Table_a395de16-d6b5-4e00-918e-9ed917485d53"/>
+  <w:style w:type="table" w:styleId="NormalTable_88dc401c-3ab3-4eab-9dd6-9a5d520ab2e0" w:customStyle="1">
+    <w:name w:val="Normal Table_88dc401c-3ab3-4eab-9dd6-9a5d520ab2e0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5beb4757-8dcd-44ff-8590-39fd58d78f2d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a395de16-d6b5-4e00-918e-9ed917485d53"/>
+  <w:style w:type="table" w:styleId="TableGrid_f8d0f6c1-b227-466a-82ea-58fa5f17d901" w:customStyle="1">
+    <w:name w:val="Table Grid_f8d0f6c1-b227-466a-82ea-58fa5f17d901"/>
+    <w:basedOn w:val="NormalTable_88dc401c-3ab3-4eab-9dd6-9a5d520ab2e0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6e17643b-9f32-47cd-a3f0-522e7ccbb322" w:customStyle="1">
-    <w:name w:val="Normal Table_6e17643b-9f32-47cd-a3f0-522e7ccbb322"/>
+  <w:style w:type="table" w:styleId="NormalTable_0c1d4a99-b9aa-46e2-8995-2be5746886dc" w:customStyle="1">
+    <w:name w:val="Normal Table_0c1d4a99-b9aa-46e2-8995-2be5746886dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2d703c99-79b1-48dc-b3b8-eb4d5d9acd7f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6e17643b-9f32-47cd-a3f0-522e7ccbb322"/>
+  <w:style w:type="table" w:styleId="TableGrid_85edeb10-1bc5-4d1a-b262-66570ce4c90f" w:customStyle="1">
+    <w:name w:val="Table Grid_85edeb10-1bc5-4d1a-b262-66570ce4c90f"/>
+    <w:basedOn w:val="NormalTable_0c1d4a99-b9aa-46e2-8995-2be5746886dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_21c78dd8-8373-4e45-8e06-653b04190191" w:customStyle="1">
-    <w:name w:val="Normal Table_21c78dd8-8373-4e45-8e06-653b04190191"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd3d5f44-d12f-455d-a310-5792d580cc23" w:customStyle="1">
+    <w:name w:val="Normal Table_cd3d5f44-d12f-455d-a310-5792d580cc23"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_973d5168-bde7-44ff-8f63-6473e776ee0d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_21c78dd8-8373-4e45-8e06-653b04190191"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f518793-a3c7-4c00-b66e-f9fa3bb94983" w:customStyle="1">
+    <w:name w:val="Table Grid_5f518793-a3c7-4c00-b66e-f9fa3bb94983"/>
+    <w:basedOn w:val="NormalTable_cd3d5f44-d12f-455d-a310-5792d580cc23"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c0cfbd48-ea7b-4dd4-a08b-47b210eeabee" w:customStyle="1">
-    <w:name w:val="Normal Table_c0cfbd48-ea7b-4dd4-a08b-47b210eeabee"/>
+  <w:style w:type="table" w:styleId="NormalTable_59540ffe-e7c5-4050-a769-cc3add8066a3" w:customStyle="1">
+    <w:name w:val="Normal Table_59540ffe-e7c5-4050-a769-cc3add8066a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_07df1562-35c3-401d-b0d2-094742178920" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c0cfbd48-ea7b-4dd4-a08b-47b210eeabee"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce3ddd72-c21a-4dea-9319-fee713292c92" w:customStyle="1">
+    <w:name w:val="Table Grid_ce3ddd72-c21a-4dea-9319-fee713292c92"/>
+    <w:basedOn w:val="NormalTable_59540ffe-e7c5-4050-a769-cc3add8066a3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8b2112b2-a965-4d70-8bca-d060f62d4891" w:customStyle="1">
-    <w:name w:val="Normal Table_8b2112b2-a965-4d70-8bca-d060f62d4891"/>
+  <w:style w:type="table" w:styleId="NormalTable_6b7a24f2-8ea1-4ac6-ad72-22afcd043da8" w:customStyle="1">
+    <w:name w:val="Normal Table_6b7a24f2-8ea1-4ac6-ad72-22afcd043da8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_914bdef6-b705-4c3a-9e11-acd41686fa76" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8b2112b2-a965-4d70-8bca-d060f62d4891"/>
+  <w:style w:type="table" w:styleId="TableGrid_21a5deb4-bac3-4eac-b109-d4ab32feedf0" w:customStyle="1">
+    <w:name w:val="Table Grid_21a5deb4-bac3-4eac-b109-d4ab32feedf0"/>
+    <w:basedOn w:val="NormalTable_6b7a24f2-8ea1-4ac6-ad72-22afcd043da8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8926a74b-87ca-487d-8e05-bd4799a61ff9" w:customStyle="1">
-    <w:name w:val="Normal Table_8926a74b-87ca-487d-8e05-bd4799a61ff9"/>
+  <w:style w:type="table" w:styleId="NormalTable_c4eecb10-d9e7-463d-a56b-ff0ab74721b4" w:customStyle="1">
+    <w:name w:val="Normal Table_c4eecb10-d9e7-463d-a56b-ff0ab74721b4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fbb812c6-d533-48fc-b18b-d23ae401c94e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8926a74b-87ca-487d-8e05-bd4799a61ff9"/>
+  <w:style w:type="table" w:styleId="TableGrid_4f853e4f-c491-41b4-97eb-fe709a4cd68e" w:customStyle="1">
+    <w:name w:val="Table Grid_4f853e4f-c491-41b4-97eb-fe709a4cd68e"/>
+    <w:basedOn w:val="NormalTable_c4eecb10-d9e7-463d-a56b-ff0ab74721b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>