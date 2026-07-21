--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -3266,51 +3266,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings-Regular">
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_85edeb10-1bc5-4d1a-b262-66570ce4c90f"/>
+      <w:tblStyle w:val="TableGrid_4d222c74-8f9c-4e81-8bec-34b7112dc4cc"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3321,51 +3321,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:15:31 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:44:39 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3393,51 +3393,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5f518793-a3c7-4c00-b66e-f9fa3bb94983"/>
+      <w:tblStyle w:val="TableGrid_f545f4a7-7d11-477a-b971-544fab66bcf9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3495,51 +3495,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+            <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3552,59 +3552,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+      <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4f853e4f-c491-41b4-97eb-fe709a4cd68e"/>
+      <w:tblStyle w:val="TableGrid_20770e2e-64d8-4411-b7a4-c563b0424681"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3615,51 +3615,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ce3ddd72-c21a-4dea-9319-fee713292c92"/>
+            <w:tblStyle w:val="TableGrid_7499a51b-af8d-46b8-9f35-ce752ccbaf55"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3760,72 +3760,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">29.01.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+            <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_21a5deb4-bac3-4eac-b109-d4ab32feedf0"/>
+            <w:tblStyle w:val="TableGrid_3fa522f3-fc75-4ccf-a406-e3e5916ebddd"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3926,62 +3926,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+            <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+      <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="67AC0265"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4748,629 +4748,629 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf" w:customStyle="1">
-    <w:name w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+  <w:style w:type="paragraph" w:styleId="Normal_88429970-d406-43c1-a111-fa28b44ee5d6" w:customStyle="1">
+    <w:name w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+    <w:basedOn w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a71f44f7-4704-4e8f-bfbe-4c504b3aa443" w:customStyle="1">
-    <w:name w:val="Normal Table_a71f44f7-4704-4e8f-bfbe-4c504b3aa443"/>
+  <w:style w:type="table" w:styleId="NormalTable_3cd3626f-6fa0-4b94-b7ba-1099027924ac" w:customStyle="1">
+    <w:name w:val="Normal Table_3cd3626f-6fa0-4b94-b7ba-1099027924ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0d0197d2-9640-48c8-9cc5-e5003b163170" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a71f44f7-4704-4e8f-bfbe-4c504b3aa443"/>
+  <w:style w:type="table" w:styleId="TableGrid_23c42275-2a90-45b2-a32e-7c2ba92f022b" w:customStyle="1">
+    <w:name w:val="Table Grid_23c42275-2a90-45b2-a32e-7c2ba92f022b"/>
+    <w:basedOn w:val="NormalTable_3cd3626f-6fa0-4b94-b7ba-1099027924ac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+    <w:basedOn w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_dc4886b5-6f24-4ded-a4df-cf3be4f1aedf"/>
+    <w:basedOn w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0464dfd-aa3d-4a23-9e6b-4531b65e2a4a" w:customStyle="1">
-    <w:name w:val="Normal Table_e0464dfd-aa3d-4a23-9e6b-4531b65e2a4a"/>
+  <w:style w:type="table" w:styleId="NormalTable_85932a20-2a90-4446-af88-7339c3645a7c" w:customStyle="1">
+    <w:name w:val="Normal Table_85932a20-2a90-4446-af88-7339c3645a7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d355f2c4-43d1-490e-8470-153a5dfbb301" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0464dfd-aa3d-4a23-9e6b-4531b65e2a4a"/>
+  <w:style w:type="table" w:styleId="TableGrid_35093227-3d9f-450c-bfce-927281d7f553" w:customStyle="1">
+    <w:name w:val="Table Grid_35093227-3d9f-450c-bfce-927281d7f553"/>
+    <w:basedOn w:val="NormalTable_85932a20-2a90-4446-af88-7339c3645a7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_faa795bb-c27c-493c-81b6-798d3de7a29f" w:customStyle="1">
-    <w:name w:val="Normal Table_faa795bb-c27c-493c-81b6-798d3de7a29f"/>
+  <w:style w:type="table" w:styleId="NormalTable_a18d0ba3-ba7a-41d2-8595-5b4761b0cd0f" w:customStyle="1">
+    <w:name w:val="Normal Table_a18d0ba3-ba7a-41d2-8595-5b4761b0cd0f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5fc03c44-8df1-4553-b04d-b15a2ff63bf9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_faa795bb-c27c-493c-81b6-798d3de7a29f"/>
+  <w:style w:type="table" w:styleId="TableGrid_db0bbc7d-7e34-4480-b2e7-d5bd2a1c73be" w:customStyle="1">
+    <w:name w:val="Table Grid_db0bbc7d-7e34-4480-b2e7-d5bd2a1c73be"/>
+    <w:basedOn w:val="NormalTable_a18d0ba3-ba7a-41d2-8595-5b4761b0cd0f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6d4582ca-4016-47bf-9db0-9e0fc2b47682" w:customStyle="1">
-    <w:name w:val="Normal Table_6d4582ca-4016-47bf-9db0-9e0fc2b47682"/>
+  <w:style w:type="table" w:styleId="NormalTable_dcc913b6-5de9-4880-a6a9-c560bf138de8" w:customStyle="1">
+    <w:name w:val="Normal Table_dcc913b6-5de9-4880-a6a9-c560bf138de8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d595d0d3-cbf8-499b-8fde-b5e3373e73fd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6d4582ca-4016-47bf-9db0-9e0fc2b47682"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8054c2c-d38b-4eae-885c-0b84d19acbf6" w:customStyle="1">
+    <w:name w:val="Table Grid_c8054c2c-d38b-4eae-885c-0b84d19acbf6"/>
+    <w:basedOn w:val="NormalTable_dcc913b6-5de9-4880-a6a9-c560bf138de8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88dc401c-3ab3-4eab-9dd6-9a5d520ab2e0" w:customStyle="1">
-    <w:name w:val="Normal Table_88dc401c-3ab3-4eab-9dd6-9a5d520ab2e0"/>
+  <w:style w:type="table" w:styleId="NormalTable_dd4a64b9-dc5c-42d7-bc36-e5763dbd54b9" w:customStyle="1">
+    <w:name w:val="Normal Table_dd4a64b9-dc5c-42d7-bc36-e5763dbd54b9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f8d0f6c1-b227-466a-82ea-58fa5f17d901" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88dc401c-3ab3-4eab-9dd6-9a5d520ab2e0"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec256d9f-5844-486d-83f9-7f12643f146f" w:customStyle="1">
+    <w:name w:val="Table Grid_ec256d9f-5844-486d-83f9-7f12643f146f"/>
+    <w:basedOn w:val="NormalTable_dd4a64b9-dc5c-42d7-bc36-e5763dbd54b9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0c1d4a99-b9aa-46e2-8995-2be5746886dc" w:customStyle="1">
-    <w:name w:val="Normal Table_0c1d4a99-b9aa-46e2-8995-2be5746886dc"/>
+  <w:style w:type="table" w:styleId="NormalTable_ea98e073-b998-47f8-b234-924009a60078" w:customStyle="1">
+    <w:name w:val="Normal Table_ea98e073-b998-47f8-b234-924009a60078"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_85edeb10-1bc5-4d1a-b262-66570ce4c90f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0c1d4a99-b9aa-46e2-8995-2be5746886dc"/>
+  <w:style w:type="table" w:styleId="TableGrid_4d222c74-8f9c-4e81-8bec-34b7112dc4cc" w:customStyle="1">
+    <w:name w:val="Table Grid_4d222c74-8f9c-4e81-8bec-34b7112dc4cc"/>
+    <w:basedOn w:val="NormalTable_ea98e073-b998-47f8-b234-924009a60078"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd3d5f44-d12f-455d-a310-5792d580cc23" w:customStyle="1">
-    <w:name w:val="Normal Table_cd3d5f44-d12f-455d-a310-5792d580cc23"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d2b6c14-a07a-454b-b05f-94447ee68e1f" w:customStyle="1">
+    <w:name w:val="Normal Table_5d2b6c14-a07a-454b-b05f-94447ee68e1f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f518793-a3c7-4c00-b66e-f9fa3bb94983" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd3d5f44-d12f-455d-a310-5792d580cc23"/>
+  <w:style w:type="table" w:styleId="TableGrid_f545f4a7-7d11-477a-b971-544fab66bcf9" w:customStyle="1">
+    <w:name w:val="Table Grid_f545f4a7-7d11-477a-b971-544fab66bcf9"/>
+    <w:basedOn w:val="NormalTable_5d2b6c14-a07a-454b-b05f-94447ee68e1f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_59540ffe-e7c5-4050-a769-cc3add8066a3" w:customStyle="1">
-    <w:name w:val="Normal Table_59540ffe-e7c5-4050-a769-cc3add8066a3"/>
+  <w:style w:type="table" w:styleId="NormalTable_0223630a-3a82-43c6-8562-90a63d9009a5" w:customStyle="1">
+    <w:name w:val="Normal Table_0223630a-3a82-43c6-8562-90a63d9009a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce3ddd72-c21a-4dea-9319-fee713292c92" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_59540ffe-e7c5-4050-a769-cc3add8066a3"/>
+  <w:style w:type="table" w:styleId="TableGrid_7499a51b-af8d-46b8-9f35-ce752ccbaf55" w:customStyle="1">
+    <w:name w:val="Table Grid_7499a51b-af8d-46b8-9f35-ce752ccbaf55"/>
+    <w:basedOn w:val="NormalTable_0223630a-3a82-43c6-8562-90a63d9009a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6b7a24f2-8ea1-4ac6-ad72-22afcd043da8" w:customStyle="1">
-    <w:name w:val="Normal Table_6b7a24f2-8ea1-4ac6-ad72-22afcd043da8"/>
+  <w:style w:type="table" w:styleId="NormalTable_39e915f4-f5d8-4a2e-9d6d-f3e2e9736f1a" w:customStyle="1">
+    <w:name w:val="Normal Table_39e915f4-f5d8-4a2e-9d6d-f3e2e9736f1a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_21a5deb4-bac3-4eac-b109-d4ab32feedf0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6b7a24f2-8ea1-4ac6-ad72-22afcd043da8"/>
+  <w:style w:type="table" w:styleId="TableGrid_3fa522f3-fc75-4ccf-a406-e3e5916ebddd" w:customStyle="1">
+    <w:name w:val="Table Grid_3fa522f3-fc75-4ccf-a406-e3e5916ebddd"/>
+    <w:basedOn w:val="NormalTable_39e915f4-f5d8-4a2e-9d6d-f3e2e9736f1a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c4eecb10-d9e7-463d-a56b-ff0ab74721b4" w:customStyle="1">
-    <w:name w:val="Normal Table_c4eecb10-d9e7-463d-a56b-ff0ab74721b4"/>
+  <w:style w:type="table" w:styleId="NormalTable_34d5edaa-3b2e-4efa-8d94-de46292abd76" w:customStyle="1">
+    <w:name w:val="Normal Table_34d5edaa-3b2e-4efa-8d94-de46292abd76"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f853e4f-c491-41b4-97eb-fe709a4cd68e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c4eecb10-d9e7-463d-a56b-ff0ab74721b4"/>
+  <w:style w:type="table" w:styleId="TableGrid_20770e2e-64d8-4411-b7a4-c563b0424681" w:customStyle="1">
+    <w:name w:val="Table Grid_20770e2e-64d8-4411-b7a4-c563b0424681"/>
+    <w:basedOn w:val="NormalTable_34d5edaa-3b2e-4efa-8d94-de46292abd76"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>