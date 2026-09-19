--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0849610E">
       <w:pPr>
         <w:autoSpaceDE w:val="false"/>
         <w:autoSpaceDN w:val="false"/>
         <w:adjustRightInd w:val="false"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -356,51 +357,50 @@
     <w:p w14:paraId="4188FD6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="false"/>
         <w:autoSpaceDN w:val="false"/>
         <w:adjustRightInd w:val="false"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-428" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sørge for at egen virksomhet er slik innrettet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> og egne arbeidstakeres arbeid er ordnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
@@ -424,51 +424,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6F59C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">samarbeid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> med andre arbeidsgivere for å sikre et fullt forsvarlig arbeidsmiljø</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD3E197">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -557,51 +556,50 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Oppdateringen av oversikt over virksomheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5193"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -626,89 +624,87 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4420"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daglige oversikts-/mannskapslister</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5193"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="497"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="340" w:hanging="261"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Det er lagt opp til elektronisk registrering. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="497"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="340" w:hanging="261"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -747,206 +743,201 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4420"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosjektets HMS mål</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5193"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="340" w:hanging="261"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Felles og forpliktende for alle. Hver enkelt virksomhet informerer sine egne ansatte, og evt. egne UE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4420"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosjektets HMS organisasjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5193"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="340" w:hanging="261"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Hver enkelt virksomhet gjør denne kjent for egne ansatte og evt. egne UE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1191" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4420"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Vernetjeneste / verneombud – avklare spørsmål om felles Hovedverneombud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5193"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1122,51 +1113,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Byggherrens plan for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">sikkerhet, helse og arbeidsmiljø</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5207"/>
             <w:tcBorders>
@@ -1245,51 +1235,50 @@
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">7. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Særlig risikofylte områder eller arbeider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- Risikovurdering og Sikker Jobb Analyse (SJA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
@@ -1427,51 +1416,50 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Sikkerhetsinformasjon til ansatte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(Personlig Sikkerhetsinstruks)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
@@ -1652,51 +1640,50 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Rutiner og planer for orden, ryddighet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">og avfallshåndtering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5207"/>
             <w:tcBorders/>
@@ -1761,84 +1748,82 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4420"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Beredskapsplan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5207"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="366" w:hanging="289"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Hver enkelt virksom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">het informerer egne ansatte, og </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">evt. egne UE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
@@ -1862,84 +1847,82 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4420"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Stoffkartotek for kjemiske produkter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5207"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="366" w:hanging="289"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Hver enkelt virksom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">het oppretter Stoffkartotek for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">egne kjemiske produkter i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Cobuilder Collaborate</w:t>
             </w:r>
@@ -2181,51 +2164,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetanse - Sertifikater/ -</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">pplæringsbevis, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">dokumentert sikkerhetsopplæring</w:t>
             </w:r>
@@ -2293,146 +2275,142 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="350"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">13.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontroll av maskiner/utstyr, samt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">nødvendige rutiner for bruk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5221"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="351" w:hanging="272"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hver enkelt virksomhet følger opp kontroll og</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">nødvendige rutiner f</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">or bruk av egne maskiner/utstyr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">og fremlegger do</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">kumentasjon til Hovedbedrift </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="351" w:hanging="272"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evt. rutiner for bruk av f</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">elles maskiner/utstyr (stillas, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">kran etc.) tas fortløpende opp i frem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">driftsmøter, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">samordningsmøte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -2577,80 +2555,78 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5221"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="356"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="351" w:hanging="272"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle farlige forhold og hendelser rapporteres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="351" w:hanging="272"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">fortløpende til Hovedbedriften</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (RUH-rapporter)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. Den enkelte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2714,51 +2690,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5221"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="351" w:hanging="272"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Behov for samordni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ng av Internkontroll for felles </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">aktiviteter elle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">r områder tas fortløpende opp i </w:t>
             </w:r>
@@ -3189,128 +3164,129 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Verneombud</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D6A86C3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings-Regular">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4d222c74-8f9c-4e81-8bec-34b7112dc4cc"/>
+      <w:tblStyle w:val="TableGrid_f44f142b-1371-4e1f-8760-c7c5500f4ef6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3321,290 +3297,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:44:39 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:50:48 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f545f4a7-7d11-477a-b971-544fab66bcf9"/>
+      <w:tblStyle w:val="TableGrid_fe408688-6f10-49b0-9ecd-fcc06684c509"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6086"/>
-      <w:gridCol w:w="2183"/>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6086"/>
+          <w:tcW w:type="dxa" w:w="5657"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 117. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">4.3 Samordningsavtale HB og UE-SE</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2183"/>
+          <w:tcW w:type="dxa" w:w="2612"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
+            <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
+      <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_20770e2e-64d8-4411-b7a4-c563b0424681"/>
+      <w:tblStyle w:val="TableGrid_163044bd-92cf-410d-80d4-57339e146383"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3615,51 +3600,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7499a51b-af8d-46b8-9f35-ce752ccbaf55"/>
+            <w:tblStyle w:val="TableGrid_eaea3aee-e8f4-4ae8-835c-2df510e20056"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3760,136 +3745,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">29.01.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
+            <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3fa522f3-fc75-4ccf-a406-e3e5916ebddd"/>
+            <w:tblStyle w:val="TableGrid_1248b25a-ee8d-442d-92df-917e8bb8e8b5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3905,95 +3890,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
+            <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
+      <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_038f658c-56d6-4a92-b3b8-8620c0a6004b"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5657"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 117. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">4.3 Samordningsavtale HB og UE-SE</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2612"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_ca04bd4c-14bb-4771-9ba3-d454ebec1a9c"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5896"/>
+      <w:gridCol w:w="3174"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5896"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_19e8eeaf-782c-4900-857e-eb17adf27eb1"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">29.01.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3174"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_b6f19d27-62b3-4656-9f73-d4592127d97e"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="67AC0265"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4057,50 +4600,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="71B90FE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="434" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1154" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4748,660 +5292,883 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_88429970-d406-43c1-a111-fa28b44ee5d6" w:customStyle="1">
-    <w:name w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421" w:customStyle="1">
+    <w:name w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
+    <w:basedOn w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3cd3626f-6fa0-4b94-b7ba-1099027924ac" w:customStyle="1">
-    <w:name w:val="Normal Table_3cd3626f-6fa0-4b94-b7ba-1099027924ac"/>
+  <w:style w:type="table" w:styleId="NormalTable_997acf9a-e068-4be2-8242-722a16bd95d6" w:customStyle="1">
+    <w:name w:val="Normal Table_997acf9a-e068-4be2-8242-722a16bd95d6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_23c42275-2a90-45b2-a32e-7c2ba92f022b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3cd3626f-6fa0-4b94-b7ba-1099027924ac"/>
+  <w:style w:type="table" w:styleId="TableGrid_89a98620-240a-47ad-bbc5-fd8f56907cc8" w:customStyle="1">
+    <w:name w:val="Table Grid_89a98620-240a-47ad-bbc5-fd8f56907cc8"/>
+    <w:basedOn w:val="NormalTable_997acf9a-e068-4be2-8242-722a16bd95d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_88429970-d406-43c1-a111-fa28b44ee5d6"/>
+    <w:basedOn w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_a3dc755b-23e5-4ec8-9ff4-971286ee0421"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_85932a20-2a90-4446-af88-7339c3645a7c" w:customStyle="1">
-    <w:name w:val="Normal Table_85932a20-2a90-4446-af88-7339c3645a7c"/>
+  <w:style w:type="table" w:styleId="NormalTable_3397cbbd-fecd-4a97-89c4-c0f9fae3a2bc" w:customStyle="1">
+    <w:name w:val="Normal Table_3397cbbd-fecd-4a97-89c4-c0f9fae3a2bc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_35093227-3d9f-450c-bfce-927281d7f553" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_85932a20-2a90-4446-af88-7339c3645a7c"/>
+  <w:style w:type="table" w:styleId="TableGrid_7348b3ed-f1be-4f8c-83b8-b68fe79bcac5" w:customStyle="1">
+    <w:name w:val="Table Grid_7348b3ed-f1be-4f8c-83b8-b68fe79bcac5"/>
+    <w:basedOn w:val="NormalTable_3397cbbd-fecd-4a97-89c4-c0f9fae3a2bc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a18d0ba3-ba7a-41d2-8595-5b4761b0cd0f" w:customStyle="1">
-    <w:name w:val="Normal Table_a18d0ba3-ba7a-41d2-8595-5b4761b0cd0f"/>
+  <w:style w:type="table" w:styleId="NormalTable_aa7e471a-b1de-4d07-8065-6cab674f8416" w:customStyle="1">
+    <w:name w:val="Normal Table_aa7e471a-b1de-4d07-8065-6cab674f8416"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_db0bbc7d-7e34-4480-b2e7-d5bd2a1c73be" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a18d0ba3-ba7a-41d2-8595-5b4761b0cd0f"/>
+  <w:style w:type="table" w:styleId="TableGrid_f8f1c66f-e3b8-4742-b5d3-76563d216940" w:customStyle="1">
+    <w:name w:val="Table Grid_f8f1c66f-e3b8-4742-b5d3-76563d216940"/>
+    <w:basedOn w:val="NormalTable_aa7e471a-b1de-4d07-8065-6cab674f8416"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dcc913b6-5de9-4880-a6a9-c560bf138de8" w:customStyle="1">
-    <w:name w:val="Normal Table_dcc913b6-5de9-4880-a6a9-c560bf138de8"/>
+  <w:style w:type="table" w:styleId="NormalTable_71bfaa42-0c14-47c3-9b30-5e274110cbd8" w:customStyle="1">
+    <w:name w:val="Normal Table_71bfaa42-0c14-47c3-9b30-5e274110cbd8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8054c2c-d38b-4eae-885c-0b84d19acbf6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dcc913b6-5de9-4880-a6a9-c560bf138de8"/>
+  <w:style w:type="table" w:styleId="TableGrid_c6582afa-e232-457a-bcf4-497982f1c5f5" w:customStyle="1">
+    <w:name w:val="Table Grid_c6582afa-e232-457a-bcf4-497982f1c5f5"/>
+    <w:basedOn w:val="NormalTable_71bfaa42-0c14-47c3-9b30-5e274110cbd8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dd4a64b9-dc5c-42d7-bc36-e5763dbd54b9" w:customStyle="1">
-    <w:name w:val="Normal Table_dd4a64b9-dc5c-42d7-bc36-e5763dbd54b9"/>
+  <w:style w:type="table" w:styleId="NormalTable_707ced9c-6639-45c7-b05f-8a403027aa5d" w:customStyle="1">
+    <w:name w:val="Normal Table_707ced9c-6639-45c7-b05f-8a403027aa5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ec256d9f-5844-486d-83f9-7f12643f146f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dd4a64b9-dc5c-42d7-bc36-e5763dbd54b9"/>
+  <w:style w:type="table" w:styleId="TableGrid_a40b1801-bf07-41f8-b454-74454f82b0b0" w:customStyle="1">
+    <w:name w:val="Table Grid_a40b1801-bf07-41f8-b454-74454f82b0b0"/>
+    <w:basedOn w:val="NormalTable_707ced9c-6639-45c7-b05f-8a403027aa5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ea98e073-b998-47f8-b234-924009a60078" w:customStyle="1">
-    <w:name w:val="Normal Table_ea98e073-b998-47f8-b234-924009a60078"/>
+  <w:style w:type="table" w:styleId="NormalTable_93a6f10a-c442-4e58-b46d-23d3477afa11" w:customStyle="1">
+    <w:name w:val="Normal Table_93a6f10a-c442-4e58-b46d-23d3477afa11"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4d222c74-8f9c-4e81-8bec-34b7112dc4cc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ea98e073-b998-47f8-b234-924009a60078"/>
+  <w:style w:type="table" w:styleId="TableGrid_f44f142b-1371-4e1f-8760-c7c5500f4ef6" w:customStyle="1">
+    <w:name w:val="Table Grid_f44f142b-1371-4e1f-8760-c7c5500f4ef6"/>
+    <w:basedOn w:val="NormalTable_93a6f10a-c442-4e58-b46d-23d3477afa11"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d2b6c14-a07a-454b-b05f-94447ee68e1f" w:customStyle="1">
-    <w:name w:val="Normal Table_5d2b6c14-a07a-454b-b05f-94447ee68e1f"/>
+  <w:style w:type="table" w:styleId="NormalTable_42f8e625-7dfa-4b99-8190-c58f1248459f" w:customStyle="1">
+    <w:name w:val="Normal Table_42f8e625-7dfa-4b99-8190-c58f1248459f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f545f4a7-7d11-477a-b971-544fab66bcf9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d2b6c14-a07a-454b-b05f-94447ee68e1f"/>
+  <w:style w:type="table" w:styleId="TableGrid_038f658c-56d6-4a92-b3b8-8620c0a6004b" w:customStyle="1">
+    <w:name w:val="Table Grid_038f658c-56d6-4a92-b3b8-8620c0a6004b"/>
+    <w:basedOn w:val="NormalTable_42f8e625-7dfa-4b99-8190-c58f1248459f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0223630a-3a82-43c6-8562-90a63d9009a5" w:customStyle="1">
-    <w:name w:val="Normal Table_0223630a-3a82-43c6-8562-90a63d9009a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_dbe4045f-cace-44b3-a0a7-bfb0d7e3d763" w:customStyle="1">
+    <w:name w:val="Normal Table_dbe4045f-cace-44b3-a0a7-bfb0d7e3d763"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7499a51b-af8d-46b8-9f35-ce752ccbaf55" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0223630a-3a82-43c6-8562-90a63d9009a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_19e8eeaf-782c-4900-857e-eb17adf27eb1" w:customStyle="1">
+    <w:name w:val="Table Grid_19e8eeaf-782c-4900-857e-eb17adf27eb1"/>
+    <w:basedOn w:val="NormalTable_dbe4045f-cace-44b3-a0a7-bfb0d7e3d763"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_39e915f4-f5d8-4a2e-9d6d-f3e2e9736f1a" w:customStyle="1">
-    <w:name w:val="Normal Table_39e915f4-f5d8-4a2e-9d6d-f3e2e9736f1a"/>
+  <w:style w:type="table" w:styleId="NormalTable_d1e5316a-dd72-462b-ae0f-3aa1fc4d1180" w:customStyle="1">
+    <w:name w:val="Normal Table_d1e5316a-dd72-462b-ae0f-3aa1fc4d1180"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3fa522f3-fc75-4ccf-a406-e3e5916ebddd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_39e915f4-f5d8-4a2e-9d6d-f3e2e9736f1a"/>
+  <w:style w:type="table" w:styleId="TableGrid_b6f19d27-62b3-4656-9f73-d4592127d97e" w:customStyle="1">
+    <w:name w:val="Table Grid_b6f19d27-62b3-4656-9f73-d4592127d97e"/>
+    <w:basedOn w:val="NormalTable_d1e5316a-dd72-462b-ae0f-3aa1fc4d1180"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_34d5edaa-3b2e-4efa-8d94-de46292abd76" w:customStyle="1">
-    <w:name w:val="Normal Table_34d5edaa-3b2e-4efa-8d94-de46292abd76"/>
+  <w:style w:type="table" w:styleId="NormalTable_8e98f610-af26-4bbc-b919-e55254804e6a" w:customStyle="1">
+    <w:name w:val="Normal Table_8e98f610-af26-4bbc-b919-e55254804e6a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_20770e2e-64d8-4411-b7a4-c563b0424681" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_34d5edaa-3b2e-4efa-8d94-de46292abd76"/>
+  <w:style w:type="table" w:styleId="TableGrid_ca04bd4c-14bb-4771-9ba3-d454ebec1a9c" w:customStyle="1">
+    <w:name w:val="Table Grid_ca04bd4c-14bb-4771-9ba3-d454ebec1a9c"/>
+    <w:basedOn w:val="NormalTable_8e98f610-af26-4bbc-b919-e55254804e6a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_14fd68e2-3ebb-4f98-bfcf-6b6d8b44bc63" w:customStyle="1">
+    <w:name w:val="Normal Table_14fd68e2-3ebb-4f98-bfcf-6b6d8b44bc63"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_fe408688-6f10-49b0-9ecd-fcc06684c509" w:customStyle="1">
+    <w:name w:val="Table Grid_fe408688-6f10-49b0-9ecd-fcc06684c509"/>
+    <w:basedOn w:val="NormalTable_14fd68e2-3ebb-4f98-bfcf-6b6d8b44bc63"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_a7bef7f3-8af8-477d-ac7e-8948a54fac61" w:customStyle="1">
+    <w:name w:val="Normal Table_a7bef7f3-8af8-477d-ac7e-8948a54fac61"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_eaea3aee-e8f4-4ae8-835c-2df510e20056" w:customStyle="1">
+    <w:name w:val="Table Grid_eaea3aee-e8f4-4ae8-835c-2df510e20056"/>
+    <w:basedOn w:val="NormalTable_a7bef7f3-8af8-477d-ac7e-8948a54fac61"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_e34a8af1-2194-4351-8923-95bd37259194" w:customStyle="1">
+    <w:name w:val="Normal Table_e34a8af1-2194-4351-8923-95bd37259194"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1248b25a-ee8d-442d-92df-917e8bb8e8b5" w:customStyle="1">
+    <w:name w:val="Table Grid_1248b25a-ee8d-442d-92df-917e8bb8e8b5"/>
+    <w:basedOn w:val="NormalTable_e34a8af1-2194-4351-8923-95bd37259194"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_662e15dd-c323-4d22-8254-08a82c5807c1" w:customStyle="1">
+    <w:name w:val="Normal Table_662e15dd-c323-4d22-8254-08a82c5807c1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_163044bd-92cf-410d-80d4-57339e146383" w:customStyle="1">
+    <w:name w:val="Table Grid_163044bd-92cf-410d-80d4-57339e146383"/>
+    <w:basedOn w:val="NormalTable_662e15dd-c323-4d22-8254-08a82c5807c1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/661-2-4.3%20Samordningsavtale%20HB%20og%20UE-SE.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>