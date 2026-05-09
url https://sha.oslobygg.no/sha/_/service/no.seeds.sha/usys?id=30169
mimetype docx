--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -3253,51 +3253,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e19c1a0b-b572-4191-88e8-e78b8405f79d"/>
+      <w:tblStyle w:val="TableGrid_f47bc6d2-573b-4d3d-864b-a6d2eca4e98e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3308,51 +3308,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:08:00 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:11:31 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3380,51 +3380,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_224b550e-6938-45b1-b71d-0c2e52366e1e"/>
+      <w:tblStyle w:val="TableGrid_730f7e07-0bf4-47a2-9d33-7d70572b4115"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3482,51 +3482,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+            <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3539,59 +3539,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+      <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b6ae270d-5045-4461-91af-f97d81eeb832"/>
+      <w:tblStyle w:val="TableGrid_341451f1-50fc-4815-a129-543f115fedf0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3602,51 +3602,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9042a3ac-896a-4dc4-b29f-d10a78a72429"/>
+            <w:tblStyle w:val="TableGrid_be4dd1a6-4f55-475a-944a-ac3c93f34d8c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3747,72 +3747,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+            <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4c9be0e0-bc01-4e56-b9c1-ff04280748fd"/>
+            <w:tblStyle w:val="TableGrid_08252caf-7dfb-49cf-9365-f74da0526619"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3913,62 +3913,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+            <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+      <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="33CC4D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4800,629 +4800,629 @@
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba" w:customStyle="1">
-    <w:name w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+  <w:style w:type="paragraph" w:styleId="Normal_49168104-c709-4a2f-b79f-7499ba68d672" w:customStyle="1">
+    <w:name w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+    <w:basedOn w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_75cb1735-deb5-47ea-99e9-0cadc79b4141" w:customStyle="1">
-    <w:name w:val="Normal Table_75cb1735-deb5-47ea-99e9-0cadc79b4141"/>
+  <w:style w:type="table" w:styleId="NormalTable_e97ca610-fc98-41e1-aa44-4fb5ffad0a78" w:customStyle="1">
+    <w:name w:val="Normal Table_e97ca610-fc98-41e1-aa44-4fb5ffad0a78"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_75cb1735-deb5-47ea-99e9-0cadc79b4141"/>
+    <w:basedOn w:val="NormalTable_e97ca610-fc98-41e1-aa44-4fb5ffad0a78"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+    <w:basedOn w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ba215bd5-4376-4a3f-af78-a3a9ca8bfeba"/>
+    <w:basedOn w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_76a56f78-890c-441d-b6ad-65b2432d01df" w:customStyle="1">
-    <w:name w:val="Normal Table_76a56f78-890c-441d-b6ad-65b2432d01df"/>
+  <w:style w:type="table" w:styleId="NormalTable_abb531c9-d6bd-49e5-9f0e-6f932b7a5a64" w:customStyle="1">
+    <w:name w:val="Normal Table_abb531c9-d6bd-49e5-9f0e-6f932b7a5a64"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_85f90ea2-890e-4875-ba83-52e09d47b84c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_76a56f78-890c-441d-b6ad-65b2432d01df"/>
+  <w:style w:type="table" w:styleId="TableGrid_e40dce7a-0437-41ba-ae91-968e80b1ef7a" w:customStyle="1">
+    <w:name w:val="Table Grid_e40dce7a-0437-41ba-ae91-968e80b1ef7a"/>
+    <w:basedOn w:val="NormalTable_abb531c9-d6bd-49e5-9f0e-6f932b7a5a64"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9bb58dda-ba87-49ce-82a4-6a482a3c3e28" w:customStyle="1">
-    <w:name w:val="Normal Table_9bb58dda-ba87-49ce-82a4-6a482a3c3e28"/>
+  <w:style w:type="table" w:styleId="NormalTable_c3e85d85-46d4-4f16-8c9d-4a0dfc949a32" w:customStyle="1">
+    <w:name w:val="Normal Table_c3e85d85-46d4-4f16-8c9d-4a0dfc949a32"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9b4faef2-80c3-4ba6-99d7-d1cde55b3301" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9bb58dda-ba87-49ce-82a4-6a482a3c3e28"/>
+  <w:style w:type="table" w:styleId="TableGrid_40ef35b7-06b4-4152-a544-a160a417ecdc" w:customStyle="1">
+    <w:name w:val="Table Grid_40ef35b7-06b4-4152-a544-a160a417ecdc"/>
+    <w:basedOn w:val="NormalTable_c3e85d85-46d4-4f16-8c9d-4a0dfc949a32"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f7b251ea-d835-4c53-acd8-041e59ccbb4b" w:customStyle="1">
-    <w:name w:val="Normal Table_f7b251ea-d835-4c53-acd8-041e59ccbb4b"/>
+  <w:style w:type="table" w:styleId="NormalTable_016e67b1-68da-4b46-99df-643ded222e63" w:customStyle="1">
+    <w:name w:val="Normal Table_016e67b1-68da-4b46-99df-643ded222e63"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1d4c81f5-072d-4c1a-8313-2f5f8a3001f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f7b251ea-d835-4c53-acd8-041e59ccbb4b"/>
+  <w:style w:type="table" w:styleId="TableGrid_efe55105-b175-43b7-bc03-208b67f47351" w:customStyle="1">
+    <w:name w:val="Table Grid_efe55105-b175-43b7-bc03-208b67f47351"/>
+    <w:basedOn w:val="NormalTable_016e67b1-68da-4b46-99df-643ded222e63"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_573deec9-ee01-49c7-befa-45a21d3d4bcf" w:customStyle="1">
-    <w:name w:val="Normal Table_573deec9-ee01-49c7-befa-45a21d3d4bcf"/>
+  <w:style w:type="table" w:styleId="NormalTable_6c697003-fb9c-460e-82a8-04245e7cad23" w:customStyle="1">
+    <w:name w:val="Normal Table_6c697003-fb9c-460e-82a8-04245e7cad23"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_20bbf4d4-f80a-4770-b9b3-6c2ee80f7273" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_573deec9-ee01-49c7-befa-45a21d3d4bcf"/>
+  <w:style w:type="table" w:styleId="TableGrid_321caea6-d2cf-4ff9-b821-e2b9ae628061" w:customStyle="1">
+    <w:name w:val="Table Grid_321caea6-d2cf-4ff9-b821-e2b9ae628061"/>
+    <w:basedOn w:val="NormalTable_6c697003-fb9c-460e-82a8-04245e7cad23"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dbe17e52-e95e-44f8-868a-314dfc9aa7c8" w:customStyle="1">
-    <w:name w:val="Normal Table_dbe17e52-e95e-44f8-868a-314dfc9aa7c8"/>
+  <w:style w:type="table" w:styleId="NormalTable_8c454d4d-b61f-45fd-806d-6322ec677ee8" w:customStyle="1">
+    <w:name w:val="Normal Table_8c454d4d-b61f-45fd-806d-6322ec677ee8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e19c1a0b-b572-4191-88e8-e78b8405f79d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dbe17e52-e95e-44f8-868a-314dfc9aa7c8"/>
+  <w:style w:type="table" w:styleId="TableGrid_f47bc6d2-573b-4d3d-864b-a6d2eca4e98e" w:customStyle="1">
+    <w:name w:val="Table Grid_f47bc6d2-573b-4d3d-864b-a6d2eca4e98e"/>
+    <w:basedOn w:val="NormalTable_8c454d4d-b61f-45fd-806d-6322ec677ee8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8e0e2135-36fa-42bf-9dbc-2c453d08bbea" w:customStyle="1">
-    <w:name w:val="Normal Table_8e0e2135-36fa-42bf-9dbc-2c453d08bbea"/>
+  <w:style w:type="table" w:styleId="NormalTable_1a9da227-f945-4084-bf08-158b4c523b47" w:customStyle="1">
+    <w:name w:val="Normal Table_1a9da227-f945-4084-bf08-158b4c523b47"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_224b550e-6938-45b1-b71d-0c2e52366e1e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8e0e2135-36fa-42bf-9dbc-2c453d08bbea"/>
+  <w:style w:type="table" w:styleId="TableGrid_730f7e07-0bf4-47a2-9d33-7d70572b4115" w:customStyle="1">
+    <w:name w:val="Table Grid_730f7e07-0bf4-47a2-9d33-7d70572b4115"/>
+    <w:basedOn w:val="NormalTable_1a9da227-f945-4084-bf08-158b4c523b47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fdf14930-a36a-4c07-bead-77d7e8f283ea" w:customStyle="1">
-    <w:name w:val="Normal Table_fdf14930-a36a-4c07-bead-77d7e8f283ea"/>
+  <w:style w:type="table" w:styleId="NormalTable_670b6b18-e680-44ad-81f4-a9458dc09f70" w:customStyle="1">
+    <w:name w:val="Normal Table_670b6b18-e680-44ad-81f4-a9458dc09f70"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9042a3ac-896a-4dc4-b29f-d10a78a72429" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fdf14930-a36a-4c07-bead-77d7e8f283ea"/>
+  <w:style w:type="table" w:styleId="TableGrid_be4dd1a6-4f55-475a-944a-ac3c93f34d8c" w:customStyle="1">
+    <w:name w:val="Table Grid_be4dd1a6-4f55-475a-944a-ac3c93f34d8c"/>
+    <w:basedOn w:val="NormalTable_670b6b18-e680-44ad-81f4-a9458dc09f70"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0c182e5-1a1b-4470-b602-d699ca90aecd" w:customStyle="1">
-    <w:name w:val="Normal Table_e0c182e5-1a1b-4470-b602-d699ca90aecd"/>
+  <w:style w:type="table" w:styleId="NormalTable_475bf1db-a33b-4c9e-89a8-5ab3fa609c6b" w:customStyle="1">
+    <w:name w:val="Normal Table_475bf1db-a33b-4c9e-89a8-5ab3fa609c6b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4c9be0e0-bc01-4e56-b9c1-ff04280748fd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0c182e5-1a1b-4470-b602-d699ca90aecd"/>
+  <w:style w:type="table" w:styleId="TableGrid_08252caf-7dfb-49cf-9365-f74da0526619" w:customStyle="1">
+    <w:name w:val="Table Grid_08252caf-7dfb-49cf-9365-f74da0526619"/>
+    <w:basedOn w:val="NormalTable_475bf1db-a33b-4c9e-89a8-5ab3fa609c6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7bd7993d-4054-499f-b5b6-11688886df3d" w:customStyle="1">
-    <w:name w:val="Normal Table_7bd7993d-4054-499f-b5b6-11688886df3d"/>
+  <w:style w:type="table" w:styleId="NormalTable_61672ca7-7a49-4016-937f-098e405fdec2" w:customStyle="1">
+    <w:name w:val="Normal Table_61672ca7-7a49-4016-937f-098e405fdec2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b6ae270d-5045-4461-91af-f97d81eeb832" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7bd7993d-4054-499f-b5b6-11688886df3d"/>
+  <w:style w:type="table" w:styleId="TableGrid_341451f1-50fc-4815-a129-543f115fedf0" w:customStyle="1">
+    <w:name w:val="Table Grid_341451f1-50fc-4815-a129-543f115fedf0"/>
+    <w:basedOn w:val="NormalTable_61672ca7-7a49-4016-937f-098e405fdec2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>