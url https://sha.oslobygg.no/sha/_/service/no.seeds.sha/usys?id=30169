--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -3253,51 +3253,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f47bc6d2-573b-4d3d-864b-a6d2eca4e98e"/>
+      <w:tblStyle w:val="TableGrid_441f4c0b-1a99-498a-9baf-d984db47b60c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3308,51 +3308,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:11:31 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:40:45 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3380,51 +3380,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_730f7e07-0bf4-47a2-9d33-7d70572b4115"/>
+      <w:tblStyle w:val="TableGrid_c8a32173-07e6-4a0d-8a17-72a414629a05"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3482,51 +3482,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+            <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3539,59 +3539,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+      <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_341451f1-50fc-4815-a129-543f115fedf0"/>
+      <w:tblStyle w:val="TableGrid_4e3b7a4d-48f8-4299-b42e-cafbb7ece49d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3602,51 +3602,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_be4dd1a6-4f55-475a-944a-ac3c93f34d8c"/>
+            <w:tblStyle w:val="TableGrid_9d174b7c-6789-4bc6-8547-4236fe2d66b9"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3747,72 +3747,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+            <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_08252caf-7dfb-49cf-9365-f74da0526619"/>
+            <w:tblStyle w:val="TableGrid_a7fdb09e-542d-4f47-910e-298ec77cbe0a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3913,62 +3913,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+            <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+      <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="33CC4D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4800,629 +4800,629 @@
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_49168104-c709-4a2f-b79f-7499ba68d672" w:customStyle="1">
-    <w:name w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+  <w:style w:type="paragraph" w:styleId="Normal_5267beb1-0504-4112-9bc4-e2706a393a70" w:customStyle="1">
+    <w:name w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+    <w:basedOn w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e97ca610-fc98-41e1-aa44-4fb5ffad0a78" w:customStyle="1">
-    <w:name w:val="Normal Table_e97ca610-fc98-41e1-aa44-4fb5ffad0a78"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7051522-0247-4229-9510-a546c457bb15" w:customStyle="1">
+    <w:name w:val="Normal Table_b7051522-0247-4229-9510-a546c457bb15"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_e97ca610-fc98-41e1-aa44-4fb5ffad0a78"/>
+    <w:basedOn w:val="NormalTable_b7051522-0247-4229-9510-a546c457bb15"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+    <w:basedOn w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_49168104-c709-4a2f-b79f-7499ba68d672"/>
+    <w:basedOn w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_abb531c9-d6bd-49e5-9f0e-6f932b7a5a64" w:customStyle="1">
-    <w:name w:val="Normal Table_abb531c9-d6bd-49e5-9f0e-6f932b7a5a64"/>
+  <w:style w:type="table" w:styleId="NormalTable_92de11b0-471b-4d4d-9e7b-4859372b9180" w:customStyle="1">
+    <w:name w:val="Normal Table_92de11b0-471b-4d4d-9e7b-4859372b9180"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e40dce7a-0437-41ba-ae91-968e80b1ef7a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_abb531c9-d6bd-49e5-9f0e-6f932b7a5a64"/>
+  <w:style w:type="table" w:styleId="TableGrid_bf1b23b1-5d4f-43b1-98c8-5abaee73e12c" w:customStyle="1">
+    <w:name w:val="Table Grid_bf1b23b1-5d4f-43b1-98c8-5abaee73e12c"/>
+    <w:basedOn w:val="NormalTable_92de11b0-471b-4d4d-9e7b-4859372b9180"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c3e85d85-46d4-4f16-8c9d-4a0dfc949a32" w:customStyle="1">
-    <w:name w:val="Normal Table_c3e85d85-46d4-4f16-8c9d-4a0dfc949a32"/>
+  <w:style w:type="table" w:styleId="NormalTable_87812e35-890c-4baf-a9b8-21316fd83e06" w:customStyle="1">
+    <w:name w:val="Normal Table_87812e35-890c-4baf-a9b8-21316fd83e06"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_40ef35b7-06b4-4152-a544-a160a417ecdc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c3e85d85-46d4-4f16-8c9d-4a0dfc949a32"/>
+  <w:style w:type="table" w:styleId="TableGrid_be6c2c60-92b0-44a6-bde9-7e7befea1dea" w:customStyle="1">
+    <w:name w:val="Table Grid_be6c2c60-92b0-44a6-bde9-7e7befea1dea"/>
+    <w:basedOn w:val="NormalTable_87812e35-890c-4baf-a9b8-21316fd83e06"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_016e67b1-68da-4b46-99df-643ded222e63" w:customStyle="1">
-    <w:name w:val="Normal Table_016e67b1-68da-4b46-99df-643ded222e63"/>
+  <w:style w:type="table" w:styleId="NormalTable_add1a157-28f7-4cb2-a604-cb3fb3447026" w:customStyle="1">
+    <w:name w:val="Normal Table_add1a157-28f7-4cb2-a604-cb3fb3447026"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_efe55105-b175-43b7-bc03-208b67f47351" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_016e67b1-68da-4b46-99df-643ded222e63"/>
+  <w:style w:type="table" w:styleId="TableGrid_e85ea57c-ff42-4f85-83c7-310bc4144843" w:customStyle="1">
+    <w:name w:val="Table Grid_e85ea57c-ff42-4f85-83c7-310bc4144843"/>
+    <w:basedOn w:val="NormalTable_add1a157-28f7-4cb2-a604-cb3fb3447026"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6c697003-fb9c-460e-82a8-04245e7cad23" w:customStyle="1">
-    <w:name w:val="Normal Table_6c697003-fb9c-460e-82a8-04245e7cad23"/>
+  <w:style w:type="table" w:styleId="NormalTable_29f1d2ac-0ac6-4eb8-b128-e54db503965d" w:customStyle="1">
+    <w:name w:val="Normal Table_29f1d2ac-0ac6-4eb8-b128-e54db503965d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_321caea6-d2cf-4ff9-b821-e2b9ae628061" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6c697003-fb9c-460e-82a8-04245e7cad23"/>
+  <w:style w:type="table" w:styleId="TableGrid_7b37e53c-a235-48ef-b054-ef14060e34c0" w:customStyle="1">
+    <w:name w:val="Table Grid_7b37e53c-a235-48ef-b054-ef14060e34c0"/>
+    <w:basedOn w:val="NormalTable_29f1d2ac-0ac6-4eb8-b128-e54db503965d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c454d4d-b61f-45fd-806d-6322ec677ee8" w:customStyle="1">
-    <w:name w:val="Normal Table_8c454d4d-b61f-45fd-806d-6322ec677ee8"/>
+  <w:style w:type="table" w:styleId="NormalTable_9b7a78b9-d71f-4b53-9816-31850208e1f9" w:customStyle="1">
+    <w:name w:val="Normal Table_9b7a78b9-d71f-4b53-9816-31850208e1f9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f47bc6d2-573b-4d3d-864b-a6d2eca4e98e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c454d4d-b61f-45fd-806d-6322ec677ee8"/>
+  <w:style w:type="table" w:styleId="TableGrid_441f4c0b-1a99-498a-9baf-d984db47b60c" w:customStyle="1">
+    <w:name w:val="Table Grid_441f4c0b-1a99-498a-9baf-d984db47b60c"/>
+    <w:basedOn w:val="NormalTable_9b7a78b9-d71f-4b53-9816-31850208e1f9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1a9da227-f945-4084-bf08-158b4c523b47" w:customStyle="1">
-    <w:name w:val="Normal Table_1a9da227-f945-4084-bf08-158b4c523b47"/>
+  <w:style w:type="table" w:styleId="NormalTable_bac6c98f-5394-4fd2-8e0b-ef7448d99e33" w:customStyle="1">
+    <w:name w:val="Normal Table_bac6c98f-5394-4fd2-8e0b-ef7448d99e33"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_730f7e07-0bf4-47a2-9d33-7d70572b4115" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1a9da227-f945-4084-bf08-158b4c523b47"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8a32173-07e6-4a0d-8a17-72a414629a05" w:customStyle="1">
+    <w:name w:val="Table Grid_c8a32173-07e6-4a0d-8a17-72a414629a05"/>
+    <w:basedOn w:val="NormalTable_bac6c98f-5394-4fd2-8e0b-ef7448d99e33"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_670b6b18-e680-44ad-81f4-a9458dc09f70" w:customStyle="1">
-    <w:name w:val="Normal Table_670b6b18-e680-44ad-81f4-a9458dc09f70"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd3b486d-959b-454e-a8d5-042a164dbf06" w:customStyle="1">
+    <w:name w:val="Normal Table_cd3b486d-959b-454e-a8d5-042a164dbf06"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_be4dd1a6-4f55-475a-944a-ac3c93f34d8c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_670b6b18-e680-44ad-81f4-a9458dc09f70"/>
+  <w:style w:type="table" w:styleId="TableGrid_9d174b7c-6789-4bc6-8547-4236fe2d66b9" w:customStyle="1">
+    <w:name w:val="Table Grid_9d174b7c-6789-4bc6-8547-4236fe2d66b9"/>
+    <w:basedOn w:val="NormalTable_cd3b486d-959b-454e-a8d5-042a164dbf06"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_475bf1db-a33b-4c9e-89a8-5ab3fa609c6b" w:customStyle="1">
-    <w:name w:val="Normal Table_475bf1db-a33b-4c9e-89a8-5ab3fa609c6b"/>
+  <w:style w:type="table" w:styleId="NormalTable_3127099c-4df3-42d1-87f3-be43d4c9e1b9" w:customStyle="1">
+    <w:name w:val="Normal Table_3127099c-4df3-42d1-87f3-be43d4c9e1b9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_08252caf-7dfb-49cf-9365-f74da0526619" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_475bf1db-a33b-4c9e-89a8-5ab3fa609c6b"/>
+  <w:style w:type="table" w:styleId="TableGrid_a7fdb09e-542d-4f47-910e-298ec77cbe0a" w:customStyle="1">
+    <w:name w:val="Table Grid_a7fdb09e-542d-4f47-910e-298ec77cbe0a"/>
+    <w:basedOn w:val="NormalTable_3127099c-4df3-42d1-87f3-be43d4c9e1b9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61672ca7-7a49-4016-937f-098e405fdec2" w:customStyle="1">
-    <w:name w:val="Normal Table_61672ca7-7a49-4016-937f-098e405fdec2"/>
+  <w:style w:type="table" w:styleId="NormalTable_3e87948f-3ed3-4112-815c-7b130e1a2b2b" w:customStyle="1">
+    <w:name w:val="Normal Table_3e87948f-3ed3-4112-815c-7b130e1a2b2b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_341451f1-50fc-4815-a129-543f115fedf0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61672ca7-7a49-4016-937f-098e405fdec2"/>
+  <w:style w:type="table" w:styleId="TableGrid_4e3b7a4d-48f8-4299-b42e-cafbb7ece49d" w:customStyle="1">
+    <w:name w:val="Table Grid_4e3b7a4d-48f8-4299-b42e-cafbb7ece49d"/>
+    <w:basedOn w:val="NormalTable_3e87948f-3ed3-4112-815c-7b130e1a2b2b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>