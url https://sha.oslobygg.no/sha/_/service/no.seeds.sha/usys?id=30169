--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="377A0038">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3181,123 +3182,124 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">(SL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">/PL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C62A589">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="1134" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_441f4c0b-1a99-498a-9baf-d984db47b60c"/>
+      <w:tblStyle w:val="TableGrid_687f2a2a-a773-4b6d-9d4e-71eb8c592567"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3308,290 +3310,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:40:45 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:48:19 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c8a32173-07e6-4a0d-8a17-72a414629a05"/>
+      <w:tblStyle w:val="TableGrid_ead5a391-ec22-40d2-95b6-3e30bcadac8a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6244"/>
-      <w:gridCol w:w="2240"/>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6244"/>
+          <w:tcW w:type="dxa" w:w="5804"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 120. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.9 Rapport om ulykke</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2240"/>
+          <w:tcW w:type="dxa" w:w="2680"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
+            <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
+      <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4e3b7a4d-48f8-4299-b42e-cafbb7ece49d"/>
+      <w:tblStyle w:val="TableGrid_d55dece3-dbb0-4ef0-bdb1-de4c56bae3d4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3602,51 +3613,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9d174b7c-6789-4bc6-8547-4236fe2d66b9"/>
+            <w:tblStyle w:val="TableGrid_4676d8c9-65d7-4f11-8cd4-b90ca76b58fb"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3747,136 +3758,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
+            <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a7fdb09e-542d-4f47-910e-298ec77cbe0a"/>
+            <w:tblStyle w:val="TableGrid_5bb5e9af-ec44-4f40-9f3d-6025cc3d756e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3892,83 +3903,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
+            <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
+      <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_49866981-db9d-4392-95ab-f1ca4bbe4655"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
+      <w:gridCol w:w="822"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5804"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 120. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.9 Rapport om ulykke</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2680"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="822"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_8e4ff488-ed86-4998-b910-f483c2f40fc4"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6080"/>
+      <w:gridCol w:w="3274"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6080"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_4dd23b25-a839-428e-bcb8-2bf6c47013ac"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3274"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_9597a906-4a17-47e9-a223-5b73a13989bf"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="33CC4D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4800,660 +5368,883 @@
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_5267beb1-0504-4112-9bc4-e2706a393a70" w:customStyle="1">
-    <w:name w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
+  <w:style w:type="paragraph" w:styleId="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636" w:customStyle="1">
+    <w:name w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
+    <w:basedOn w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b7051522-0247-4229-9510-a546c457bb15" w:customStyle="1">
-    <w:name w:val="Normal Table_b7051522-0247-4229-9510-a546c457bb15"/>
+  <w:style w:type="table" w:styleId="NormalTable_27d9b3e9-d470-4431-a95d-5ff709363dc2" w:customStyle="1">
+    <w:name w:val="Normal Table_27d9b3e9-d470-4431-a95d-5ff709363dc2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_b7051522-0247-4229-9510-a546c457bb15"/>
+    <w:basedOn w:val="NormalTable_27d9b3e9-d470-4431-a95d-5ff709363dc2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_5267beb1-0504-4112-9bc4-e2706a393a70"/>
+    <w:basedOn w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_75f86c5f-ca18-47c0-861c-5f4e267b6636"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_92de11b0-471b-4d4d-9e7b-4859372b9180" w:customStyle="1">
-    <w:name w:val="Normal Table_92de11b0-471b-4d4d-9e7b-4859372b9180"/>
+  <w:style w:type="table" w:styleId="NormalTable_acf7e845-168d-4aaa-8edb-7e59088401b1" w:customStyle="1">
+    <w:name w:val="Normal Table_acf7e845-168d-4aaa-8edb-7e59088401b1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bf1b23b1-5d4f-43b1-98c8-5abaee73e12c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_92de11b0-471b-4d4d-9e7b-4859372b9180"/>
+  <w:style w:type="table" w:styleId="TableGrid_97ddc8cf-309b-4170-a539-b3fd98bda798" w:customStyle="1">
+    <w:name w:val="Table Grid_97ddc8cf-309b-4170-a539-b3fd98bda798"/>
+    <w:basedOn w:val="NormalTable_acf7e845-168d-4aaa-8edb-7e59088401b1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_87812e35-890c-4baf-a9b8-21316fd83e06" w:customStyle="1">
-    <w:name w:val="Normal Table_87812e35-890c-4baf-a9b8-21316fd83e06"/>
+  <w:style w:type="table" w:styleId="NormalTable_43619a81-8bd6-4e83-aff9-a9aca125a1a9" w:customStyle="1">
+    <w:name w:val="Normal Table_43619a81-8bd6-4e83-aff9-a9aca125a1a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_be6c2c60-92b0-44a6-bde9-7e7befea1dea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_87812e35-890c-4baf-a9b8-21316fd83e06"/>
+  <w:style w:type="table" w:styleId="TableGrid_70e7762f-e5d6-4da4-8484-d2aeb3648605" w:customStyle="1">
+    <w:name w:val="Table Grid_70e7762f-e5d6-4da4-8484-d2aeb3648605"/>
+    <w:basedOn w:val="NormalTable_43619a81-8bd6-4e83-aff9-a9aca125a1a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_add1a157-28f7-4cb2-a604-cb3fb3447026" w:customStyle="1">
-    <w:name w:val="Normal Table_add1a157-28f7-4cb2-a604-cb3fb3447026"/>
+  <w:style w:type="table" w:styleId="NormalTable_7a25c154-54eb-443d-b204-2fdb4ff419f5" w:customStyle="1">
+    <w:name w:val="Normal Table_7a25c154-54eb-443d-b204-2fdb4ff419f5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e85ea57c-ff42-4f85-83c7-310bc4144843" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_add1a157-28f7-4cb2-a604-cb3fb3447026"/>
+  <w:style w:type="table" w:styleId="TableGrid_b17af68b-21d9-4e9b-9080-68680cb54593" w:customStyle="1">
+    <w:name w:val="Table Grid_b17af68b-21d9-4e9b-9080-68680cb54593"/>
+    <w:basedOn w:val="NormalTable_7a25c154-54eb-443d-b204-2fdb4ff419f5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_29f1d2ac-0ac6-4eb8-b128-e54db503965d" w:customStyle="1">
-    <w:name w:val="Normal Table_29f1d2ac-0ac6-4eb8-b128-e54db503965d"/>
+  <w:style w:type="table" w:styleId="NormalTable_f9fd719f-e8e2-4077-b097-80ecca89014f" w:customStyle="1">
+    <w:name w:val="Normal Table_f9fd719f-e8e2-4077-b097-80ecca89014f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7b37e53c-a235-48ef-b054-ef14060e34c0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_29f1d2ac-0ac6-4eb8-b128-e54db503965d"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c9487b9-5167-4850-b600-52d226330b74" w:customStyle="1">
+    <w:name w:val="Table Grid_7c9487b9-5167-4850-b600-52d226330b74"/>
+    <w:basedOn w:val="NormalTable_f9fd719f-e8e2-4077-b097-80ecca89014f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9b7a78b9-d71f-4b53-9816-31850208e1f9" w:customStyle="1">
-    <w:name w:val="Normal Table_9b7a78b9-d71f-4b53-9816-31850208e1f9"/>
+  <w:style w:type="table" w:styleId="NormalTable_3d65769c-5fab-4a9d-829b-31f1358cd24f" w:customStyle="1">
+    <w:name w:val="Normal Table_3d65769c-5fab-4a9d-829b-31f1358cd24f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_441f4c0b-1a99-498a-9baf-d984db47b60c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9b7a78b9-d71f-4b53-9816-31850208e1f9"/>
+  <w:style w:type="table" w:styleId="TableGrid_687f2a2a-a773-4b6d-9d4e-71eb8c592567" w:customStyle="1">
+    <w:name w:val="Table Grid_687f2a2a-a773-4b6d-9d4e-71eb8c592567"/>
+    <w:basedOn w:val="NormalTable_3d65769c-5fab-4a9d-829b-31f1358cd24f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bac6c98f-5394-4fd2-8e0b-ef7448d99e33" w:customStyle="1">
-    <w:name w:val="Normal Table_bac6c98f-5394-4fd2-8e0b-ef7448d99e33"/>
+  <w:style w:type="table" w:styleId="NormalTable_7c720fd9-c9ae-4b1d-966c-9bb166a2d511" w:customStyle="1">
+    <w:name w:val="Normal Table_7c720fd9-c9ae-4b1d-966c-9bb166a2d511"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8a32173-07e6-4a0d-8a17-72a414629a05" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bac6c98f-5394-4fd2-8e0b-ef7448d99e33"/>
+  <w:style w:type="table" w:styleId="TableGrid_49866981-db9d-4392-95ab-f1ca4bbe4655" w:customStyle="1">
+    <w:name w:val="Table Grid_49866981-db9d-4392-95ab-f1ca4bbe4655"/>
+    <w:basedOn w:val="NormalTable_7c720fd9-c9ae-4b1d-966c-9bb166a2d511"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd3b486d-959b-454e-a8d5-042a164dbf06" w:customStyle="1">
-    <w:name w:val="Normal Table_cd3b486d-959b-454e-a8d5-042a164dbf06"/>
+  <w:style w:type="table" w:styleId="NormalTable_c7456df2-5f11-4f84-9c0b-0281929de138" w:customStyle="1">
+    <w:name w:val="Normal Table_c7456df2-5f11-4f84-9c0b-0281929de138"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9d174b7c-6789-4bc6-8547-4236fe2d66b9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd3b486d-959b-454e-a8d5-042a164dbf06"/>
+  <w:style w:type="table" w:styleId="TableGrid_4dd23b25-a839-428e-bcb8-2bf6c47013ac" w:customStyle="1">
+    <w:name w:val="Table Grid_4dd23b25-a839-428e-bcb8-2bf6c47013ac"/>
+    <w:basedOn w:val="NormalTable_c7456df2-5f11-4f84-9c0b-0281929de138"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3127099c-4df3-42d1-87f3-be43d4c9e1b9" w:customStyle="1">
-    <w:name w:val="Normal Table_3127099c-4df3-42d1-87f3-be43d4c9e1b9"/>
+  <w:style w:type="table" w:styleId="NormalTable_98097963-e114-4db6-a618-97fb5f89626a" w:customStyle="1">
+    <w:name w:val="Normal Table_98097963-e114-4db6-a618-97fb5f89626a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a7fdb09e-542d-4f47-910e-298ec77cbe0a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3127099c-4df3-42d1-87f3-be43d4c9e1b9"/>
+  <w:style w:type="table" w:styleId="TableGrid_9597a906-4a17-47e9-a223-5b73a13989bf" w:customStyle="1">
+    <w:name w:val="Table Grid_9597a906-4a17-47e9-a223-5b73a13989bf"/>
+    <w:basedOn w:val="NormalTable_98097963-e114-4db6-a618-97fb5f89626a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3e87948f-3ed3-4112-815c-7b130e1a2b2b" w:customStyle="1">
-    <w:name w:val="Normal Table_3e87948f-3ed3-4112-815c-7b130e1a2b2b"/>
+  <w:style w:type="table" w:styleId="NormalTable_1357f7f6-7d25-481b-95de-c79db787c5f6" w:customStyle="1">
+    <w:name w:val="Normal Table_1357f7f6-7d25-481b-95de-c79db787c5f6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4e3b7a4d-48f8-4299-b42e-cafbb7ece49d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3e87948f-3ed3-4112-815c-7b130e1a2b2b"/>
+  <w:style w:type="table" w:styleId="TableGrid_8e4ff488-ed86-4998-b910-f483c2f40fc4" w:customStyle="1">
+    <w:name w:val="Table Grid_8e4ff488-ed86-4998-b910-f483c2f40fc4"/>
+    <w:basedOn w:val="NormalTable_1357f7f6-7d25-481b-95de-c79db787c5f6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ee250753-71f1-428a-adbc-a921c16807a4" w:customStyle="1">
+    <w:name w:val="Normal Table_ee250753-71f1-428a-adbc-a921c16807a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_ead5a391-ec22-40d2-95b6-3e30bcadac8a" w:customStyle="1">
+    <w:name w:val="Table Grid_ead5a391-ec22-40d2-95b6-3e30bcadac8a"/>
+    <w:basedOn w:val="NormalTable_ee250753-71f1-428a-adbc-a921c16807a4"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_0026d9cc-b307-4083-9b34-ebf9ce4a5ea5" w:customStyle="1">
+    <w:name w:val="Normal Table_0026d9cc-b307-4083-9b34-ebf9ce4a5ea5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_4676d8c9-65d7-4f11-8cd4-b90ca76b58fb" w:customStyle="1">
+    <w:name w:val="Table Grid_4676d8c9-65d7-4f11-8cd4-b90ca76b58fb"/>
+    <w:basedOn w:val="NormalTable_0026d9cc-b307-4083-9b34-ebf9ce4a5ea5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_d03f2c9a-4e9b-4994-8b75-ad4d0500a720" w:customStyle="1">
+    <w:name w:val="Normal Table_d03f2c9a-4e9b-4994-8b75-ad4d0500a720"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_5bb5e9af-ec44-4f40-9f3d-6025cc3d756e" w:customStyle="1">
+    <w:name w:val="Table Grid_5bb5e9af-ec44-4f40-9f3d-6025cc3d756e"/>
+    <w:basedOn w:val="NormalTable_d03f2c9a-4e9b-4994-8b75-ad4d0500a720"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_589db4cb-3c71-447f-87ab-edfe4fabf13a" w:customStyle="1">
+    <w:name w:val="Normal Table_589db4cb-3c71-447f-87ab-edfe4fabf13a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_d55dece3-dbb0-4ef0-bdb1-de4c56bae3d4" w:customStyle="1">
+    <w:name w:val="Table Grid_d55dece3-dbb0-4ef0-bdb1-de4c56bae3d4"/>
+    <w:basedOn w:val="NormalTable_589db4cb-3c71-447f-87ab-edfe4fabf13a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/679-2-6.2%20Rapport%20om%20ulykke.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>