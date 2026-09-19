--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3F41254D">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:caps/>
           <w:sz w:val="24"/>
@@ -2743,116 +2744,117 @@
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="490D4C62">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E383361">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:w="16838" w:h="11906"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1304" w:right="680" w:bottom="1021" w:left="851" w:header="454" w:footer="587" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_73840e64-9d05-42fa-a635-54cea78377fd"/>
+      <w:tblStyle w:val="TableGrid_eb6aa6c3-896d-41d8-a7e8-de4903808425"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7654"/>
       <w:gridCol w:w="7653"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2863,290 +2865,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7654"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 08:59:48 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:50:02 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7654"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9071c9d5-c687-4345-8cee-57f20a99745b"/>
+      <w:tblStyle w:val="TableGrid_9018a038-4dfa-45dd-bcbd-ef57ed2b82dd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="10270"/>
-      <w:gridCol w:w="3685"/>
+      <w:gridCol w:w="9547"/>
+      <w:gridCol w:w="4408"/>
       <w:gridCol w:w="1352"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="10270"/>
+          <w:tcW w:type="dxa" w:w="9547"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 121. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">7.2 Loggføring av sikker-jobb-analyser</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="3684"/>
+          <w:tcW w:type="dxa" w:w="4408"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1352"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
+            <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
+      <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ab944088-2681-4e26-adb7-ecd2f6e1cc4e"/>
+      <w:tblStyle w:val="TableGrid_573419af-b5f9-4842-a3b0-7bbf2b5a48c7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9950"/>
       <w:gridCol w:w="5357"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3157,51 +3168,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9950"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_065965a0-64a7-4d03-b694-ed584afd3c04"/>
+            <w:tblStyle w:val="TableGrid_16b82e45-8245-4409-ac79-7f8eaa145d25"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3302,136 +3313,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
+            <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5357"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8051f6fa-37ff-4d05-953c-038476b772ef"/>
+            <w:tblStyle w:val="TableGrid_da25635b-598f-4206-8966-6c4e95ce494d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3447,83 +3458,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
+            <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
+      <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_39b5bee4-5ea2-461f-902f-09b665d8c305"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9547"/>
+      <w:gridCol w:w="4408"/>
+      <w:gridCol w:w="1352"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="9547"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 121. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">7.2 Loggføring av sikker-jobb-analyser</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4408"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1352"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_3d5d520b-84d1-48e9-9087-92d2e78b441d"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9950"/>
+      <w:gridCol w:w="5357"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="9950"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_434b80e4-be9a-4482-894d-649ae508c026"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5357"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_d548b048-f7b4-4568-8226-69f41f5d49ee"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4023,660 +4591,883 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb" w:customStyle="1">
-    <w:name w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766" w:customStyle="1">
+    <w:name w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
+    <w:basedOn w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ee3b20a-c3e2-4437-99b4-15f2f0185407" w:customStyle="1">
-    <w:name w:val="Normal Table_5ee3b20a-c3e2-4437-99b4-15f2f0185407"/>
+  <w:style w:type="table" w:styleId="NormalTable_66c77eed-ddd9-4fa8-8158-35f548490772" w:customStyle="1">
+    <w:name w:val="Normal Table_66c77eed-ddd9-4fa8-8158-35f548490772"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_5ee3b20a-c3e2-4437-99b4-15f2f0185407"/>
+    <w:basedOn w:val="NormalTable_66c77eed-ddd9-4fa8-8158-35f548490772"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_5d152af6-4a7a-451f-a9f3-5d25c350b4fb"/>
+    <w:basedOn w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_b4c5d02b-f0d0-4d05-bef9-19f2ecf91766"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0e24f657-bb18-4912-8d68-06e3bd4dcf21" w:customStyle="1">
-    <w:name w:val="Normal Table_0e24f657-bb18-4912-8d68-06e3bd4dcf21"/>
+  <w:style w:type="table" w:styleId="NormalTable_fc3c4469-f259-4ff3-b90c-19f234a50f75" w:customStyle="1">
+    <w:name w:val="Normal Table_fc3c4469-f259-4ff3-b90c-19f234a50f75"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_caaf4aac-c3a5-4d1d-9b71-3f4eeaa9dad5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0e24f657-bb18-4912-8d68-06e3bd4dcf21"/>
+  <w:style w:type="table" w:styleId="TableGrid_f300c0d3-7888-4e51-9917-7b9c090207d3" w:customStyle="1">
+    <w:name w:val="Table Grid_f300c0d3-7888-4e51-9917-7b9c090207d3"/>
+    <w:basedOn w:val="NormalTable_fc3c4469-f259-4ff3-b90c-19f234a50f75"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ba627972-c6e6-4f59-bed4-e6e140080b85" w:customStyle="1">
-    <w:name w:val="Normal Table_ba627972-c6e6-4f59-bed4-e6e140080b85"/>
+  <w:style w:type="table" w:styleId="NormalTable_0759e7d4-a4df-4206-a19a-fd7cfc2f8294" w:customStyle="1">
+    <w:name w:val="Normal Table_0759e7d4-a4df-4206-a19a-fd7cfc2f8294"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73536440-a60e-4669-8633-8377adcf0109" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ba627972-c6e6-4f59-bed4-e6e140080b85"/>
+  <w:style w:type="table" w:styleId="TableGrid_8b51715c-eb66-4a2a-8126-8e9f3ce270a6" w:customStyle="1">
+    <w:name w:val="Table Grid_8b51715c-eb66-4a2a-8126-8e9f3ce270a6"/>
+    <w:basedOn w:val="NormalTable_0759e7d4-a4df-4206-a19a-fd7cfc2f8294"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_32006d2a-e20b-4131-9e74-580f44c64b8b" w:customStyle="1">
-    <w:name w:val="Normal Table_32006d2a-e20b-4131-9e74-580f44c64b8b"/>
+  <w:style w:type="table" w:styleId="NormalTable_667089d2-c0bd-4bd0-bdf7-a3994695fa4e" w:customStyle="1">
+    <w:name w:val="Normal Table_667089d2-c0bd-4bd0-bdf7-a3994695fa4e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7ce4eaa9-eb74-4c36-96a7-94f6544ee494" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_32006d2a-e20b-4131-9e74-580f44c64b8b"/>
+  <w:style w:type="table" w:styleId="TableGrid_e2f51c68-3d76-45cb-8bd6-c4456448d860" w:customStyle="1">
+    <w:name w:val="Table Grid_e2f51c68-3d76-45cb-8bd6-c4456448d860"/>
+    <w:basedOn w:val="NormalTable_667089d2-c0bd-4bd0-bdf7-a3994695fa4e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7a62825f-3245-4cf8-9cb6-321589c2b7f0" w:customStyle="1">
-    <w:name w:val="Normal Table_7a62825f-3245-4cf8-9cb6-321589c2b7f0"/>
+  <w:style w:type="table" w:styleId="NormalTable_fd9209a2-d343-472e-b828-fff9a3d24faf" w:customStyle="1">
+    <w:name w:val="Normal Table_fd9209a2-d343-472e-b828-fff9a3d24faf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8a7038d-a862-4a9c-9345-5be90657fdaf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7a62825f-3245-4cf8-9cb6-321589c2b7f0"/>
+  <w:style w:type="table" w:styleId="TableGrid_d836a6db-92ed-49df-b991-9b9040675d3e" w:customStyle="1">
+    <w:name w:val="Table Grid_d836a6db-92ed-49df-b991-9b9040675d3e"/>
+    <w:basedOn w:val="NormalTable_fd9209a2-d343-472e-b828-fff9a3d24faf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_57b19708-aaaf-49ae-b255-253f2261f047" w:customStyle="1">
-    <w:name w:val="Normal Table_57b19708-aaaf-49ae-b255-253f2261f047"/>
+  <w:style w:type="table" w:styleId="NormalTable_8b27cc63-124f-4d9b-9b30-94435cc97515" w:customStyle="1">
+    <w:name w:val="Normal Table_8b27cc63-124f-4d9b-9b30-94435cc97515"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73840e64-9d05-42fa-a635-54cea78377fd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_57b19708-aaaf-49ae-b255-253f2261f047"/>
+  <w:style w:type="table" w:styleId="TableGrid_eb6aa6c3-896d-41d8-a7e8-de4903808425" w:customStyle="1">
+    <w:name w:val="Table Grid_eb6aa6c3-896d-41d8-a7e8-de4903808425"/>
+    <w:basedOn w:val="NormalTable_8b27cc63-124f-4d9b-9b30-94435cc97515"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a7b326bc-564c-4535-aaa3-b038f74dbf48" w:customStyle="1">
-    <w:name w:val="Normal Table_a7b326bc-564c-4535-aaa3-b038f74dbf48"/>
+  <w:style w:type="table" w:styleId="NormalTable_56c59943-6ae2-4255-be24-c7ded4db881b" w:customStyle="1">
+    <w:name w:val="Normal Table_56c59943-6ae2-4255-be24-c7ded4db881b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9071c9d5-c687-4345-8cee-57f20a99745b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a7b326bc-564c-4535-aaa3-b038f74dbf48"/>
+  <w:style w:type="table" w:styleId="TableGrid_39b5bee4-5ea2-461f-902f-09b665d8c305" w:customStyle="1">
+    <w:name w:val="Table Grid_39b5bee4-5ea2-461f-902f-09b665d8c305"/>
+    <w:basedOn w:val="NormalTable_56c59943-6ae2-4255-be24-c7ded4db881b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7e7fd33-c31f-4d5a-8890-6c5e024d4e62" w:customStyle="1">
-    <w:name w:val="Normal Table_e7e7fd33-c31f-4d5a-8890-6c5e024d4e62"/>
+  <w:style w:type="table" w:styleId="NormalTable_971dd5a7-5765-4e62-bf69-a3fcff217b0c" w:customStyle="1">
+    <w:name w:val="Normal Table_971dd5a7-5765-4e62-bf69-a3fcff217b0c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_065965a0-64a7-4d03-b694-ed584afd3c04" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7e7fd33-c31f-4d5a-8890-6c5e024d4e62"/>
+  <w:style w:type="table" w:styleId="TableGrid_434b80e4-be9a-4482-894d-649ae508c026" w:customStyle="1">
+    <w:name w:val="Table Grid_434b80e4-be9a-4482-894d-649ae508c026"/>
+    <w:basedOn w:val="NormalTable_971dd5a7-5765-4e62-bf69-a3fcff217b0c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c87eda29-7a47-4f00-8c2f-dc784f326a42" w:customStyle="1">
-    <w:name w:val="Normal Table_c87eda29-7a47-4f00-8c2f-dc784f326a42"/>
+  <w:style w:type="table" w:styleId="NormalTable_87be9fdc-97fe-4e8c-b7e8-728b49687174" w:customStyle="1">
+    <w:name w:val="Normal Table_87be9fdc-97fe-4e8c-b7e8-728b49687174"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8051f6fa-37ff-4d05-953c-038476b772ef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c87eda29-7a47-4f00-8c2f-dc784f326a42"/>
+  <w:style w:type="table" w:styleId="TableGrid_d548b048-f7b4-4568-8226-69f41f5d49ee" w:customStyle="1">
+    <w:name w:val="Table Grid_d548b048-f7b4-4568-8226-69f41f5d49ee"/>
+    <w:basedOn w:val="NormalTable_87be9fdc-97fe-4e8c-b7e8-728b49687174"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2bab0ff5-7bf7-4499-9b6e-1d76fdba86c3" w:customStyle="1">
-    <w:name w:val="Normal Table_2bab0ff5-7bf7-4499-9b6e-1d76fdba86c3"/>
+  <w:style w:type="table" w:styleId="NormalTable_e80fbf49-b9a5-48a0-992c-9599ec2cb887" w:customStyle="1">
+    <w:name w:val="Normal Table_e80fbf49-b9a5-48a0-992c-9599ec2cb887"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ab944088-2681-4e26-adb7-ecd2f6e1cc4e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2bab0ff5-7bf7-4499-9b6e-1d76fdba86c3"/>
+  <w:style w:type="table" w:styleId="TableGrid_3d5d520b-84d1-48e9-9087-92d2e78b441d" w:customStyle="1">
+    <w:name w:val="Table Grid_3d5d520b-84d1-48e9-9087-92d2e78b441d"/>
+    <w:basedOn w:val="NormalTable_e80fbf49-b9a5-48a0-992c-9599ec2cb887"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_61208587-f1fa-4b07-b24f-edd1f0fab006" w:customStyle="1">
+    <w:name w:val="Normal Table_61208587-f1fa-4b07-b24f-edd1f0fab006"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_9018a038-4dfa-45dd-bcbd-ef57ed2b82dd" w:customStyle="1">
+    <w:name w:val="Table Grid_9018a038-4dfa-45dd-bcbd-ef57ed2b82dd"/>
+    <w:basedOn w:val="NormalTable_61208587-f1fa-4b07-b24f-edd1f0fab006"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_a25be061-eb82-4b32-ba78-5927e18a4904" w:customStyle="1">
+    <w:name w:val="Normal Table_a25be061-eb82-4b32-ba78-5927e18a4904"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_16b82e45-8245-4409-ac79-7f8eaa145d25" w:customStyle="1">
+    <w:name w:val="Table Grid_16b82e45-8245-4409-ac79-7f8eaa145d25"/>
+    <w:basedOn w:val="NormalTable_a25be061-eb82-4b32-ba78-5927e18a4904"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_d1200e03-96e0-4c6c-a5c0-fa44ee56cff7" w:customStyle="1">
+    <w:name w:val="Normal Table_d1200e03-96e0-4c6c-a5c0-fa44ee56cff7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_da25635b-598f-4206-8966-6c4e95ce494d" w:customStyle="1">
+    <w:name w:val="Table Grid_da25635b-598f-4206-8966-6c4e95ce494d"/>
+    <w:basedOn w:val="NormalTable_d1200e03-96e0-4c6c-a5c0-fa44ee56cff7"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_59fe143c-767e-4f46-9f30-92fa8155553d" w:customStyle="1">
+    <w:name w:val="Normal Table_59fe143c-767e-4f46-9f30-92fa8155553d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_573419af-b5f9-4842-a3b0-7bbf2b5a48c7" w:customStyle="1">
+    <w:name w:val="Table Grid_573419af-b5f9-4842-a3b0-7bbf2b5a48c7"/>
+    <w:basedOn w:val="NormalTable_59fe143c-767e-4f46-9f30-92fa8155553d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/650-2-7.2%20Loggf&#248;ring%20av%20sikker%20jobbanalyser.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>