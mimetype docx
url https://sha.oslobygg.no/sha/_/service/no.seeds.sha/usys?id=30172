--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -1330,117 +1330,117 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5c95944c-72d2-467b-8d10-52043f8b5052"/>
+      <w:tblStyle w:val="TableGrid_6b355d05-9a11-4371-a79c-c40d6034c184"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:02:44 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:11:02 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1457,153 +1457,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7ab0054b-0b19-40de-a1f5-8358e2dc6bc5"/>
+      <w:tblStyle w:val="TableGrid_0c2c7602-63e1-4ae0-afc7-78fe640cb432"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_5a16128f-465b-425f-8a01-65728525cc3a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85fcf62f-8383-4497-bb8c-4cb075e592e3"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 123. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_5fd47d60-f192-4172-8225-9951f2621ea2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_df4cb7dd-a54a-4963-805b-5fac4eaa98af"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Agenda granskning</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_5fd47d60-f192-4172-8225-9951f2621ea2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_df4cb7dd-a54a-4963-805b-5fac4eaa98af"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+            <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1616,59 +1616,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+      <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a49128aa-22ed-4e69-9198-7e1adb5309ca"/>
+      <w:tblStyle w:val="TableGrid_0b9bb94e-d40a-496b-a951-c1928e461087"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1679,373 +1679,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_66704d4d-6ba4-45e4-93a8-2e08ebd47aa6"/>
+            <w:tblStyle w:val="TableGrid_59b1897a-dfb5-4b0b-b9bb-9de6c1adc6f7"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 4. SHA - Beredskap</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+            <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_40c0fa73-39f6-4a01-9ebe-4d70947ae1a7"/>
+            <w:tblStyle w:val="TableGrid_791e01a2-19c7-4a63-b2f1-c2f7062e58f4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+            <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+      <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0D82600F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3630,629 +3630,629 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92" w:customStyle="1">
-    <w:name w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+  <w:style w:type="paragraph" w:styleId="Normal_d5abf3d6-c258-4637-9eab-87fd56035169" w:customStyle="1">
+    <w:name w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f1e5f4e7-a49f-489e-9ff4-bdb08d1afa91" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+    <w:basedOn w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b044ba4d-b624-4587-bb39-0661a77fa4a0" w:customStyle="1">
-    <w:name w:val="Normal Table_b044ba4d-b624-4587-bb39-0661a77fa4a0"/>
+  <w:style w:type="table" w:styleId="NormalTable_feb9ff85-955d-49e3-b961-2107b591c13f" w:customStyle="1">
+    <w:name w:val="Normal Table_feb9ff85-955d-49e3-b961-2107b591c13f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0cbd6b38-d02d-4260-9991-94a37d3a3318" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b044ba4d-b624-4587-bb39-0661a77fa4a0"/>
+  <w:style w:type="table" w:styleId="TableGrid_f8a4ea9e-92d2-4040-a22d-4587a37845e8" w:customStyle="1">
+    <w:name w:val="Table Grid_f8a4ea9e-92d2-4040-a22d-4587a37845e8"/>
+    <w:basedOn w:val="NormalTable_feb9ff85-955d-49e3-b961-2107b591c13f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_5a16128f-465b-425f-8a01-65728525cc3a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_85fcf62f-8383-4497-bb8c-4cb075e592e3" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85fcf62f-8383-4497-bb8c-4cb075e592e3"/>
+    <w:basedOn w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_5fd47d60-f192-4172-8225-9951f2621ea2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d751d654-ed67-4036-a848-53b2f3f4fb92"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_df4cb7dd-a54a-4963-805b-5fac4eaa98af" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_df4cb7dd-a54a-4963-805b-5fac4eaa98af"/>
+    <w:basedOn w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_42b5880e-396d-47ad-9ece-fe9109111ddb" w:customStyle="1">
-    <w:name w:val="Normal Table_42b5880e-396d-47ad-9ece-fe9109111ddb"/>
+  <w:style w:type="table" w:styleId="NormalTable_273d8f9d-2c7a-4118-a9ee-74271867dfa5" w:customStyle="1">
+    <w:name w:val="Normal Table_273d8f9d-2c7a-4118-a9ee-74271867dfa5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_059c0b6f-b1e1-4c17-95bb-81053a604234" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_42b5880e-396d-47ad-9ece-fe9109111ddb"/>
+  <w:style w:type="table" w:styleId="TableGrid_71ce031d-17d0-4a2e-b1d3-8156326f2a8d" w:customStyle="1">
+    <w:name w:val="Table Grid_71ce031d-17d0-4a2e-b1d3-8156326f2a8d"/>
+    <w:basedOn w:val="NormalTable_273d8f9d-2c7a-4118-a9ee-74271867dfa5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0de7d9e6-e520-4c24-974d-ba9cc7c5680e" w:customStyle="1">
-    <w:name w:val="Normal Table_0de7d9e6-e520-4c24-974d-ba9cc7c5680e"/>
+  <w:style w:type="table" w:styleId="NormalTable_61a444fa-a6b1-4f0b-9563-5e294043c4c7" w:customStyle="1">
+    <w:name w:val="Normal Table_61a444fa-a6b1-4f0b-9563-5e294043c4c7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4cb4cd75-c4dc-417f-b371-ac630e259f27" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0de7d9e6-e520-4c24-974d-ba9cc7c5680e"/>
+  <w:style w:type="table" w:styleId="TableGrid_e9ee8ed5-cb69-4306-a534-2ae8cddf2b75" w:customStyle="1">
+    <w:name w:val="Table Grid_e9ee8ed5-cb69-4306-a534-2ae8cddf2b75"/>
+    <w:basedOn w:val="NormalTable_61a444fa-a6b1-4f0b-9563-5e294043c4c7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a3e15665-2e05-4d88-8378-4dec46175afb" w:customStyle="1">
-    <w:name w:val="Normal Table_a3e15665-2e05-4d88-8378-4dec46175afb"/>
+  <w:style w:type="table" w:styleId="NormalTable_1ddc51ed-26ef-4c8e-ae67-81c84b7df32a" w:customStyle="1">
+    <w:name w:val="Normal Table_1ddc51ed-26ef-4c8e-ae67-81c84b7df32a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1b422344-75c9-437f-956d-67808b3c922d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a3e15665-2e05-4d88-8378-4dec46175afb"/>
+  <w:style w:type="table" w:styleId="TableGrid_453cc5e0-181c-4dba-8c4c-cc3c8448088f" w:customStyle="1">
+    <w:name w:val="Table Grid_453cc5e0-181c-4dba-8c4c-cc3c8448088f"/>
+    <w:basedOn w:val="NormalTable_1ddc51ed-26ef-4c8e-ae67-81c84b7df32a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_00a66183-671b-4097-a772-0b82dfae74cc" w:customStyle="1">
-    <w:name w:val="Normal Table_00a66183-671b-4097-a772-0b82dfae74cc"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a3eb2dc-e33a-4dd1-8a7c-612a6733d4c4" w:customStyle="1">
+    <w:name w:val="Normal Table_4a3eb2dc-e33a-4dd1-8a7c-612a6733d4c4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_87f8f70e-4a1d-4cb3-840c-6a59fdb188ed" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_00a66183-671b-4097-a772-0b82dfae74cc"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f639945-83ca-4132-8c7d-c65ed3fb20c7" w:customStyle="1">
+    <w:name w:val="Table Grid_9f639945-83ca-4132-8c7d-c65ed3fb20c7"/>
+    <w:basedOn w:val="NormalTable_4a3eb2dc-e33a-4dd1-8a7c-612a6733d4c4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eb7e6528-4103-4b62-8385-6f2c27cd7268" w:customStyle="1">
-    <w:name w:val="Normal Table_eb7e6528-4103-4b62-8385-6f2c27cd7268"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d0ecba2-713e-4d13-88f9-c63dccee64e0" w:customStyle="1">
+    <w:name w:val="Normal Table_4d0ecba2-713e-4d13-88f9-c63dccee64e0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5c95944c-72d2-467b-8d10-52043f8b5052" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eb7e6528-4103-4b62-8385-6f2c27cd7268"/>
+  <w:style w:type="table" w:styleId="TableGrid_6b355d05-9a11-4371-a79c-c40d6034c184" w:customStyle="1">
+    <w:name w:val="Table Grid_6b355d05-9a11-4371-a79c-c40d6034c184"/>
+    <w:basedOn w:val="NormalTable_4d0ecba2-713e-4d13-88f9-c63dccee64e0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0bb88ee8-5c39-46be-b771-5b9565eaf363" w:customStyle="1">
-    <w:name w:val="Normal Table_0bb88ee8-5c39-46be-b771-5b9565eaf363"/>
+  <w:style w:type="table" w:styleId="NormalTable_df611791-8b42-4b68-bbd5-f9e3a2a2db25" w:customStyle="1">
+    <w:name w:val="Normal Table_df611791-8b42-4b68-bbd5-f9e3a2a2db25"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7ab0054b-0b19-40de-a1f5-8358e2dc6bc5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0bb88ee8-5c39-46be-b771-5b9565eaf363"/>
+  <w:style w:type="table" w:styleId="TableGrid_0c2c7602-63e1-4ae0-afc7-78fe640cb432" w:customStyle="1">
+    <w:name w:val="Table Grid_0c2c7602-63e1-4ae0-afc7-78fe640cb432"/>
+    <w:basedOn w:val="NormalTable_df611791-8b42-4b68-bbd5-f9e3a2a2db25"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_60c4ca37-9c2b-4509-ab11-1f2d13315de2" w:customStyle="1">
-    <w:name w:val="Normal Table_60c4ca37-9c2b-4509-ab11-1f2d13315de2"/>
+  <w:style w:type="table" w:styleId="NormalTable_1ba10a3b-f18b-4e1e-bb41-2460a1cda055" w:customStyle="1">
+    <w:name w:val="Normal Table_1ba10a3b-f18b-4e1e-bb41-2460a1cda055"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_66704d4d-6ba4-45e4-93a8-2e08ebd47aa6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_60c4ca37-9c2b-4509-ab11-1f2d13315de2"/>
+  <w:style w:type="table" w:styleId="TableGrid_59b1897a-dfb5-4b0b-b9bb-9de6c1adc6f7" w:customStyle="1">
+    <w:name w:val="Table Grid_59b1897a-dfb5-4b0b-b9bb-9de6c1adc6f7"/>
+    <w:basedOn w:val="NormalTable_1ba10a3b-f18b-4e1e-bb41-2460a1cda055"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d33b8c5-084b-4da6-84d6-26d6c4cd5d0e" w:customStyle="1">
-    <w:name w:val="Normal Table_4d33b8c5-084b-4da6-84d6-26d6c4cd5d0e"/>
+  <w:style w:type="table" w:styleId="NormalTable_9429ea5e-7b21-4634-9de6-8b4bab9db6d3" w:customStyle="1">
+    <w:name w:val="Normal Table_9429ea5e-7b21-4634-9de6-8b4bab9db6d3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_40c0fa73-39f6-4a01-9ebe-4d70947ae1a7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d33b8c5-084b-4da6-84d6-26d6c4cd5d0e"/>
+  <w:style w:type="table" w:styleId="TableGrid_791e01a2-19c7-4a63-b2f1-c2f7062e58f4" w:customStyle="1">
+    <w:name w:val="Table Grid_791e01a2-19c7-4a63-b2f1-c2f7062e58f4"/>
+    <w:basedOn w:val="NormalTable_9429ea5e-7b21-4634-9de6-8b4bab9db6d3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1afa6cb2-cf49-4945-b130-7bc0bd20390f" w:customStyle="1">
-    <w:name w:val="Normal Table_1afa6cb2-cf49-4945-b130-7bc0bd20390f"/>
+  <w:style w:type="table" w:styleId="NormalTable_00819038-2929-44d2-a46a-4a78568e3a54" w:customStyle="1">
+    <w:name w:val="Normal Table_00819038-2929-44d2-a46a-4a78568e3a54"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a49128aa-22ed-4e69-9198-7e1adb5309ca" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1afa6cb2-cf49-4945-b130-7bc0bd20390f"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b9bb94e-d40a-496b-a951-c1928e461087" w:customStyle="1">
+    <w:name w:val="Table Grid_0b9bb94e-d40a-496b-a951-c1928e461087"/>
+    <w:basedOn w:val="NormalTable_00819038-2929-44d2-a46a-4a78568e3a54"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>