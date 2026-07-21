--- v1 (2026-05-09)
+++ v2 (2026-07-21)
@@ -1330,117 +1330,117 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6b355d05-9a11-4371-a79c-c40d6034c184"/>
+      <w:tblStyle w:val="TableGrid_7f753021-1cf2-431f-8e85-022bfaf1dcfb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:11:02 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:40:19 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1457,153 +1457,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0c2c7602-63e1-4ae0-afc7-78fe640cb432"/>
+      <w:tblStyle w:val="TableGrid_e546a6ec-a45e-43ea-936d-28b82dc9dadd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85fcf62f-8383-4497-bb8c-4cb075e592e3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_0c423a6a-2300-41d4-86f5-6241ba805d20"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 123. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_df4cb7dd-a54a-4963-805b-5fac4eaa98af"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_90793e44-fd04-4a60-8bf2-9a5f37474da7"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Agenda granskning</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_df4cb7dd-a54a-4963-805b-5fac4eaa98af"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_90793e44-fd04-4a60-8bf2-9a5f37474da7"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+            <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1616,59 +1616,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+      <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0b9bb94e-d40a-496b-a951-c1928e461087"/>
+      <w:tblStyle w:val="TableGrid_bedb6f0c-7b69-4cfd-b790-87845d5e8420"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1679,373 +1679,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_59b1897a-dfb5-4b0b-b9bb-9de6c1adc6f7"/>
+            <w:tblStyle w:val="TableGrid_b829ddce-8ee3-49ef-8355-7fbeb9ddf29d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 4. SHA - Beredskap</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+            <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_791e01a2-19c7-4a63-b2f1-c2f7062e58f4"/>
+            <w:tblStyle w:val="TableGrid_5f2c41ad-d934-473e-b104-761c62f476d5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+            <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+      <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0D82600F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3630,629 +3630,629 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_d5abf3d6-c258-4637-9eab-87fd56035169" w:customStyle="1">
-    <w:name w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+  <w:style w:type="paragraph" w:styleId="Normal_8de179c5-e1c0-4289-b908-041be1204e6b" w:customStyle="1">
+    <w:name w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f2539d6a-9bc5-457e-b16b-d14497c467fc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+    <w:basedOn w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_feb9ff85-955d-49e3-b961-2107b591c13f" w:customStyle="1">
-    <w:name w:val="Normal Table_feb9ff85-955d-49e3-b961-2107b591c13f"/>
+  <w:style w:type="table" w:styleId="NormalTable_6324c351-a7f5-48ea-ad25-8e0e13d48199" w:customStyle="1">
+    <w:name w:val="Normal Table_6324c351-a7f5-48ea-ad25-8e0e13d48199"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f8a4ea9e-92d2-4040-a22d-4587a37845e8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_feb9ff85-955d-49e3-b961-2107b591c13f"/>
+  <w:style w:type="table" w:styleId="TableGrid_a3efd0d5-2e3e-4e16-adcf-5b764dad1eb1" w:customStyle="1">
+    <w:name w:val="Table Grid_a3efd0d5-2e3e-4e16-adcf-5b764dad1eb1"/>
+    <w:basedOn w:val="NormalTable_6324c351-a7f5-48ea-ad25-8e0e13d48199"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_85fcf62f-8383-4497-bb8c-4cb075e592e3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_0c423a6a-2300-41d4-86f5-6241ba805d20" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_0c423a6a-2300-41d4-86f5-6241ba805d20"/>
+    <w:basedOn w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_df4cb7dd-a54a-4963-805b-5fac4eaa98af" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d5abf3d6-c258-4637-9eab-87fd56035169"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_90793e44-fd04-4a60-8bf2-9a5f37474da7" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_90793e44-fd04-4a60-8bf2-9a5f37474da7"/>
+    <w:basedOn w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_273d8f9d-2c7a-4118-a9ee-74271867dfa5" w:customStyle="1">
-    <w:name w:val="Normal Table_273d8f9d-2c7a-4118-a9ee-74271867dfa5"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad084594-f2f8-4913-a8d5-5881c87f734b" w:customStyle="1">
+    <w:name w:val="Normal Table_ad084594-f2f8-4913-a8d5-5881c87f734b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_71ce031d-17d0-4a2e-b1d3-8156326f2a8d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_273d8f9d-2c7a-4118-a9ee-74271867dfa5"/>
+  <w:style w:type="table" w:styleId="TableGrid_c7e83b9b-f1f1-43f6-82f8-c48b3ea8048e" w:customStyle="1">
+    <w:name w:val="Table Grid_c7e83b9b-f1f1-43f6-82f8-c48b3ea8048e"/>
+    <w:basedOn w:val="NormalTable_ad084594-f2f8-4913-a8d5-5881c87f734b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61a444fa-a6b1-4f0b-9563-5e294043c4c7" w:customStyle="1">
-    <w:name w:val="Normal Table_61a444fa-a6b1-4f0b-9563-5e294043c4c7"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a427ebd-c5a4-448c-a4bf-8409f2ae6d2e" w:customStyle="1">
+    <w:name w:val="Normal Table_4a427ebd-c5a4-448c-a4bf-8409f2ae6d2e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e9ee8ed5-cb69-4306-a534-2ae8cddf2b75" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61a444fa-a6b1-4f0b-9563-5e294043c4c7"/>
+  <w:style w:type="table" w:styleId="TableGrid_8dd1576c-2b49-4f3d-9fcc-f5134b0ba148" w:customStyle="1">
+    <w:name w:val="Table Grid_8dd1576c-2b49-4f3d-9fcc-f5134b0ba148"/>
+    <w:basedOn w:val="NormalTable_4a427ebd-c5a4-448c-a4bf-8409f2ae6d2e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1ddc51ed-26ef-4c8e-ae67-81c84b7df32a" w:customStyle="1">
-    <w:name w:val="Normal Table_1ddc51ed-26ef-4c8e-ae67-81c84b7df32a"/>
+  <w:style w:type="table" w:styleId="NormalTable_55d39edf-952c-44ee-8c4a-9ad0a5c9ed4b" w:customStyle="1">
+    <w:name w:val="Normal Table_55d39edf-952c-44ee-8c4a-9ad0a5c9ed4b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_453cc5e0-181c-4dba-8c4c-cc3c8448088f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1ddc51ed-26ef-4c8e-ae67-81c84b7df32a"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a3f63c7-1f4f-44cc-b864-f6efe6c3f664" w:customStyle="1">
+    <w:name w:val="Table Grid_0a3f63c7-1f4f-44cc-b864-f6efe6c3f664"/>
+    <w:basedOn w:val="NormalTable_55d39edf-952c-44ee-8c4a-9ad0a5c9ed4b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a3eb2dc-e33a-4dd1-8a7c-612a6733d4c4" w:customStyle="1">
-    <w:name w:val="Normal Table_4a3eb2dc-e33a-4dd1-8a7c-612a6733d4c4"/>
+  <w:style w:type="table" w:styleId="NormalTable_dbab96e8-c3ff-4129-9e2e-8ab2cfa9da23" w:customStyle="1">
+    <w:name w:val="Normal Table_dbab96e8-c3ff-4129-9e2e-8ab2cfa9da23"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9f639945-83ca-4132-8c7d-c65ed3fb20c7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a3eb2dc-e33a-4dd1-8a7c-612a6733d4c4"/>
+  <w:style w:type="table" w:styleId="TableGrid_96d9b49a-590a-4d9e-a3c0-708d3e87a278" w:customStyle="1">
+    <w:name w:val="Table Grid_96d9b49a-590a-4d9e-a3c0-708d3e87a278"/>
+    <w:basedOn w:val="NormalTable_dbab96e8-c3ff-4129-9e2e-8ab2cfa9da23"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d0ecba2-713e-4d13-88f9-c63dccee64e0" w:customStyle="1">
-    <w:name w:val="Normal Table_4d0ecba2-713e-4d13-88f9-c63dccee64e0"/>
+  <w:style w:type="table" w:styleId="NormalTable_95809371-c005-4c8a-8844-289e996a45eb" w:customStyle="1">
+    <w:name w:val="Normal Table_95809371-c005-4c8a-8844-289e996a45eb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6b355d05-9a11-4371-a79c-c40d6034c184" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d0ecba2-713e-4d13-88f9-c63dccee64e0"/>
+  <w:style w:type="table" w:styleId="TableGrid_7f753021-1cf2-431f-8e85-022bfaf1dcfb" w:customStyle="1">
+    <w:name w:val="Table Grid_7f753021-1cf2-431f-8e85-022bfaf1dcfb"/>
+    <w:basedOn w:val="NormalTable_95809371-c005-4c8a-8844-289e996a45eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_df611791-8b42-4b68-bbd5-f9e3a2a2db25" w:customStyle="1">
-    <w:name w:val="Normal Table_df611791-8b42-4b68-bbd5-f9e3a2a2db25"/>
+  <w:style w:type="table" w:styleId="NormalTable_34310883-847c-4b1b-a251-10fb47a4f37f" w:customStyle="1">
+    <w:name w:val="Normal Table_34310883-847c-4b1b-a251-10fb47a4f37f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0c2c7602-63e1-4ae0-afc7-78fe640cb432" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_df611791-8b42-4b68-bbd5-f9e3a2a2db25"/>
+  <w:style w:type="table" w:styleId="TableGrid_e546a6ec-a45e-43ea-936d-28b82dc9dadd" w:customStyle="1">
+    <w:name w:val="Table Grid_e546a6ec-a45e-43ea-936d-28b82dc9dadd"/>
+    <w:basedOn w:val="NormalTable_34310883-847c-4b1b-a251-10fb47a4f37f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1ba10a3b-f18b-4e1e-bb41-2460a1cda055" w:customStyle="1">
-    <w:name w:val="Normal Table_1ba10a3b-f18b-4e1e-bb41-2460a1cda055"/>
+  <w:style w:type="table" w:styleId="NormalTable_701ac3de-5a81-4fb9-b810-e34f71e2122c" w:customStyle="1">
+    <w:name w:val="Normal Table_701ac3de-5a81-4fb9-b810-e34f71e2122c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_59b1897a-dfb5-4b0b-b9bb-9de6c1adc6f7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1ba10a3b-f18b-4e1e-bb41-2460a1cda055"/>
+  <w:style w:type="table" w:styleId="TableGrid_b829ddce-8ee3-49ef-8355-7fbeb9ddf29d" w:customStyle="1">
+    <w:name w:val="Table Grid_b829ddce-8ee3-49ef-8355-7fbeb9ddf29d"/>
+    <w:basedOn w:val="NormalTable_701ac3de-5a81-4fb9-b810-e34f71e2122c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9429ea5e-7b21-4634-9de6-8b4bab9db6d3" w:customStyle="1">
-    <w:name w:val="Normal Table_9429ea5e-7b21-4634-9de6-8b4bab9db6d3"/>
+  <w:style w:type="table" w:styleId="NormalTable_d67a0bff-d32f-4e5f-9841-46b3ac0d68d4" w:customStyle="1">
+    <w:name w:val="Normal Table_d67a0bff-d32f-4e5f-9841-46b3ac0d68d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_791e01a2-19c7-4a63-b2f1-c2f7062e58f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9429ea5e-7b21-4634-9de6-8b4bab9db6d3"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f2c41ad-d934-473e-b104-761c62f476d5" w:customStyle="1">
+    <w:name w:val="Table Grid_5f2c41ad-d934-473e-b104-761c62f476d5"/>
+    <w:basedOn w:val="NormalTable_d67a0bff-d32f-4e5f-9841-46b3ac0d68d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_00819038-2929-44d2-a46a-4a78568e3a54" w:customStyle="1">
-    <w:name w:val="Normal Table_00819038-2929-44d2-a46a-4a78568e3a54"/>
+  <w:style w:type="table" w:styleId="NormalTable_17ab720c-70fb-4692-9393-16ee1e1221a8" w:customStyle="1">
+    <w:name w:val="Normal Table_17ab720c-70fb-4692-9393-16ee1e1221a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b9bb94e-d40a-496b-a951-c1928e461087" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_00819038-2929-44d2-a46a-4a78568e3a54"/>
+  <w:style w:type="table" w:styleId="TableGrid_bedb6f0c-7b69-4cfd-b790-87845d5e8420" w:customStyle="1">
+    <w:name w:val="Table Grid_bedb6f0c-7b69-4cfd-b790-87845d5e8420"/>
+    <w:basedOn w:val="NormalTable_17ab720c-70fb-4692-9393-16ee1e1221a8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>