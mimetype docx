--- v2 (2026-07-21)
+++ v3 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="73D16219">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72DA4D27">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -1277,398 +1278,408 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="529B4A8B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruk Bank-ID for pålogging</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7f753021-1cf2-431f-8e85-022bfaf1dcfb"/>
+      <w:tblStyle w:val="TableGrid_b8369926-fcb1-497e-a8ed-91b8761ebfd6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:40:19 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:04 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e546a6ec-a45e-43ea-936d-28b82dc9dadd"/>
+      <w:tblStyle w:val="TableGrid_3ad0e29f-b915-4304-a579-c8029c9063db"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6087"/>
-      <w:gridCol w:w="2184"/>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6087"/>
+          <w:tcW w:type="dxa" w:w="5658"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_0c423a6a-2300-41d4-86f5-6241ba805d20"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_68a3f018-ab04-41d1-94a6-715f0bbd2b38"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 123. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_90793e44-fd04-4a60-8bf2-9a5f37474da7"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1e425cc8-50a4-4e6d-9a76-6c2dd8cf291e"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Agenda granskning</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2184"/>
+          <w:tcW w:type="dxa" w:w="2613"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_90793e44-fd04-4a60-8bf2-9a5f37474da7"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1e425cc8-50a4-4e6d-9a76-6c2dd8cf291e"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
+            <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
+      <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bedb6f0c-7b69-4cfd-b790-87845d5e8420"/>
+      <w:tblStyle w:val="TableGrid_178b18f1-9263-408b-8068-58017bff1511"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1679,373 +1690,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b829ddce-8ee3-49ef-8355-7fbeb9ddf29d"/>
+            <w:tblStyle w:val="TableGrid_d38f23f1-64d3-409e-bbad-39ab8cbf2634"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 4. SHA - Beredskap</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
+            <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5f2c41ad-d934-473e-b104-761c62f476d5"/>
+            <w:tblStyle w:val="TableGrid_27dec6cb-43ed-47b9-b540-2ebdc27e99f2"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
+            <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
+      <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_c46940a6-e21c-440e-a51b-7e80e98df60e"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5658"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_68a3f018-ab04-41d1-94a6-715f0bbd2b38"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 123. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1e425cc8-50a4-4e6d-9a76-6c2dd8cf291e"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Agenda granskning</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2613"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1e425cc8-50a4-4e6d-9a76-6c2dd8cf291e"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_f0292e20-a8e9-4b55-a81b-942a9491b122"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5897"/>
+      <w:gridCol w:w="3175"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5897"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_7e67fe8d-9a18-4b56-a97f-b5419a125d04"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 4. SHA - Beredskap</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">03.09.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3175"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_72a82077-7b5a-4839-a9ea-ab9aa6331771"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0D82600F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3630,660 +4198,883 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_8de179c5-e1c0-4289-b908-041be1204e6b" w:customStyle="1">
-    <w:name w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
+  <w:style w:type="paragraph" w:styleId="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7" w:customStyle="1">
+    <w:name w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_966d7960-60eb-49fb-abc3-eaaec8c6f8be" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_2849c4f7-2d68-43bb-90a4-e7841211ff54"/>
+    <w:basedOn w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6324c351-a7f5-48ea-ad25-8e0e13d48199" w:customStyle="1">
-    <w:name w:val="Normal Table_6324c351-a7f5-48ea-ad25-8e0e13d48199"/>
+  <w:style w:type="table" w:styleId="NormalTable_df578425-62fd-4bcc-ae48-f4f49cccc337" w:customStyle="1">
+    <w:name w:val="Normal Table_df578425-62fd-4bcc-ae48-f4f49cccc337"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3efd0d5-2e3e-4e16-adcf-5b764dad1eb1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6324c351-a7f5-48ea-ad25-8e0e13d48199"/>
+  <w:style w:type="table" w:styleId="TableGrid_79626234-8e1d-4170-9c13-4422db2cd660" w:customStyle="1">
+    <w:name w:val="Table Grid_79626234-8e1d-4170-9c13-4422db2cd660"/>
+    <w:basedOn w:val="NormalTable_df578425-62fd-4bcc-ae48-f4f49cccc337"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_0c423a6a-2300-41d4-86f5-6241ba805d20" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_8de179c5-e1c0-4289-b908-041be1204e6b"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_68a3f018-ab04-41d1-94a6-715f0bbd2b38" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_68a3f018-ab04-41d1-94a6-715f0bbd2b38"/>
+    <w:basedOn w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_1e425cc8-50a4-4e6d-9a76-6c2dd8cf291e" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1e425cc8-50a4-4e6d-9a76-6c2dd8cf291e"/>
+    <w:basedOn w:val="Normal_8a8cb12a-7fa5-4382-9cd9-544482647cc7"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ad084594-f2f8-4913-a8d5-5881c87f734b" w:customStyle="1">
-    <w:name w:val="Normal Table_ad084594-f2f8-4913-a8d5-5881c87f734b"/>
+  <w:style w:type="table" w:styleId="NormalTable_092e05ef-a748-465b-8251-d6f7c4d2404c" w:customStyle="1">
+    <w:name w:val="Normal Table_092e05ef-a748-465b-8251-d6f7c4d2404c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c7e83b9b-f1f1-43f6-82f8-c48b3ea8048e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ad084594-f2f8-4913-a8d5-5881c87f734b"/>
+  <w:style w:type="table" w:styleId="TableGrid_efd316c8-7fe6-4071-9d2a-b460ddadb211" w:customStyle="1">
+    <w:name w:val="Table Grid_efd316c8-7fe6-4071-9d2a-b460ddadb211"/>
+    <w:basedOn w:val="NormalTable_092e05ef-a748-465b-8251-d6f7c4d2404c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a427ebd-c5a4-448c-a4bf-8409f2ae6d2e" w:customStyle="1">
-    <w:name w:val="Normal Table_4a427ebd-c5a4-448c-a4bf-8409f2ae6d2e"/>
+  <w:style w:type="table" w:styleId="NormalTable_dab45f45-b18b-4b28-9b43-c3ee4f6b2cc4" w:customStyle="1">
+    <w:name w:val="Normal Table_dab45f45-b18b-4b28-9b43-c3ee4f6b2cc4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8dd1576c-2b49-4f3d-9fcc-f5134b0ba148" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a427ebd-c5a4-448c-a4bf-8409f2ae6d2e"/>
+  <w:style w:type="table" w:styleId="TableGrid_b1c87bc6-e64a-411f-832b-c11f808eea2c" w:customStyle="1">
+    <w:name w:val="Table Grid_b1c87bc6-e64a-411f-832b-c11f808eea2c"/>
+    <w:basedOn w:val="NormalTable_dab45f45-b18b-4b28-9b43-c3ee4f6b2cc4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_55d39edf-952c-44ee-8c4a-9ad0a5c9ed4b" w:customStyle="1">
-    <w:name w:val="Normal Table_55d39edf-952c-44ee-8c4a-9ad0a5c9ed4b"/>
+  <w:style w:type="table" w:styleId="NormalTable_a18ad533-05b9-4dab-affd-88711fc17a5f" w:customStyle="1">
+    <w:name w:val="Normal Table_a18ad533-05b9-4dab-affd-88711fc17a5f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a3f63c7-1f4f-44cc-b864-f6efe6c3f664" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_55d39edf-952c-44ee-8c4a-9ad0a5c9ed4b"/>
+  <w:style w:type="table" w:styleId="TableGrid_4e1c62d6-8347-401c-9518-0576e5a2c90d" w:customStyle="1">
+    <w:name w:val="Table Grid_4e1c62d6-8347-401c-9518-0576e5a2c90d"/>
+    <w:basedOn w:val="NormalTable_a18ad533-05b9-4dab-affd-88711fc17a5f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dbab96e8-c3ff-4129-9e2e-8ab2cfa9da23" w:customStyle="1">
-    <w:name w:val="Normal Table_dbab96e8-c3ff-4129-9e2e-8ab2cfa9da23"/>
+  <w:style w:type="table" w:styleId="NormalTable_2518ef2c-4131-4abc-a56d-1abc926d05bf" w:customStyle="1">
+    <w:name w:val="Normal Table_2518ef2c-4131-4abc-a56d-1abc926d05bf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_96d9b49a-590a-4d9e-a3c0-708d3e87a278" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dbab96e8-c3ff-4129-9e2e-8ab2cfa9da23"/>
+  <w:style w:type="table" w:styleId="TableGrid_6e0dd910-d0c5-4bea-b7f1-977d3795d03e" w:customStyle="1">
+    <w:name w:val="Table Grid_6e0dd910-d0c5-4bea-b7f1-977d3795d03e"/>
+    <w:basedOn w:val="NormalTable_2518ef2c-4131-4abc-a56d-1abc926d05bf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_95809371-c005-4c8a-8844-289e996a45eb" w:customStyle="1">
-    <w:name w:val="Normal Table_95809371-c005-4c8a-8844-289e996a45eb"/>
+  <w:style w:type="table" w:styleId="NormalTable_ebfb286a-07fd-4931-b084-6109d207bf44" w:customStyle="1">
+    <w:name w:val="Normal Table_ebfb286a-07fd-4931-b084-6109d207bf44"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7f753021-1cf2-431f-8e85-022bfaf1dcfb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_95809371-c005-4c8a-8844-289e996a45eb"/>
+  <w:style w:type="table" w:styleId="TableGrid_b8369926-fcb1-497e-a8ed-91b8761ebfd6" w:customStyle="1">
+    <w:name w:val="Table Grid_b8369926-fcb1-497e-a8ed-91b8761ebfd6"/>
+    <w:basedOn w:val="NormalTable_ebfb286a-07fd-4931-b084-6109d207bf44"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_34310883-847c-4b1b-a251-10fb47a4f37f" w:customStyle="1">
-    <w:name w:val="Normal Table_34310883-847c-4b1b-a251-10fb47a4f37f"/>
+  <w:style w:type="table" w:styleId="NormalTable_0160e837-0ae8-4013-b93d-8fb117f9a91b" w:customStyle="1">
+    <w:name w:val="Normal Table_0160e837-0ae8-4013-b93d-8fb117f9a91b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e546a6ec-a45e-43ea-936d-28b82dc9dadd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_34310883-847c-4b1b-a251-10fb47a4f37f"/>
+  <w:style w:type="table" w:styleId="TableGrid_c46940a6-e21c-440e-a51b-7e80e98df60e" w:customStyle="1">
+    <w:name w:val="Table Grid_c46940a6-e21c-440e-a51b-7e80e98df60e"/>
+    <w:basedOn w:val="NormalTable_0160e837-0ae8-4013-b93d-8fb117f9a91b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_701ac3de-5a81-4fb9-b810-e34f71e2122c" w:customStyle="1">
-    <w:name w:val="Normal Table_701ac3de-5a81-4fb9-b810-e34f71e2122c"/>
+  <w:style w:type="table" w:styleId="NormalTable_7dd692db-edef-4017-b63a-2db423f3ce35" w:customStyle="1">
+    <w:name w:val="Normal Table_7dd692db-edef-4017-b63a-2db423f3ce35"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b829ddce-8ee3-49ef-8355-7fbeb9ddf29d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_701ac3de-5a81-4fb9-b810-e34f71e2122c"/>
+  <w:style w:type="table" w:styleId="TableGrid_7e67fe8d-9a18-4b56-a97f-b5419a125d04" w:customStyle="1">
+    <w:name w:val="Table Grid_7e67fe8d-9a18-4b56-a97f-b5419a125d04"/>
+    <w:basedOn w:val="NormalTable_7dd692db-edef-4017-b63a-2db423f3ce35"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d67a0bff-d32f-4e5f-9841-46b3ac0d68d4" w:customStyle="1">
-    <w:name w:val="Normal Table_d67a0bff-d32f-4e5f-9841-46b3ac0d68d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_daa09536-f08a-4af4-9e50-492657d79bf4" w:customStyle="1">
+    <w:name w:val="Normal Table_daa09536-f08a-4af4-9e50-492657d79bf4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f2c41ad-d934-473e-b104-761c62f476d5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d67a0bff-d32f-4e5f-9841-46b3ac0d68d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_72a82077-7b5a-4839-a9ea-ab9aa6331771" w:customStyle="1">
+    <w:name w:val="Table Grid_72a82077-7b5a-4839-a9ea-ab9aa6331771"/>
+    <w:basedOn w:val="NormalTable_daa09536-f08a-4af4-9e50-492657d79bf4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_17ab720c-70fb-4692-9393-16ee1e1221a8" w:customStyle="1">
-    <w:name w:val="Normal Table_17ab720c-70fb-4692-9393-16ee1e1221a8"/>
+  <w:style w:type="table" w:styleId="NormalTable_ef84a974-0bcd-4153-b38a-1a288273e340" w:customStyle="1">
+    <w:name w:val="Normal Table_ef84a974-0bcd-4153-b38a-1a288273e340"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bedb6f0c-7b69-4cfd-b790-87845d5e8420" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_17ab720c-70fb-4692-9393-16ee1e1221a8"/>
+  <w:style w:type="table" w:styleId="TableGrid_f0292e20-a8e9-4b55-a81b-942a9491b122" w:customStyle="1">
+    <w:name w:val="Table Grid_f0292e20-a8e9-4b55-a81b-942a9491b122"/>
+    <w:basedOn w:val="NormalTable_ef84a974-0bcd-4153-b38a-1a288273e340"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_fa58b6b2-ee2d-4a12-935b-b9fba8f51954" w:customStyle="1">
+    <w:name w:val="Normal Table_fa58b6b2-ee2d-4a12-935b-b9fba8f51954"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3ad0e29f-b915-4304-a579-c8029c9063db" w:customStyle="1">
+    <w:name w:val="Table Grid_3ad0e29f-b915-4304-a579-c8029c9063db"/>
+    <w:basedOn w:val="NormalTable_fa58b6b2-ee2d-4a12-935b-b9fba8f51954"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_dbe4a943-5fed-4e96-af0e-98396d445791" w:customStyle="1">
+    <w:name w:val="Normal Table_dbe4a943-5fed-4e96-af0e-98396d445791"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_d38f23f1-64d3-409e-bbad-39ab8cbf2634" w:customStyle="1">
+    <w:name w:val="Table Grid_d38f23f1-64d3-409e-bbad-39ab8cbf2634"/>
+    <w:basedOn w:val="NormalTable_dbe4a943-5fed-4e96-af0e-98396d445791"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_263d4bf4-6b9c-4148-96f1-f36eb2c30b89" w:customStyle="1">
+    <w:name w:val="Normal Table_263d4bf4-6b9c-4148-96f1-f36eb2c30b89"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_27dec6cb-43ed-47b9-b540-2ebdc27e99f2" w:customStyle="1">
+    <w:name w:val="Table Grid_27dec6cb-43ed-47b9-b540-2ebdc27e99f2"/>
+    <w:basedOn w:val="NormalTable_263d4bf4-6b9c-4148-96f1-f36eb2c30b89"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_8965f4b0-9a61-4eeb-8c28-178eda95e141" w:customStyle="1">
+    <w:name w:val="Normal Table_8965f4b0-9a61-4eeb-8c28-178eda95e141"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_178b18f1-9263-408b-8068-58017bff1511" w:customStyle="1">
+    <w:name w:val="Table Grid_178b18f1-9263-408b-8068-58017bff1511"/>
+    <w:basedOn w:val="NormalTable_8965f4b0-9a61-4eeb-8c28-178eda95e141"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/618-5-Agenda%20granskning.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>