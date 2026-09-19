--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9990" w:type="dxa"/>
         <w:tblInd w:w="-356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -1256,87 +1257,89 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="695" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2946"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Hovedtekst"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="15"/>
             <w:permEnd w:id="14"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DELTAGERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> UNDER BEFARINGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7044"/>
             <w:gridSpan w:val="34"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst3"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="15"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="373" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9990"/>
             <w:gridSpan w:val="38"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2304,50 +2307,54 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1956"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst3"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="7" w:colLast="7" w:edGrp="everyone" w:id="26"/>
+            <w:permStart w:colFirst="5" w:colLast="5" w:edGrp="everyone" w:id="27"/>
+            <w:permStart w:colFirst="3" w:colLast="3" w:edGrp="everyone" w:id="28"/>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="29"/>
             <w:permEnd w:id="23"/>
             <w:permEnd w:id="24"/>
             <w:permEnd w:id="25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall bad/WC: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="848"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst3"/>
               <w:spacing w:before="60"/>
@@ -2628,50 +2635,54 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst3"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nei</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="26"/>
+      <w:permEnd w:id="27"/>
+      <w:permEnd w:id="28"/>
+      <w:permEnd w:id="29"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="175" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1956"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst3"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4114,90 +4125,92 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="373" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2804"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst3"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="42"/>
             <w:permEnd w:id="41"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Helhetsvurdering av utleiebolig/-enhet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7186"/>
             <w:gridSpan w:val="35"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst3"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="42"/>
     </w:tbl>
     <w:p w14:paraId="670B05DB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10360" w:type="dxa"/>
         <w:tblInd w:w="-356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
@@ -6035,50 +6048,54 @@
       <w:tr>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:type="dxa" w:w="11"/>
           <w:cantSplit/>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="408"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="79"/>
+            <w:permStart w:colFirst="2" w:colLast="2" w:edGrp="everyone" w:id="80"/>
+            <w:permStart w:colFirst="3" w:colLast="3" w:edGrp="everyone" w:id="81"/>
+            <w:permStart w:colFirst="4" w:colLast="4" w:edGrp="everyone" w:id="82"/>
             <w:permEnd w:id="76"/>
             <w:permEnd w:id="77"/>
             <w:permEnd w:id="78"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5688"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="133"/>
               </w:tabs>
               <w:spacing/>
               <w:ind w:left="147" w:hanging="147"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6126,50 +6143,54 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2366"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="79"/>
+      <w:permEnd w:id="80"/>
+      <w:permEnd w:id="81"/>
+      <w:permEnd w:id="82"/>
       <w:tr>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:type="dxa" w:w="11"/>
           <w:cantSplit/>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="408"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Brdtekst"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -7555,50 +7576,52 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="938"/>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="266"/>
         <w:gridCol w:w="7951"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="938"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="3" w:colLast="3" w:edGrp="everyone" w:id="112"/>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="113"/>
             <w:permEnd w:id="111"/>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Oslo den</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1204"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -7624,148 +7647,151 @@
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7951"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="112"/>
+      <w:permEnd w:id="113"/>
     </w:tbl>
     <w:p w14:paraId="1051D0F0">
       <w:pPr>
         <w:spacing/>
         <w:ind w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7fb977a4-0de4-4c23-a8b8-d6cbd0d567aa"/>
+      <w:tblStyle w:val="TableGrid_48fc1e68-15d1-4a8d-80ba-f184ca3dd699"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7776,290 +7802,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:41:46 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:48:41 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_793add9d-7123-4247-abf8-5ffdd5e80dce"/>
+      <w:tblStyle w:val="TableGrid_11461ec9-88f1-40f3-8f9d-b07344998427"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6244"/>
-      <w:gridCol w:w="2240"/>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6244"/>
+          <w:tcW w:type="dxa" w:w="5804"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 126. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Kontroll av bolig og utleieenhet</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2240"/>
+          <w:tcW w:type="dxa" w:w="2680"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
+            <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
+      <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ac82a0a6-0649-488c-ba9d-3ef7aad76232"/>
+      <w:tblStyle w:val="TableGrid_0d8263d3-669e-4d36-a0cf-20818b2a80e4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8070,51 +8105,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_54a67d90-c754-4ac3-9ada-0177a50f375a"/>
+            <w:tblStyle w:val="TableGrid_26077fc7-1065-437f-94be-4e6f364cb4ec"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8215,136 +8250,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.04.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
+            <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6f691983-3b17-4c98-830f-c72489a99657"/>
+            <w:tblStyle w:val="TableGrid_c6e79996-839f-4e3d-b1a1-b1f9fdd8613b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8360,95 +8395,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
+            <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
+      <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_8fac20bb-ec98-4a52-acc5-748be06ea60f"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
+      <w:gridCol w:w="822"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5804"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 126. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Kontroll av bolig og utleieenhet</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2680"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="822"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_427ae7ef-5a56-4ee1-9796-7bf35cf684c8"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6080"/>
+      <w:gridCol w:w="3274"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6080"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_a749543a-e48a-439a-a0af-75a677dacdd2"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 6. SHA - Kontroll av innkvartering</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">16.04.2024 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3274"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_38ead78f-7df6-4732-a505-4ce86b600c20"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0261707B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8525,50 +9118,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="080C5EDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8645,50 +9239,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="09C03E8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8765,50 +9360,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="0ABE4891"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8887,50 +9483,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="12544DA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9007,50 +9604,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="16A43AA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Ingenmellomrom"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9128,50 +9726,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="176545EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9248,50 +9847,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="1B5A7F0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9368,50 +9968,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="1C0943B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9488,50 +10089,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="204E177F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9608,50 +10210,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="20895706"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9728,50 +10331,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="24115E04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9848,50 +10452,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="312214C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9970,50 +10575,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="33A5712A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10090,50 +10696,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="3BBF3D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10237,50 +10844,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="3C0833BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10359,50 +10967,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="42E875FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -10641,50 +11250,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="4A502E5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1485"/>
         </w:tabs>
@@ -10788,50 +11398,51 @@
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6525"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="4EAC5583"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10908,50 +11519,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="581F61CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11028,50 +11640,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="5CB0246A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11148,50 +11761,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="664239ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11270,50 +11884,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="71563539"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11390,50 +12005,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="724816AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11510,50 +12126,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="74B93FEE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11630,50 +12247,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="7D4D4E05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12461,660 +13079,883 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Hovedtekst" w:customStyle="1">
     <w:name w:val="Hovedtekst"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54" w:customStyle="1">
-    <w:name w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
+  <w:style w:type="paragraph" w:styleId="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c" w:customStyle="1">
+    <w:name w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
+    <w:basedOn w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_87335cc9-eeb2-4ab4-bf23-b128ddcb2361" w:customStyle="1">
-    <w:name w:val="Normal Table_87335cc9-eeb2-4ab4-bf23-b128ddcb2361"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad62d508-c241-4e71-a145-479d2d4cf6d4" w:customStyle="1">
+    <w:name w:val="Normal Table_ad62d508-c241-4e71-a145-479d2d4cf6d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4de26101-1f51-454c-a269-070f0a85e80f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_87335cc9-eeb2-4ab4-bf23-b128ddcb2361"/>
+  <w:style w:type="table" w:styleId="TableGrid_3fd3198b-f719-4b7e-b289-4614096a8fc8" w:customStyle="1">
+    <w:name w:val="Table Grid_3fd3198b-f719-4b7e-b289-4614096a8fc8"/>
+    <w:basedOn w:val="NormalTable_ad62d508-c241-4e71-a145-479d2d4cf6d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_f00e2ce8-c29b-4191-b389-b18317cfcc54"/>
+    <w:basedOn w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_c4c2c10d-8487-45ca-98f9-f536f5ac810c"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6581892b-3ca0-4c0a-b5c6-a62e8084f900" w:customStyle="1">
-    <w:name w:val="Normal Table_6581892b-3ca0-4c0a-b5c6-a62e8084f900"/>
+  <w:style w:type="table" w:styleId="NormalTable_8749fec3-b5a4-43c6-87fc-e1a3f7a6f74b" w:customStyle="1">
+    <w:name w:val="Normal Table_8749fec3-b5a4-43c6-87fc-e1a3f7a6f74b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3de8f7a-6d54-45af-81b5-8f7dc1e09952" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6581892b-3ca0-4c0a-b5c6-a62e8084f900"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c0f848a-9343-4222-b9e0-fa7445eb14c8" w:customStyle="1">
+    <w:name w:val="Table Grid_7c0f848a-9343-4222-b9e0-fa7445eb14c8"/>
+    <w:basedOn w:val="NormalTable_8749fec3-b5a4-43c6-87fc-e1a3f7a6f74b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9c0f2c2f-b9c9-449a-afaf-e46c1b6a8978" w:customStyle="1">
-    <w:name w:val="Normal Table_9c0f2c2f-b9c9-449a-afaf-e46c1b6a8978"/>
+  <w:style w:type="table" w:styleId="NormalTable_65a0486d-168f-4fdc-92d4-39507489b126" w:customStyle="1">
+    <w:name w:val="Normal Table_65a0486d-168f-4fdc-92d4-39507489b126"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9bbf7847-1031-4008-9390-6ac9caddc195" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9c0f2c2f-b9c9-449a-afaf-e46c1b6a8978"/>
+  <w:style w:type="table" w:styleId="TableGrid_326c6fe7-ccd2-4018-bd96-309d55a1e8e1" w:customStyle="1">
+    <w:name w:val="Table Grid_326c6fe7-ccd2-4018-bd96-309d55a1e8e1"/>
+    <w:basedOn w:val="NormalTable_65a0486d-168f-4fdc-92d4-39507489b126"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b3c4c1cb-6f28-41d5-8cdb-7837b978c98b" w:customStyle="1">
-    <w:name w:val="Normal Table_b3c4c1cb-6f28-41d5-8cdb-7837b978c98b"/>
+  <w:style w:type="table" w:styleId="NormalTable_234c69e3-4e3e-43d8-a1e2-5160521c6b8f" w:customStyle="1">
+    <w:name w:val="Normal Table_234c69e3-4e3e-43d8-a1e2-5160521c6b8f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5544b82-e191-4f06-b1e9-76738f43210c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b3c4c1cb-6f28-41d5-8cdb-7837b978c98b"/>
+  <w:style w:type="table" w:styleId="TableGrid_19136d6f-84d9-4058-8751-c73b650b62c3" w:customStyle="1">
+    <w:name w:val="Table Grid_19136d6f-84d9-4058-8751-c73b650b62c3"/>
+    <w:basedOn w:val="NormalTable_234c69e3-4e3e-43d8-a1e2-5160521c6b8f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1bf0d9c9-aab9-4db7-a7ae-e37eebb0393b" w:customStyle="1">
-    <w:name w:val="Normal Table_1bf0d9c9-aab9-4db7-a7ae-e37eebb0393b"/>
+  <w:style w:type="table" w:styleId="NormalTable_50fb0646-b737-47da-b623-78405242a084" w:customStyle="1">
+    <w:name w:val="Normal Table_50fb0646-b737-47da-b623-78405242a084"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_51da2caa-b89a-48a3-be34-f752805932a5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1bf0d9c9-aab9-4db7-a7ae-e37eebb0393b"/>
+  <w:style w:type="table" w:styleId="TableGrid_cbd5a957-96a9-437d-addc-edbcf93b84be" w:customStyle="1">
+    <w:name w:val="Table Grid_cbd5a957-96a9-437d-addc-edbcf93b84be"/>
+    <w:basedOn w:val="NormalTable_50fb0646-b737-47da-b623-78405242a084"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_97237776-5c4e-4bb9-80bd-79641c7d7d39" w:customStyle="1">
-    <w:name w:val="Normal Table_97237776-5c4e-4bb9-80bd-79641c7d7d39"/>
+  <w:style w:type="table" w:styleId="NormalTable_779783ab-1c75-42b7-81fb-ed9684009818" w:customStyle="1">
+    <w:name w:val="Normal Table_779783ab-1c75-42b7-81fb-ed9684009818"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7fb977a4-0de4-4c23-a8b8-d6cbd0d567aa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_97237776-5c4e-4bb9-80bd-79641c7d7d39"/>
+  <w:style w:type="table" w:styleId="TableGrid_48fc1e68-15d1-4a8d-80ba-f184ca3dd699" w:customStyle="1">
+    <w:name w:val="Table Grid_48fc1e68-15d1-4a8d-80ba-f184ca3dd699"/>
+    <w:basedOn w:val="NormalTable_779783ab-1c75-42b7-81fb-ed9684009818"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d20d1e10-7cb1-429f-a324-67fe79feb662" w:customStyle="1">
-    <w:name w:val="Normal Table_d20d1e10-7cb1-429f-a324-67fe79feb662"/>
+  <w:style w:type="table" w:styleId="NormalTable_a0bd8987-027a-479b-b169-cc4044fe3917" w:customStyle="1">
+    <w:name w:val="Normal Table_a0bd8987-027a-479b-b169-cc4044fe3917"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_793add9d-7123-4247-abf8-5ffdd5e80dce" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d20d1e10-7cb1-429f-a324-67fe79feb662"/>
+  <w:style w:type="table" w:styleId="TableGrid_8fac20bb-ec98-4a52-acc5-748be06ea60f" w:customStyle="1">
+    <w:name w:val="Table Grid_8fac20bb-ec98-4a52-acc5-748be06ea60f"/>
+    <w:basedOn w:val="NormalTable_a0bd8987-027a-479b-b169-cc4044fe3917"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eb8b3c69-ad38-43ba-86b9-1d7ed8d3bebb" w:customStyle="1">
-    <w:name w:val="Normal Table_eb8b3c69-ad38-43ba-86b9-1d7ed8d3bebb"/>
+  <w:style w:type="table" w:styleId="NormalTable_384bed35-7f4d-4522-abe9-3aea9c305590" w:customStyle="1">
+    <w:name w:val="Normal Table_384bed35-7f4d-4522-abe9-3aea9c305590"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_54a67d90-c754-4ac3-9ada-0177a50f375a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eb8b3c69-ad38-43ba-86b9-1d7ed8d3bebb"/>
+  <w:style w:type="table" w:styleId="TableGrid_a749543a-e48a-439a-a0af-75a677dacdd2" w:customStyle="1">
+    <w:name w:val="Table Grid_a749543a-e48a-439a-a0af-75a677dacdd2"/>
+    <w:basedOn w:val="NormalTable_384bed35-7f4d-4522-abe9-3aea9c305590"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5fd4f471-ec97-4832-b770-a4ddd4958ee5" w:customStyle="1">
-    <w:name w:val="Normal Table_5fd4f471-ec97-4832-b770-a4ddd4958ee5"/>
+  <w:style w:type="table" w:styleId="NormalTable_af8e49d2-2047-4619-988b-7afee5d7f97b" w:customStyle="1">
+    <w:name w:val="Normal Table_af8e49d2-2047-4619-988b-7afee5d7f97b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6f691983-3b17-4c98-830f-c72489a99657" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5fd4f471-ec97-4832-b770-a4ddd4958ee5"/>
+  <w:style w:type="table" w:styleId="TableGrid_38ead78f-7df6-4732-a505-4ce86b600c20" w:customStyle="1">
+    <w:name w:val="Table Grid_38ead78f-7df6-4732-a505-4ce86b600c20"/>
+    <w:basedOn w:val="NormalTable_af8e49d2-2047-4619-988b-7afee5d7f97b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_332a653a-b849-4f53-8ef6-b702f46ffa8b" w:customStyle="1">
-    <w:name w:val="Normal Table_332a653a-b849-4f53-8ef6-b702f46ffa8b"/>
+  <w:style w:type="table" w:styleId="NormalTable_c48a7548-4805-47ee-9e49-4bf2d11a1500" w:customStyle="1">
+    <w:name w:val="Normal Table_c48a7548-4805-47ee-9e49-4bf2d11a1500"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac82a0a6-0649-488c-ba9d-3ef7aad76232" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_332a653a-b849-4f53-8ef6-b702f46ffa8b"/>
+  <w:style w:type="table" w:styleId="TableGrid_427ae7ef-5a56-4ee1-9796-7bf35cf684c8" w:customStyle="1">
+    <w:name w:val="Table Grid_427ae7ef-5a56-4ee1-9796-7bf35cf684c8"/>
+    <w:basedOn w:val="NormalTable_c48a7548-4805-47ee-9e49-4bf2d11a1500"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_5efea269-d1bd-41b0-94f7-42d84c0dd9da" w:customStyle="1">
+    <w:name w:val="Normal Table_5efea269-d1bd-41b0-94f7-42d84c0dd9da"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_11461ec9-88f1-40f3-8f9d-b07344998427" w:customStyle="1">
+    <w:name w:val="Table Grid_11461ec9-88f1-40f3-8f9d-b07344998427"/>
+    <w:basedOn w:val="NormalTable_5efea269-d1bd-41b0-94f7-42d84c0dd9da"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_7dc7d230-3855-4080-aa7b-844095bc636b" w:customStyle="1">
+    <w:name w:val="Normal Table_7dc7d230-3855-4080-aa7b-844095bc636b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_26077fc7-1065-437f-94be-4e6f364cb4ec" w:customStyle="1">
+    <w:name w:val="Table Grid_26077fc7-1065-437f-94be-4e6f364cb4ec"/>
+    <w:basedOn w:val="NormalTable_7dc7d230-3855-4080-aa7b-844095bc636b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_fea4823a-1fa8-4505-b626-b5ad73c7e99b" w:customStyle="1">
+    <w:name w:val="Normal Table_fea4823a-1fa8-4505-b626-b5ad73c7e99b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_c6e79996-839f-4e3d-b1a1-b1f9fdd8613b" w:customStyle="1">
+    <w:name w:val="Table Grid_c6e79996-839f-4e3d-b1a1-b1f9fdd8613b"/>
+    <w:basedOn w:val="NormalTable_fea4823a-1fa8-4505-b626-b5ad73c7e99b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b5725d4d-9d02-4a02-b763-3b1cf4858d74" w:customStyle="1">
+    <w:name w:val="Normal Table_b5725d4d-9d02-4a02-b763-3b1cf4858d74"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_0d8263d3-669e-4d36-a0cf-20818b2a80e4" w:customStyle="1">
+    <w:name w:val="Table Grid_0d8263d3-669e-4d36-a0cf-20818b2a80e4"/>
+    <w:basedOn w:val="NormalTable_b5725d4d-9d02-4a02-b763-3b1cf4858d74"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/636-1-Kontroll%20av%20bolig%20og%20utleieenhet.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>