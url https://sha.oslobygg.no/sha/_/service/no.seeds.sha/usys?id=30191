--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -2,92 +2,92 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="68AA1EB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12758"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">BRUDD PÅ SIKKERHETSBESTEMMELSER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6168CB10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C42FF54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(tilpasses det enkelte prosjekt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0149FD2E">
@@ -5988,410 +5988,420 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45D9CEC0">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:w="16838" w:h="11906"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a7bbff78-e46c-46e3-adf0-0a2fa378feef"/>
+      <w:tblStyle w:val="TableGrid_5e4bc357-f8f5-4523-970c-ab249e4a6b45"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:39:57 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:47:38 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ea98492c-d22e-40fe-b94e-80738d4c9c5c"/>
+      <w:tblStyle w:val="TableGrid_6c370a33-8bb3-4a9c-9b8c-f3317475f276"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9395"/>
-      <w:gridCol w:w="3370"/>
+      <w:gridCol w:w="8733"/>
+      <w:gridCol w:w="4032"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="9395"/>
+          <w:tcW w:type="dxa" w:w="8733"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6e7d0bec-202b-467c-8e2c-868d1036cd98"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_3625254c-31c9-4654-8450-416e900440d3"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_12095376-f051-4d7e-95ea-338aacf8a177"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e7e402f6-dd53-4d3c-9dc3-6b9b0ff837ba"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="3370"/>
+          <w:tcW w:type="dxa" w:w="4032"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_12095376-f051-4d7e-95ea-338aacf8a177"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e7e402f6-dd53-4d3c-9dc3-6b9b0ff837ba"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
+            <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
+      <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a4a9b7ac-ef2f-4d56-82a7-dbfaac7dfc6b"/>
+      <w:tblStyle w:val="TableGrid_223dab54-9d6a-4369-ace6-be740ebef863"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6412,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1420d56c-fbaf-4f81-b97a-fe5ff90edfbc"/>
+            <w:tblStyle w:val="TableGrid_4f8921cf-4d13-4c96-9c66-b88a40bc50ad"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
+            <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_88dcc323-0df2-4400-8cbd-0b95fadb0ee5"/>
+            <w:tblStyle w:val="TableGrid_2d2748f6-69c6-435b-b5af-bf54996625d3"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
+            <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
+      <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_d6e30419-a6d3-4a69-b836-10f32de3cdcb"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8733"/>
+      <w:gridCol w:w="4032"/>
+      <w:gridCol w:w="1237"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="8733"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_3625254c-31c9-4654-8450-416e900440d3"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e7e402f6-dd53-4d3c-9dc3-6b9b0ff837ba"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4032"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e7e402f6-dd53-4d3c-9dc3-6b9b0ff837ba"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1237"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_01567ada-e9a8-4edb-9a26-6763485cf8dd"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9101"/>
+      <w:gridCol w:w="4901"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="9101"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_2e955075-fec3-4374-bc31-ecb967d690c1"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4901"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_49b8b732-f095-4945-a04a-0c3fffcccaa0"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,660 +8013,883 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781" w:customStyle="1">
-    <w:name w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
+  <w:style w:type="paragraph" w:styleId="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe" w:customStyle="1">
+    <w:name w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_da83649f-60ae-49eb-9a65-84e00837b9e7"/>
+    <w:basedOn w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8df52520-f689-4443-824d-301cc2355ca4" w:customStyle="1">
-    <w:name w:val="Normal Table_8df52520-f689-4443-824d-301cc2355ca4"/>
+  <w:style w:type="table" w:styleId="NormalTable_3702b99e-a898-43d9-bc27-fd2dec95ebe3" w:customStyle="1">
+    <w:name w:val="Normal Table_3702b99e-a898-43d9-bc27-fd2dec95ebe3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e1653d98-a221-451c-a047-f3e4aaf27d38" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8df52520-f689-4443-824d-301cc2355ca4"/>
+  <w:style w:type="table" w:styleId="TableGrid_fdf2dd39-80a0-4bba-b021-ba545f57ae35" w:customStyle="1">
+    <w:name w:val="Table Grid_fdf2dd39-80a0-4bba-b021-ba545f57ae35"/>
+    <w:basedOn w:val="NormalTable_3702b99e-a898-43d9-bc27-fd2dec95ebe3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_6e7d0bec-202b-467c-8e2c-868d1036cd98" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_3625254c-31c9-4654-8450-416e900440d3" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_3625254c-31c9-4654-8450-416e900440d3"/>
+    <w:basedOn w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_e7e402f6-dd53-4d3c-9dc3-6b9b0ff837ba" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e7e402f6-dd53-4d3c-9dc3-6b9b0ff837ba"/>
+    <w:basedOn w:val="Normal_fcf43c31-311d-43df-a4b1-8713c5f16bbe"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c53b3412-8ef2-48a2-928d-ba3b2bf410c7" w:customStyle="1">
-    <w:name w:val="Normal Table_c53b3412-8ef2-48a2-928d-ba3b2bf410c7"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad2667b8-d9a9-4ed5-be25-771db2a9b9cc" w:customStyle="1">
+    <w:name w:val="Normal Table_ad2667b8-d9a9-4ed5-be25-771db2a9b9cc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a2e6f393-8631-4b91-862b-6405c5a9494a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c53b3412-8ef2-48a2-928d-ba3b2bf410c7"/>
+  <w:style w:type="table" w:styleId="TableGrid_d409e470-22d0-4a14-ad3e-dd6991c2c590" w:customStyle="1">
+    <w:name w:val="Table Grid_d409e470-22d0-4a14-ad3e-dd6991c2c590"/>
+    <w:basedOn w:val="NormalTable_ad2667b8-d9a9-4ed5-be25-771db2a9b9cc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_da4847c9-40bb-45c9-8fc3-57d974f4b0ad" w:customStyle="1">
-    <w:name w:val="Normal Table_da4847c9-40bb-45c9-8fc3-57d974f4b0ad"/>
+  <w:style w:type="table" w:styleId="NormalTable_006f347f-557e-457b-bb60-50c3790bc221" w:customStyle="1">
+    <w:name w:val="Normal Table_006f347f-557e-457b-bb60-50c3790bc221"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f09c589-2523-48ea-a1e5-5a29fc31b37e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_da4847c9-40bb-45c9-8fc3-57d974f4b0ad"/>
+  <w:style w:type="table" w:styleId="TableGrid_c431229e-d699-4564-8278-8dfdb29e44fa" w:customStyle="1">
+    <w:name w:val="Table Grid_c431229e-d699-4564-8278-8dfdb29e44fa"/>
+    <w:basedOn w:val="NormalTable_006f347f-557e-457b-bb60-50c3790bc221"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_459fa089-064d-4666-82dd-036babcc5d7f" w:customStyle="1">
-    <w:name w:val="Normal Table_459fa089-064d-4666-82dd-036babcc5d7f"/>
+  <w:style w:type="table" w:styleId="NormalTable_23f3d09f-6c7f-4295-956d-e677c90c0fcf" w:customStyle="1">
+    <w:name w:val="Normal Table_23f3d09f-6c7f-4295-956d-e677c90c0fcf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8706fabc-b0e5-478a-ae08-39422db11e48" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_459fa089-064d-4666-82dd-036babcc5d7f"/>
+  <w:style w:type="table" w:styleId="TableGrid_e8f4bdb3-d2a6-4193-abe5-2db18a904865" w:customStyle="1">
+    <w:name w:val="Table Grid_e8f4bdb3-d2a6-4193-abe5-2db18a904865"/>
+    <w:basedOn w:val="NormalTable_23f3d09f-6c7f-4295-956d-e677c90c0fcf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fbb39805-928f-4ce9-9d4c-a6cad29af14c" w:customStyle="1">
-    <w:name w:val="Normal Table_fbb39805-928f-4ce9-9d4c-a6cad29af14c"/>
+  <w:style w:type="table" w:styleId="NormalTable_12ca937d-689f-4a4c-9a50-64275c2dfe14" w:customStyle="1">
+    <w:name w:val="Normal Table_12ca937d-689f-4a4c-9a50-64275c2dfe14"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2b2526e3-136f-4e67-9f01-8052b263cfb5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fbb39805-928f-4ce9-9d4c-a6cad29af14c"/>
+  <w:style w:type="table" w:styleId="TableGrid_f2e74ee9-177a-4421-95e5-c26fcd33223c" w:customStyle="1">
+    <w:name w:val="Table Grid_f2e74ee9-177a-4421-95e5-c26fcd33223c"/>
+    <w:basedOn w:val="NormalTable_12ca937d-689f-4a4c-9a50-64275c2dfe14"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dffa0f6f-6880-4384-8b7e-191c4ac375be" w:customStyle="1">
-    <w:name w:val="Normal Table_dffa0f6f-6880-4384-8b7e-191c4ac375be"/>
+  <w:style w:type="table" w:styleId="NormalTable_676425fe-e052-49bb-bfe0-53eb4ac1c434" w:customStyle="1">
+    <w:name w:val="Normal Table_676425fe-e052-49bb-bfe0-53eb4ac1c434"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a7bbff78-e46c-46e3-adf0-0a2fa378feef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dffa0f6f-6880-4384-8b7e-191c4ac375be"/>
+  <w:style w:type="table" w:styleId="TableGrid_5e4bc357-f8f5-4523-970c-ab249e4a6b45" w:customStyle="1">
+    <w:name w:val="Table Grid_5e4bc357-f8f5-4523-970c-ab249e4a6b45"/>
+    <w:basedOn w:val="NormalTable_676425fe-e052-49bb-bfe0-53eb4ac1c434"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dad34104-3fea-4bc4-98bf-3b8af9f33390" w:customStyle="1">
-    <w:name w:val="Normal Table_dad34104-3fea-4bc4-98bf-3b8af9f33390"/>
+  <w:style w:type="table" w:styleId="NormalTable_8b8ea19c-4d24-4b9f-bafb-80065c32db84" w:customStyle="1">
+    <w:name w:val="Normal Table_8b8ea19c-4d24-4b9f-bafb-80065c32db84"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ea98492c-d22e-40fe-b94e-80738d4c9c5c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dad34104-3fea-4bc4-98bf-3b8af9f33390"/>
+  <w:style w:type="table" w:styleId="TableGrid_d6e30419-a6d3-4a69-b836-10f32de3cdcb" w:customStyle="1">
+    <w:name w:val="Table Grid_d6e30419-a6d3-4a69-b836-10f32de3cdcb"/>
+    <w:basedOn w:val="NormalTable_8b8ea19c-4d24-4b9f-bafb-80065c32db84"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6246de59-324c-4e63-8b0d-4e1ca4b3355f" w:customStyle="1">
-    <w:name w:val="Normal Table_6246de59-324c-4e63-8b0d-4e1ca4b3355f"/>
+  <w:style w:type="table" w:styleId="NormalTable_d5c0f1ef-a1af-4bd7-8671-d8e723209d03" w:customStyle="1">
+    <w:name w:val="Normal Table_d5c0f1ef-a1af-4bd7-8671-d8e723209d03"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1420d56c-fbaf-4f81-b97a-fe5ff90edfbc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6246de59-324c-4e63-8b0d-4e1ca4b3355f"/>
+  <w:style w:type="table" w:styleId="TableGrid_2e955075-fec3-4374-bc31-ecb967d690c1" w:customStyle="1">
+    <w:name w:val="Table Grid_2e955075-fec3-4374-bc31-ecb967d690c1"/>
+    <w:basedOn w:val="NormalTable_d5c0f1ef-a1af-4bd7-8671-d8e723209d03"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5aa26d05-f4ec-4b35-b233-22ca0f060e37" w:customStyle="1">
-    <w:name w:val="Normal Table_5aa26d05-f4ec-4b35-b233-22ca0f060e37"/>
+  <w:style w:type="table" w:styleId="NormalTable_815c0e10-d3d0-4293-acf0-7644eaae25ba" w:customStyle="1">
+    <w:name w:val="Normal Table_815c0e10-d3d0-4293-acf0-7644eaae25ba"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_88dcc323-0df2-4400-8cbd-0b95fadb0ee5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5aa26d05-f4ec-4b35-b233-22ca0f060e37"/>
+  <w:style w:type="table" w:styleId="TableGrid_49b8b732-f095-4945-a04a-0c3fffcccaa0" w:customStyle="1">
+    <w:name w:val="Table Grid_49b8b732-f095-4945-a04a-0c3fffcccaa0"/>
+    <w:basedOn w:val="NormalTable_815c0e10-d3d0-4293-acf0-7644eaae25ba"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6a035138-636f-4e11-8900-10d8f9b10756" w:customStyle="1">
-    <w:name w:val="Normal Table_6a035138-636f-4e11-8900-10d8f9b10756"/>
+  <w:style w:type="table" w:styleId="NormalTable_8b79f777-3b45-43e8-aaa1-6404af43ba7e" w:customStyle="1">
+    <w:name w:val="Normal Table_8b79f777-3b45-43e8-aaa1-6404af43ba7e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a4a9b7ac-ef2f-4d56-82a7-dbfaac7dfc6b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6a035138-636f-4e11-8900-10d8f9b10756"/>
+  <w:style w:type="table" w:styleId="TableGrid_01567ada-e9a8-4edb-9a26-6763485cf8dd" w:customStyle="1">
+    <w:name w:val="Table Grid_01567ada-e9a8-4edb-9a26-6763485cf8dd"/>
+    <w:basedOn w:val="NormalTable_8b79f777-3b45-43e8-aaa1-6404af43ba7e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_5a92e0aa-6bcd-4b48-b2a4-98440176d382" w:customStyle="1">
+    <w:name w:val="Normal Table_5a92e0aa-6bcd-4b48-b2a4-98440176d382"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_6c370a33-8bb3-4a9c-9b8c-f3317475f276" w:customStyle="1">
+    <w:name w:val="Table Grid_6c370a33-8bb3-4a9c-9b8c-f3317475f276"/>
+    <w:basedOn w:val="NormalTable_5a92e0aa-6bcd-4b48-b2a4-98440176d382"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_3c58a983-65f4-4553-ab16-e27bf3ae9dd3" w:customStyle="1">
+    <w:name w:val="Normal Table_3c58a983-65f4-4553-ab16-e27bf3ae9dd3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_4f8921cf-4d13-4c96-9c66-b88a40bc50ad" w:customStyle="1">
+    <w:name w:val="Table Grid_4f8921cf-4d13-4c96-9c66-b88a40bc50ad"/>
+    <w:basedOn w:val="NormalTable_3c58a983-65f4-4553-ab16-e27bf3ae9dd3"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_6cc5941a-0e46-45b3-8ac7-ac39bec2154b" w:customStyle="1">
+    <w:name w:val="Normal Table_6cc5941a-0e46-45b3-8ac7-ac39bec2154b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2d2748f6-69c6-435b-b5af-bf54996625d3" w:customStyle="1">
+    <w:name w:val="Table Grid_2d2748f6-69c6-435b-b5af-bf54996625d3"/>
+    <w:basedOn w:val="NormalTable_6cc5941a-0e46-45b3-8ac7-ac39bec2154b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_8a01e363-b983-4b42-a394-c24024bb1a70" w:customStyle="1">
+    <w:name w:val="Normal Table_8a01e363-b983-4b42-a394-c24024bb1a70"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_223dab54-9d6a-4369-ace6-be740ebef863" w:customStyle="1">
+    <w:name w:val="Table Grid_223dab54-9d6a-4369-ace6-be740ebef863"/>
+    <w:basedOn w:val="NormalTable_8a01e363-b983-4b42-a394-c24024bb1a70"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/637-2-Faktaark%20-%20Brudd%20p&#229;%20sikkerhetsbestemmelser.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>