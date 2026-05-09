--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -6053,117 +6053,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fecb0193-18f3-4a94-9491-7439f285d5b5"/>
+      <w:tblStyle w:val="TableGrid_15196754-a86d-4386-ab38-45561f4ad8f2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:02:48 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:11:05 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6180,153 +6180,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5924240b-c954-4783-9f8d-2cf3d66bef75"/>
+      <w:tblStyle w:val="TableGrid_1a7ddea3-fb84-40a1-981c-f94748a97831"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9395"/>
       <w:gridCol w:w="3370"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9395"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7e22e48c-3570-47a2-b59c-d272da675a8c"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_28a5be0d-51ff-477d-a253-6ba9dec86416"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c6751503-3b82-4c91-bff2-d6f1333c69a0"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1d4bac9f-e0ec-4cee-86df-49b5864ddcf4"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3370"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c6751503-3b82-4c91-bff2-d6f1333c69a0"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1d4bac9f-e0ec-4cee-86df-49b5864ddcf4"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+            <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6339,59 +6339,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+      <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_52a8748e-0155-4946-8f26-93e76661f6d1"/>
+      <w:tblStyle w:val="TableGrid_2e60e173-1af4-43f0-a3a7-eb2d94ef0adf"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6402,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a6ccffa2-2871-4e9b-8876-f5753e4d2cd6"/>
+            <w:tblStyle w:val="TableGrid_04efc025-e6af-4237-823d-18e4186dfc8b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+            <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_003ebf65-8c52-4a02-be17-e1f1438f282d"/>
+            <w:tblStyle w:val="TableGrid_58479be2-0ee1-4633-82fa-1ad9c48f9f84"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+            <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+      <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,629 +7446,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf" w:customStyle="1">
-    <w:name w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+  <w:style w:type="paragraph" w:styleId="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac" w:customStyle="1">
+    <w:name w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_06cf6ecc-a542-4835-a25d-f398313db036" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+    <w:basedOn w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5fc1538d-6ce4-4415-a1bb-cddcd5580fcd" w:customStyle="1">
-    <w:name w:val="Normal Table_5fc1538d-6ce4-4415-a1bb-cddcd5580fcd"/>
+  <w:style w:type="table" w:styleId="NormalTable_c690807b-cfdb-4307-91aa-a38c7dba0606" w:customStyle="1">
+    <w:name w:val="Normal Table_c690807b-cfdb-4307-91aa-a38c7dba0606"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7d755afb-a739-4167-82c5-1555032fc5cb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5fc1538d-6ce4-4415-a1bb-cddcd5580fcd"/>
+  <w:style w:type="table" w:styleId="TableGrid_df43ac11-62f0-44fc-a848-4437937e8c1d" w:customStyle="1">
+    <w:name w:val="Table Grid_df43ac11-62f0-44fc-a848-4437937e8c1d"/>
+    <w:basedOn w:val="NormalTable_c690807b-cfdb-4307-91aa-a38c7dba0606"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_7e22e48c-3570-47a2-b59c-d272da675a8c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_28a5be0d-51ff-477d-a253-6ba9dec86416" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_28a5be0d-51ff-477d-a253-6ba9dec86416"/>
+    <w:basedOn w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_c6751503-3b82-4c91-bff2-d6f1333c69a0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_20c32bc3-1b49-4499-a410-b1f8d1dae9cf"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_1d4bac9f-e0ec-4cee-86df-49b5864ddcf4" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1d4bac9f-e0ec-4cee-86df-49b5864ddcf4"/>
+    <w:basedOn w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7bd1d7e4-aaad-4c8f-abc8-c275b85fdeac" w:customStyle="1">
-    <w:name w:val="Normal Table_7bd1d7e4-aaad-4c8f-abc8-c275b85fdeac"/>
+  <w:style w:type="table" w:styleId="NormalTable_f6999474-0231-4faf-822f-ef3053826e20" w:customStyle="1">
+    <w:name w:val="Normal Table_f6999474-0231-4faf-822f-ef3053826e20"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3574928c-e73b-429f-8e3f-7c50e0a49eb6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7bd1d7e4-aaad-4c8f-abc8-c275b85fdeac"/>
+  <w:style w:type="table" w:styleId="TableGrid_5802d5a4-10b9-4592-a7d5-370b0e7bd37c" w:customStyle="1">
+    <w:name w:val="Table Grid_5802d5a4-10b9-4592-a7d5-370b0e7bd37c"/>
+    <w:basedOn w:val="NormalTable_f6999474-0231-4faf-822f-ef3053826e20"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2ddc7e89-dd28-4456-b3df-fdf5fb1de9f3" w:customStyle="1">
-    <w:name w:val="Normal Table_2ddc7e89-dd28-4456-b3df-fdf5fb1de9f3"/>
+  <w:style w:type="table" w:styleId="NormalTable_dd0d27c6-e880-49bf-bae5-7d29cd3de7e5" w:customStyle="1">
+    <w:name w:val="Normal Table_dd0d27c6-e880-49bf-bae5-7d29cd3de7e5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5a8a3d67-aabb-4871-a482-db8d130ac128" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2ddc7e89-dd28-4456-b3df-fdf5fb1de9f3"/>
+  <w:style w:type="table" w:styleId="TableGrid_d49f41dc-1539-43b0-92ae-f888e3c54125" w:customStyle="1">
+    <w:name w:val="Table Grid_d49f41dc-1539-43b0-92ae-f888e3c54125"/>
+    <w:basedOn w:val="NormalTable_dd0d27c6-e880-49bf-bae5-7d29cd3de7e5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_80605926-90e7-4d5c-80ed-90b37af8a27c" w:customStyle="1">
-    <w:name w:val="Normal Table_80605926-90e7-4d5c-80ed-90b37af8a27c"/>
+  <w:style w:type="table" w:styleId="NormalTable_734e6346-a0a2-4079-bcda-762d77af0e3e" w:customStyle="1">
+    <w:name w:val="Normal Table_734e6346-a0a2-4079-bcda-762d77af0e3e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_21dff570-b350-46b1-b42f-66605b66b712" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_80605926-90e7-4d5c-80ed-90b37af8a27c"/>
+  <w:style w:type="table" w:styleId="TableGrid_b443c53f-d218-4e3c-8541-a01b37bdaedf" w:customStyle="1">
+    <w:name w:val="Table Grid_b443c53f-d218-4e3c-8541-a01b37bdaedf"/>
+    <w:basedOn w:val="NormalTable_734e6346-a0a2-4079-bcda-762d77af0e3e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8523b26e-447f-4de8-8230-3e09fd50874f" w:customStyle="1">
-    <w:name w:val="Normal Table_8523b26e-447f-4de8-8230-3e09fd50874f"/>
+  <w:style w:type="table" w:styleId="NormalTable_19339a6b-eb12-4f81-821f-ec85bdd098aa" w:customStyle="1">
+    <w:name w:val="Normal Table_19339a6b-eb12-4f81-821f-ec85bdd098aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_733358bf-3c6c-4b5b-9595-1782ad3546f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8523b26e-447f-4de8-8230-3e09fd50874f"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f550f5b-61da-4564-a11b-a47767894a94" w:customStyle="1">
+    <w:name w:val="Table Grid_1f550f5b-61da-4564-a11b-a47767894a94"/>
+    <w:basedOn w:val="NormalTable_19339a6b-eb12-4f81-821f-ec85bdd098aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6b2408f8-32be-4a50-bca5-536776987684" w:customStyle="1">
-    <w:name w:val="Normal Table_6b2408f8-32be-4a50-bca5-536776987684"/>
+  <w:style w:type="table" w:styleId="NormalTable_364703a7-f2b3-40f7-ae74-15b581f50192" w:customStyle="1">
+    <w:name w:val="Normal Table_364703a7-f2b3-40f7-ae74-15b581f50192"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fecb0193-18f3-4a94-9491-7439f285d5b5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6b2408f8-32be-4a50-bca5-536776987684"/>
+  <w:style w:type="table" w:styleId="TableGrid_15196754-a86d-4386-ab38-45561f4ad8f2" w:customStyle="1">
+    <w:name w:val="Table Grid_15196754-a86d-4386-ab38-45561f4ad8f2"/>
+    <w:basedOn w:val="NormalTable_364703a7-f2b3-40f7-ae74-15b581f50192"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_21d650aa-1347-4d12-a0e3-964afca510a5" w:customStyle="1">
-    <w:name w:val="Normal Table_21d650aa-1347-4d12-a0e3-964afca510a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_f297576e-5b23-4c89-8f0d-c505055c5b2b" w:customStyle="1">
+    <w:name w:val="Normal Table_f297576e-5b23-4c89-8f0d-c505055c5b2b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5924240b-c954-4783-9f8d-2cf3d66bef75" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_21d650aa-1347-4d12-a0e3-964afca510a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a7ddea3-fb84-40a1-981c-f94748a97831" w:customStyle="1">
+    <w:name w:val="Table Grid_1a7ddea3-fb84-40a1-981c-f94748a97831"/>
+    <w:basedOn w:val="NormalTable_f297576e-5b23-4c89-8f0d-c505055c5b2b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5df83452-c72e-46ce-abbc-1ed56fb4859f" w:customStyle="1">
-    <w:name w:val="Normal Table_5df83452-c72e-46ce-abbc-1ed56fb4859f"/>
+  <w:style w:type="table" w:styleId="NormalTable_b16fef80-2aaa-40ea-8dea-94786f6a7978" w:customStyle="1">
+    <w:name w:val="Normal Table_b16fef80-2aaa-40ea-8dea-94786f6a7978"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a6ccffa2-2871-4e9b-8876-f5753e4d2cd6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5df83452-c72e-46ce-abbc-1ed56fb4859f"/>
+  <w:style w:type="table" w:styleId="TableGrid_04efc025-e6af-4237-823d-18e4186dfc8b" w:customStyle="1">
+    <w:name w:val="Table Grid_04efc025-e6af-4237-823d-18e4186dfc8b"/>
+    <w:basedOn w:val="NormalTable_b16fef80-2aaa-40ea-8dea-94786f6a7978"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81d9b173-192c-4643-9910-5c29331d9f81" w:customStyle="1">
-    <w:name w:val="Normal Table_81d9b173-192c-4643-9910-5c29331d9f81"/>
+  <w:style w:type="table" w:styleId="NormalTable_52e7b4d8-e18f-4ed5-a748-f5e5b2aaea55" w:customStyle="1">
+    <w:name w:val="Normal Table_52e7b4d8-e18f-4ed5-a748-f5e5b2aaea55"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_003ebf65-8c52-4a02-be17-e1f1438f282d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81d9b173-192c-4643-9910-5c29331d9f81"/>
+  <w:style w:type="table" w:styleId="TableGrid_58479be2-0ee1-4633-82fa-1ad9c48f9f84" w:customStyle="1">
+    <w:name w:val="Table Grid_58479be2-0ee1-4633-82fa-1ad9c48f9f84"/>
+    <w:basedOn w:val="NormalTable_52e7b4d8-e18f-4ed5-a748-f5e5b2aaea55"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_21c1d8e1-b927-44d7-af1d-3ceacc85ed35" w:customStyle="1">
-    <w:name w:val="Normal Table_21c1d8e1-b927-44d7-af1d-3ceacc85ed35"/>
+  <w:style w:type="table" w:styleId="NormalTable_8c06acfe-1185-497d-93b5-5e965f2c802c" w:customStyle="1">
+    <w:name w:val="Normal Table_8c06acfe-1185-497d-93b5-5e965f2c802c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_52a8748e-0155-4946-8f26-93e76661f6d1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_21c1d8e1-b927-44d7-af1d-3ceacc85ed35"/>
+  <w:style w:type="table" w:styleId="TableGrid_2e60e173-1af4-43f0-a3a7-eb2d94ef0adf" w:customStyle="1">
+    <w:name w:val="Table Grid_2e60e173-1af4-43f0-a3a7-eb2d94ef0adf"/>
+    <w:basedOn w:val="NormalTable_8c06acfe-1185-497d-93b5-5e965f2c802c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>