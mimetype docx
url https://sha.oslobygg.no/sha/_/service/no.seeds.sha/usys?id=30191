--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -6053,117 +6053,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_15196754-a86d-4386-ab38-45561f4ad8f2"/>
+      <w:tblStyle w:val="TableGrid_a7bbff78-e46c-46e3-adf0-0a2fa378feef"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:11:05 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:39:57 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6180,153 +6180,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1a7ddea3-fb84-40a1-981c-f94748a97831"/>
+      <w:tblStyle w:val="TableGrid_ea98492c-d22e-40fe-b94e-80738d4c9c5c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9395"/>
       <w:gridCol w:w="3370"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9395"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_28a5be0d-51ff-477d-a253-6ba9dec86416"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6e7d0bec-202b-467c-8e2c-868d1036cd98"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1d4bac9f-e0ec-4cee-86df-49b5864ddcf4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_12095376-f051-4d7e-95ea-338aacf8a177"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3370"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1d4bac9f-e0ec-4cee-86df-49b5864ddcf4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_12095376-f051-4d7e-95ea-338aacf8a177"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+            <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6339,59 +6339,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+      <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2e60e173-1af4-43f0-a3a7-eb2d94ef0adf"/>
+      <w:tblStyle w:val="TableGrid_a4a9b7ac-ef2f-4d56-82a7-dbfaac7dfc6b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6402,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_04efc025-e6af-4237-823d-18e4186dfc8b"/>
+            <w:tblStyle w:val="TableGrid_1420d56c-fbaf-4f81-b97a-fe5ff90edfbc"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+            <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_58479be2-0ee1-4633-82fa-1ad9c48f9f84"/>
+            <w:tblStyle w:val="TableGrid_88dcc323-0df2-4400-8cbd-0b95fadb0ee5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+            <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+      <w:pStyle w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,629 +7446,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac" w:customStyle="1">
-    <w:name w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781" w:customStyle="1">
+    <w:name w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_82c465fc-57d3-4d83-a475-5bc77a01e7f8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7bf48d3c-4503-4784-9e5f-20f3cde7fdd8"/>
+    <w:basedOn w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c690807b-cfdb-4307-91aa-a38c7dba0606" w:customStyle="1">
-    <w:name w:val="Normal Table_c690807b-cfdb-4307-91aa-a38c7dba0606"/>
+  <w:style w:type="table" w:styleId="NormalTable_8df52520-f689-4443-824d-301cc2355ca4" w:customStyle="1">
+    <w:name w:val="Normal Table_8df52520-f689-4443-824d-301cc2355ca4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_df43ac11-62f0-44fc-a848-4437937e8c1d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c690807b-cfdb-4307-91aa-a38c7dba0606"/>
+  <w:style w:type="table" w:styleId="TableGrid_e1653d98-a221-451c-a047-f3e4aaf27d38" w:customStyle="1">
+    <w:name w:val="Table Grid_e1653d98-a221-451c-a047-f3e4aaf27d38"/>
+    <w:basedOn w:val="NormalTable_8df52520-f689-4443-824d-301cc2355ca4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_28a5be0d-51ff-477d-a253-6ba9dec86416" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_6e7d0bec-202b-467c-8e2c-868d1036cd98" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6e7d0bec-202b-467c-8e2c-868d1036cd98"/>
+    <w:basedOn w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_1d4bac9f-e0ec-4cee-86df-49b5864ddcf4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_54139cfc-32e1-4666-91f6-d44809bc2fac"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_12095376-f051-4d7e-95ea-338aacf8a177" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_12095376-f051-4d7e-95ea-338aacf8a177"/>
+    <w:basedOn w:val="Normal_b3c3d1a6-68c9-4202-a4f0-15c72d7c7781"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f6999474-0231-4faf-822f-ef3053826e20" w:customStyle="1">
-    <w:name w:val="Normal Table_f6999474-0231-4faf-822f-ef3053826e20"/>
+  <w:style w:type="table" w:styleId="NormalTable_c53b3412-8ef2-48a2-928d-ba3b2bf410c7" w:customStyle="1">
+    <w:name w:val="Normal Table_c53b3412-8ef2-48a2-928d-ba3b2bf410c7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5802d5a4-10b9-4592-a7d5-370b0e7bd37c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f6999474-0231-4faf-822f-ef3053826e20"/>
+  <w:style w:type="table" w:styleId="TableGrid_a2e6f393-8631-4b91-862b-6405c5a9494a" w:customStyle="1">
+    <w:name w:val="Table Grid_a2e6f393-8631-4b91-862b-6405c5a9494a"/>
+    <w:basedOn w:val="NormalTable_c53b3412-8ef2-48a2-928d-ba3b2bf410c7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dd0d27c6-e880-49bf-bae5-7d29cd3de7e5" w:customStyle="1">
-    <w:name w:val="Normal Table_dd0d27c6-e880-49bf-bae5-7d29cd3de7e5"/>
+  <w:style w:type="table" w:styleId="NormalTable_da4847c9-40bb-45c9-8fc3-57d974f4b0ad" w:customStyle="1">
+    <w:name w:val="Normal Table_da4847c9-40bb-45c9-8fc3-57d974f4b0ad"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d49f41dc-1539-43b0-92ae-f888e3c54125" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dd0d27c6-e880-49bf-bae5-7d29cd3de7e5"/>
+  <w:style w:type="table" w:styleId="TableGrid_4f09c589-2523-48ea-a1e5-5a29fc31b37e" w:customStyle="1">
+    <w:name w:val="Table Grid_4f09c589-2523-48ea-a1e5-5a29fc31b37e"/>
+    <w:basedOn w:val="NormalTable_da4847c9-40bb-45c9-8fc3-57d974f4b0ad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_734e6346-a0a2-4079-bcda-762d77af0e3e" w:customStyle="1">
-    <w:name w:val="Normal Table_734e6346-a0a2-4079-bcda-762d77af0e3e"/>
+  <w:style w:type="table" w:styleId="NormalTable_459fa089-064d-4666-82dd-036babcc5d7f" w:customStyle="1">
+    <w:name w:val="Normal Table_459fa089-064d-4666-82dd-036babcc5d7f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b443c53f-d218-4e3c-8541-a01b37bdaedf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_734e6346-a0a2-4079-bcda-762d77af0e3e"/>
+  <w:style w:type="table" w:styleId="TableGrid_8706fabc-b0e5-478a-ae08-39422db11e48" w:customStyle="1">
+    <w:name w:val="Table Grid_8706fabc-b0e5-478a-ae08-39422db11e48"/>
+    <w:basedOn w:val="NormalTable_459fa089-064d-4666-82dd-036babcc5d7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_19339a6b-eb12-4f81-821f-ec85bdd098aa" w:customStyle="1">
-    <w:name w:val="Normal Table_19339a6b-eb12-4f81-821f-ec85bdd098aa"/>
+  <w:style w:type="table" w:styleId="NormalTable_fbb39805-928f-4ce9-9d4c-a6cad29af14c" w:customStyle="1">
+    <w:name w:val="Normal Table_fbb39805-928f-4ce9-9d4c-a6cad29af14c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1f550f5b-61da-4564-a11b-a47767894a94" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_19339a6b-eb12-4f81-821f-ec85bdd098aa"/>
+  <w:style w:type="table" w:styleId="TableGrid_2b2526e3-136f-4e67-9f01-8052b263cfb5" w:customStyle="1">
+    <w:name w:val="Table Grid_2b2526e3-136f-4e67-9f01-8052b263cfb5"/>
+    <w:basedOn w:val="NormalTable_fbb39805-928f-4ce9-9d4c-a6cad29af14c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_364703a7-f2b3-40f7-ae74-15b581f50192" w:customStyle="1">
-    <w:name w:val="Normal Table_364703a7-f2b3-40f7-ae74-15b581f50192"/>
+  <w:style w:type="table" w:styleId="NormalTable_dffa0f6f-6880-4384-8b7e-191c4ac375be" w:customStyle="1">
+    <w:name w:val="Normal Table_dffa0f6f-6880-4384-8b7e-191c4ac375be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_15196754-a86d-4386-ab38-45561f4ad8f2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_364703a7-f2b3-40f7-ae74-15b581f50192"/>
+  <w:style w:type="table" w:styleId="TableGrid_a7bbff78-e46c-46e3-adf0-0a2fa378feef" w:customStyle="1">
+    <w:name w:val="Table Grid_a7bbff78-e46c-46e3-adf0-0a2fa378feef"/>
+    <w:basedOn w:val="NormalTable_dffa0f6f-6880-4384-8b7e-191c4ac375be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f297576e-5b23-4c89-8f0d-c505055c5b2b" w:customStyle="1">
-    <w:name w:val="Normal Table_f297576e-5b23-4c89-8f0d-c505055c5b2b"/>
+  <w:style w:type="table" w:styleId="NormalTable_dad34104-3fea-4bc4-98bf-3b8af9f33390" w:customStyle="1">
+    <w:name w:val="Normal Table_dad34104-3fea-4bc4-98bf-3b8af9f33390"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1a7ddea3-fb84-40a1-981c-f94748a97831" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f297576e-5b23-4c89-8f0d-c505055c5b2b"/>
+  <w:style w:type="table" w:styleId="TableGrid_ea98492c-d22e-40fe-b94e-80738d4c9c5c" w:customStyle="1">
+    <w:name w:val="Table Grid_ea98492c-d22e-40fe-b94e-80738d4c9c5c"/>
+    <w:basedOn w:val="NormalTable_dad34104-3fea-4bc4-98bf-3b8af9f33390"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b16fef80-2aaa-40ea-8dea-94786f6a7978" w:customStyle="1">
-    <w:name w:val="Normal Table_b16fef80-2aaa-40ea-8dea-94786f6a7978"/>
+  <w:style w:type="table" w:styleId="NormalTable_6246de59-324c-4e63-8b0d-4e1ca4b3355f" w:customStyle="1">
+    <w:name w:val="Normal Table_6246de59-324c-4e63-8b0d-4e1ca4b3355f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_04efc025-e6af-4237-823d-18e4186dfc8b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b16fef80-2aaa-40ea-8dea-94786f6a7978"/>
+  <w:style w:type="table" w:styleId="TableGrid_1420d56c-fbaf-4f81-b97a-fe5ff90edfbc" w:customStyle="1">
+    <w:name w:val="Table Grid_1420d56c-fbaf-4f81-b97a-fe5ff90edfbc"/>
+    <w:basedOn w:val="NormalTable_6246de59-324c-4e63-8b0d-4e1ca4b3355f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_52e7b4d8-e18f-4ed5-a748-f5e5b2aaea55" w:customStyle="1">
-    <w:name w:val="Normal Table_52e7b4d8-e18f-4ed5-a748-f5e5b2aaea55"/>
+  <w:style w:type="table" w:styleId="NormalTable_5aa26d05-f4ec-4b35-b233-22ca0f060e37" w:customStyle="1">
+    <w:name w:val="Normal Table_5aa26d05-f4ec-4b35-b233-22ca0f060e37"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_58479be2-0ee1-4633-82fa-1ad9c48f9f84" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_52e7b4d8-e18f-4ed5-a748-f5e5b2aaea55"/>
+  <w:style w:type="table" w:styleId="TableGrid_88dcc323-0df2-4400-8cbd-0b95fadb0ee5" w:customStyle="1">
+    <w:name w:val="Table Grid_88dcc323-0df2-4400-8cbd-0b95fadb0ee5"/>
+    <w:basedOn w:val="NormalTable_5aa26d05-f4ec-4b35-b233-22ca0f060e37"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c06acfe-1185-497d-93b5-5e965f2c802c" w:customStyle="1">
-    <w:name w:val="Normal Table_8c06acfe-1185-497d-93b5-5e965f2c802c"/>
+  <w:style w:type="table" w:styleId="NormalTable_6a035138-636f-4e11-8900-10d8f9b10756" w:customStyle="1">
+    <w:name w:val="Normal Table_6a035138-636f-4e11-8900-10d8f9b10756"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2e60e173-1af4-43f0-a3a7-eb2d94ef0adf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c06acfe-1185-497d-93b5-5e965f2c802c"/>
+  <w:style w:type="table" w:styleId="TableGrid_a4a9b7ac-ef2f-4d56-82a7-dbfaac7dfc6b" w:customStyle="1">
+    <w:name w:val="Table Grid_a4a9b7ac-ef2f-4d56-82a7-dbfaac7dfc6b"/>
+    <w:basedOn w:val="NormalTable_6a035138-636f-4e11-8900-10d8f9b10756"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>