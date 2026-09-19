--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -4,52 +4,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="438C8713">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0126B128">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
@@ -18803,430 +18804,440 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53D77785">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT" w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_47e9313d-9719-4108-a679-1e388227052a"/>
+      <w:tblStyle w:val="TableGrid_8c9e0498-66c6-434a-a699-bacf540a26e3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 07:00:12 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:56 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_af5935c3-0115-4d35-bd98-ce466a9c6ebb"/>
+      <w:tblStyle w:val="TableGrid_c1473cb8-271a-4b3f-ba3a-b83ad1f96402"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6087"/>
-      <w:gridCol w:w="2184"/>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6087"/>
+          <w:tcW w:type="dxa" w:w="5658"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fd701704-13e8-439d-9b1c-e7646ff5ede9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_d107d672-685b-4c1d-b5c5-7c4280ac815e"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fbe08709-4fec-4b6a-8a65-c3b0caea50ff"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_feed0c43-9d12-469c-9cd0-aebf34dd45c3"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Arbeidsklær - Bestillingsskjema</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2184"/>
+          <w:tcW w:type="dxa" w:w="2613"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fbe08709-4fec-4b6a-8a65-c3b0caea50ff"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_feed0c43-9d12-469c-9cd0-aebf34dd45c3"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
+            <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
+      <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c69ec6e5-95bb-434b-a451-272978d74169"/>
+      <w:tblStyle w:val="TableGrid_9ea5f087-b9d4-434d-8e84-d70518395dda"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19237,373 +19248,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3d6c632f-20ca-4170-9a80-5e2a18e69653"/>
+            <w:tblStyle w:val="TableGrid_a4920f6b-8a2c-4b58-9da7-db0204239939"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">18.05.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
+            <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e38ef153-f0d7-4173-9848-76248b9ea5bb"/>
+            <w:tblStyle w:val="TableGrid_2d3333d9-956a-41c9-a78a-44785ad7a911"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
+            <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
+      <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_3c62a225-1f2c-41f2-9aa8-7f5be262e55d"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5658"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_d107d672-685b-4c1d-b5c5-7c4280ac815e"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 6</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_feed0c43-9d12-469c-9cd0-aebf34dd45c3"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Arbeidsklær - Bestillingsskjema</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2613"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_feed0c43-9d12-469c-9cd0-aebf34dd45c3"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_6237bf39-2862-4a83-b9f0-75094debc51c"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5897"/>
+      <w:gridCol w:w="3175"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5897"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_9ece81f1-e059-4275-8f57-68a73af7d248"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">18.05.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3175"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_9afcb1b5-7c88-42fa-9f4f-7a170f042bab"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16817B97"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -21185,660 +21753,883 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_41351428-c834-4eea-9b84-1ab596ada022" w:customStyle="1">
-    <w:name w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
+  <w:style w:type="paragraph" w:styleId="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144" w:customStyle="1">
+    <w:name w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c71aacef-c6a2-4ec9-a3f1-40b2c2257606"/>
+    <w:basedOn w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0abf38fa-509b-4a15-9812-892cde443223" w:customStyle="1">
-    <w:name w:val="Normal Table_0abf38fa-509b-4a15-9812-892cde443223"/>
+  <w:style w:type="table" w:styleId="NormalTable_50a09a80-75c0-4f26-b84f-65e6a818be3d" w:customStyle="1">
+    <w:name w:val="Normal Table_50a09a80-75c0-4f26-b84f-65e6a818be3d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_051bb2e2-750f-4fe0-a64b-f6cf0bbd4746" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0abf38fa-509b-4a15-9812-892cde443223"/>
+  <w:style w:type="table" w:styleId="TableGrid_9853817c-6987-4612-9c5c-281c688bf233" w:customStyle="1">
+    <w:name w:val="Table Grid_9853817c-6987-4612-9c5c-281c688bf233"/>
+    <w:basedOn w:val="NormalTable_50a09a80-75c0-4f26-b84f-65e6a818be3d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_fd701704-13e8-439d-9b1c-e7646ff5ede9" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_d107d672-685b-4c1d-b5c5-7c4280ac815e" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_d107d672-685b-4c1d-b5c5-7c4280ac815e"/>
+    <w:basedOn w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_feed0c43-9d12-469c-9cd0-aebf34dd45c3" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_feed0c43-9d12-469c-9cd0-aebf34dd45c3"/>
+    <w:basedOn w:val="Normal_4de02afd-d2d6-4b7e-ae61-cdffc069a144"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68ab336c-a080-47c4-9a8c-8670f163c2c7" w:customStyle="1">
-    <w:name w:val="Normal Table_68ab336c-a080-47c4-9a8c-8670f163c2c7"/>
+  <w:style w:type="table" w:styleId="NormalTable_60b8e7c3-1253-456b-bb91-c1d99626d0c1" w:customStyle="1">
+    <w:name w:val="Normal Table_60b8e7c3-1253-456b-bb91-c1d99626d0c1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5a663d16-bcd4-4e7e-b4d9-1d269b549ead" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68ab336c-a080-47c4-9a8c-8670f163c2c7"/>
+  <w:style w:type="table" w:styleId="TableGrid_6ed8b46a-cd9e-45ec-8335-73039b958bd1" w:customStyle="1">
+    <w:name w:val="Table Grid_6ed8b46a-cd9e-45ec-8335-73039b958bd1"/>
+    <w:basedOn w:val="NormalTable_60b8e7c3-1253-456b-bb91-c1d99626d0c1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8b6d7e4b-e3d0-4a09-8e13-208332cc7262" w:customStyle="1">
-    <w:name w:val="Normal Table_8b6d7e4b-e3d0-4a09-8e13-208332cc7262"/>
+  <w:style w:type="table" w:styleId="NormalTable_3da6293f-6bfd-4c73-a05c-4793cc8fc4ae" w:customStyle="1">
+    <w:name w:val="Normal Table_3da6293f-6bfd-4c73-a05c-4793cc8fc4ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_46d71400-074e-43de-96ba-4e053facf7f8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8b6d7e4b-e3d0-4a09-8e13-208332cc7262"/>
+  <w:style w:type="table" w:styleId="TableGrid_38fe3c7c-e705-4e19-9654-01baa3249cc9" w:customStyle="1">
+    <w:name w:val="Table Grid_38fe3c7c-e705-4e19-9654-01baa3249cc9"/>
+    <w:basedOn w:val="NormalTable_3da6293f-6bfd-4c73-a05c-4793cc8fc4ae"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_424ed855-73ab-48c7-9049-e39b52c070f8" w:customStyle="1">
-    <w:name w:val="Normal Table_424ed855-73ab-48c7-9049-e39b52c070f8"/>
+  <w:style w:type="table" w:styleId="NormalTable_40b80bb0-ea7e-44cd-8f34-f76066fc5720" w:customStyle="1">
+    <w:name w:val="Normal Table_40b80bb0-ea7e-44cd-8f34-f76066fc5720"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f383808c-b77a-4429-bcd2-a8d031138597" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_424ed855-73ab-48c7-9049-e39b52c070f8"/>
+  <w:style w:type="table" w:styleId="TableGrid_d0fc5700-827f-4393-833f-4398143e4e0d" w:customStyle="1">
+    <w:name w:val="Table Grid_d0fc5700-827f-4393-833f-4398143e4e0d"/>
+    <w:basedOn w:val="NormalTable_40b80bb0-ea7e-44cd-8f34-f76066fc5720"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_05315c87-d3fa-4042-9021-ff68d87eec32" w:customStyle="1">
-    <w:name w:val="Normal Table_05315c87-d3fa-4042-9021-ff68d87eec32"/>
+  <w:style w:type="table" w:styleId="NormalTable_1a767ad9-a60f-4740-96ef-0042ce357da2" w:customStyle="1">
+    <w:name w:val="Normal Table_1a767ad9-a60f-4740-96ef-0042ce357da2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2c45cf54-83cc-446c-9ed5-4e203fdf7168" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_05315c87-d3fa-4042-9021-ff68d87eec32"/>
+  <w:style w:type="table" w:styleId="TableGrid_21cbc674-4be4-4be0-b66a-4bb16c453390" w:customStyle="1">
+    <w:name w:val="Table Grid_21cbc674-4be4-4be0-b66a-4bb16c453390"/>
+    <w:basedOn w:val="NormalTable_1a767ad9-a60f-4740-96ef-0042ce357da2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7317df8-7f6e-489c-a849-b8beeda08d0c" w:customStyle="1">
-    <w:name w:val="Normal Table_e7317df8-7f6e-489c-a849-b8beeda08d0c"/>
+  <w:style w:type="table" w:styleId="NormalTable_3f71ab3b-7054-46e9-a8a8-2f88a563e956" w:customStyle="1">
+    <w:name w:val="Normal Table_3f71ab3b-7054-46e9-a8a8-2f88a563e956"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_47e9313d-9719-4108-a679-1e388227052a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7317df8-7f6e-489c-a849-b8beeda08d0c"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c9e0498-66c6-434a-a699-bacf540a26e3" w:customStyle="1">
+    <w:name w:val="Table Grid_8c9e0498-66c6-434a-a699-bacf540a26e3"/>
+    <w:basedOn w:val="NormalTable_3f71ab3b-7054-46e9-a8a8-2f88a563e956"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9fbdaf42-9e36-4f35-bfb0-35d7e892977e" w:customStyle="1">
-    <w:name w:val="Normal Table_9fbdaf42-9e36-4f35-bfb0-35d7e892977e"/>
+  <w:style w:type="table" w:styleId="NormalTable_42b55022-5ffc-4981-b792-7d7cf380d42d" w:customStyle="1">
+    <w:name w:val="Normal Table_42b55022-5ffc-4981-b792-7d7cf380d42d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_af5935c3-0115-4d35-bd98-ce466a9c6ebb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9fbdaf42-9e36-4f35-bfb0-35d7e892977e"/>
+  <w:style w:type="table" w:styleId="TableGrid_3c62a225-1f2c-41f2-9aa8-7f5be262e55d" w:customStyle="1">
+    <w:name w:val="Table Grid_3c62a225-1f2c-41f2-9aa8-7f5be262e55d"/>
+    <w:basedOn w:val="NormalTable_42b55022-5ffc-4981-b792-7d7cf380d42d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f25a0642-97f1-4586-806b-e66c697497b4" w:customStyle="1">
-    <w:name w:val="Normal Table_f25a0642-97f1-4586-806b-e66c697497b4"/>
+  <w:style w:type="table" w:styleId="NormalTable_4c804cae-fc33-47dc-8915-8926a71055ea" w:customStyle="1">
+    <w:name w:val="Normal Table_4c804cae-fc33-47dc-8915-8926a71055ea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3d6c632f-20ca-4170-9a80-5e2a18e69653" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f25a0642-97f1-4586-806b-e66c697497b4"/>
+  <w:style w:type="table" w:styleId="TableGrid_9ece81f1-e059-4275-8f57-68a73af7d248" w:customStyle="1">
+    <w:name w:val="Table Grid_9ece81f1-e059-4275-8f57-68a73af7d248"/>
+    <w:basedOn w:val="NormalTable_4c804cae-fc33-47dc-8915-8926a71055ea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9f94d433-6fa5-43ff-a56b-45a9a90eed86" w:customStyle="1">
-    <w:name w:val="Normal Table_9f94d433-6fa5-43ff-a56b-45a9a90eed86"/>
+  <w:style w:type="table" w:styleId="NormalTable_3eda6e04-f642-467e-9e8b-7ff8ce2ca8fe" w:customStyle="1">
+    <w:name w:val="Normal Table_3eda6e04-f642-467e-9e8b-7ff8ce2ca8fe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e38ef153-f0d7-4173-9848-76248b9ea5bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9f94d433-6fa5-43ff-a56b-45a9a90eed86"/>
+  <w:style w:type="table" w:styleId="TableGrid_9afcb1b5-7c88-42fa-9f4f-7a170f042bab" w:customStyle="1">
+    <w:name w:val="Table Grid_9afcb1b5-7c88-42fa-9f4f-7a170f042bab"/>
+    <w:basedOn w:val="NormalTable_3eda6e04-f642-467e-9e8b-7ff8ce2ca8fe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d31b664-6f79-4c49-a001-f71dae1e59a4" w:customStyle="1">
-    <w:name w:val="Normal Table_4d31b664-6f79-4c49-a001-f71dae1e59a4"/>
+  <w:style w:type="table" w:styleId="NormalTable_e75f66aa-b214-4510-8af5-e2e4d8e9011d" w:customStyle="1">
+    <w:name w:val="Normal Table_e75f66aa-b214-4510-8af5-e2e4d8e9011d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c69ec6e5-95bb-434b-a451-272978d74169" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d31b664-6f79-4c49-a001-f71dae1e59a4"/>
+  <w:style w:type="table" w:styleId="TableGrid_6237bf39-2862-4a83-b9f0-75094debc51c" w:customStyle="1">
+    <w:name w:val="Table Grid_6237bf39-2862-4a83-b9f0-75094debc51c"/>
+    <w:basedOn w:val="NormalTable_e75f66aa-b214-4510-8af5-e2e4d8e9011d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_3d1c4a89-fdfe-45cf-a103-256cb0d0a04e" w:customStyle="1">
+    <w:name w:val="Normal Table_3d1c4a89-fdfe-45cf-a103-256cb0d0a04e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_c1473cb8-271a-4b3f-ba3a-b83ad1f96402" w:customStyle="1">
+    <w:name w:val="Table Grid_c1473cb8-271a-4b3f-ba3a-b83ad1f96402"/>
+    <w:basedOn w:val="NormalTable_3d1c4a89-fdfe-45cf-a103-256cb0d0a04e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_927f3d32-5e28-4bb2-b8a4-e4d7ff72defa" w:customStyle="1">
+    <w:name w:val="Normal Table_927f3d32-5e28-4bb2-b8a4-e4d7ff72defa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_a4920f6b-8a2c-4b58-9da7-db0204239939" w:customStyle="1">
+    <w:name w:val="Table Grid_a4920f6b-8a2c-4b58-9da7-db0204239939"/>
+    <w:basedOn w:val="NormalTable_927f3d32-5e28-4bb2-b8a4-e4d7ff72defa"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ab84dde9-36c7-40d1-9472-a6240aa080d4" w:customStyle="1">
+    <w:name w:val="Normal Table_ab84dde9-36c7-40d1-9472-a6240aa080d4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2d3333d9-956a-41c9-a78a-44785ad7a911" w:customStyle="1">
+    <w:name w:val="Table Grid_2d3333d9-956a-41c9-a78a-44785ad7a911"/>
+    <w:basedOn w:val="NormalTable_ab84dde9-36c7-40d1-9472-a6240aa080d4"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_616f15d4-656c-4fba-aba4-a49bf8aec467" w:customStyle="1">
+    <w:name w:val="Normal Table_616f15d4-656c-4fba-aba4-a49bf8aec467"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_9ea5f087-b9d4-434d-8e84-d70518395dda" w:customStyle="1">
+    <w:name w:val="Table Grid_9ea5f087-b9d4-434d-8e84-d70518395dda"/>
+    <w:basedOn w:val="NormalTable_616f15d4-656c-4fba-aba4-a49bf8aec467"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22087,52 +22878,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5b630276-0c52-4089-af91-d2ab2b117ff4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3bfcbd39-c008-4230-a579-9739f1d913db">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100738B666B71CE564FA5070EC1CB15A64B" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3137c8b2b665cbdd3d7b0dc4df9f285b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3bfcbd39-c008-4230-a579-9739f1d913db" xmlns:ns3="5b630276-0c52-4089-af91-d2ab2b117ff4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e55dd5ed2872a903c029d2d6b9c3a515" ns2:_="" ns3:_="">
     <xsd:import namespace="3bfcbd39-c008-4230-a579-9739f1d913db"/>
     <xsd:import namespace="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>