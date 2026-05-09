--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -54,294 +54,303 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">BESTILLINGSSKJEMA – ARBEIDSKLÆR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E6E9BC">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bestilling sendes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> som PDF til </w:t>
+        <w:t xml:space="preserve"> som PDF </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">til </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK "mailto:obf.hroo@org.oslo.kommune.no" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">obf.hroo@org.oslo.kommune.no</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
-        <w:gridCol w:w="1491"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1453"/>
+        <w:gridCol w:w="1943"/>
+        <w:gridCol w:w="1317"/>
+        <w:gridCol w:w="2177"/>
+        <w:gridCol w:w="45"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="1152"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fornavn :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1491"/>
+            <w:tcW w:type="dxa" w:w="1943"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1396"/>
+            <w:tcW w:type="dxa" w:w="1317"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etternavn :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2219"/>
+            <w:tcW w:type="dxa" w:w="2222"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="954"/>
+            <w:tcW w:type="dxa" w:w="879"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dato :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1453"/>
+            <w:tcW w:type="dxa" w:w="1152"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Divisjon :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7513"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Avdeling : </w:t>
+              <w:t xml:space="preserve">Avdeling :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7513"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seksjon :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7513"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9493"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prosjektnavn :</w:t>
@@ -444,112 +453,152 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OBF </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">leverings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sted :</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1491"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(sett kryss eller adr.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1943"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G82</w:t>
+              <w:t xml:space="preserve">Grenseveien 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0663 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oslo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1396"/>
+            <w:tcW w:type="dxa" w:w="1317"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2161"/>
+            <w:tcW w:type="dxa" w:w="2177"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prosjekt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (kun unntaksvis)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2465"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(kun unntaksvis)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2076"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26B8CF27">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ABB7491">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -577,51 +626,58 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LEGG INN FLERE VARELINJER VED BEHOV: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5BB670">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Alle klær leveres med påtrykket </w:t>
+        <w:t xml:space="preserve">Alle klær leveres med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">påtrykket </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174CDE40">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -738,119 +794,152 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. nr</w:t>
+              <w:t xml:space="preserve">Art. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1417"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1435,51 +1524,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">SVALBARD STRIKKET LUE</w:t>
+              <w:t xml:space="preserve">SVALBARD STRIKKET </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LUE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
@@ -2078,85 +2176,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1398"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1125"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3016,85 +3136,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3922,51 +4064,73 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(NB ! Oslo logo på rygg og tekst "Besøkende" på venstre bryst)</w:t>
+              <w:t xml:space="preserve">(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NB !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oslo logo på rygg og tekst "Besøkende" på venstre bryst)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
@@ -4006,85 +4170,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1136"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4298,51 +4484,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4246"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR AV :</w:t>
+              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4924,85 +5119,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5407,85 +5624,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6485,85 +6724,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6984,85 +7245,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7122,51 +7405,62 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">! </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hver enkelt prøver og henter sko </w:t>
+              <w:t xml:space="preserve">Hver enkelt prøver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og henter sko </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">hos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8002,51 +8296,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelesåle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bandi super soft blå</w:t>
+              <w:t xml:space="preserve">Bandi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> super soft blå</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8169,51 +8472,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelesåle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bandi super soft blå</w:t>
+              <w:t xml:space="preserve">Bandi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> super soft blå</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8331,51 +8643,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelesåle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bandi super soft blå</w:t>
+              <w:t xml:space="preserve">Bandi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> super soft blå</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8478,51 +8799,58 @@
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NB! Ved henting av sko så må </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eget </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ressursnr. oppgis.</w:t>
+        <w:t xml:space="preserve">ressursnr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. oppgis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5379EB2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
@@ -8622,85 +8950,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9630,51 +9980,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR AV :</w:t>
+              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10057,51 +10416,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ØYEBESKYTTELSER (ALTERNATIV TIL VISIR I HJELMEN) :</w:t>
+              <w:t xml:space="preserve">ØYEBESKYTTELSER (ALTERNATIV TIL VISIR I HJELMEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -10233,51 +10601,60 @@
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKSTRA : </w:t>
+              <w:t xml:space="preserve">EKSTRA :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10648,51 +11025,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR AV :</w:t>
+              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10737,51 +11123,69 @@
               <w:spacing w:after="80"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VERNEHJELM KASK </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZENITH X AIR, BLÅ</w:t>
+              <w:t xml:space="preserve">ZENITH </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AIR, BLÅ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -11010,51 +11414,60 @@
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ØYEBESKYTTELSER</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (ALTERNATIVER) </w:t>
+              <w:t xml:space="preserve"> (ALTERNATIVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
@@ -11227,51 +11640,60 @@
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">B : </w:t>
+              <w:t xml:space="preserve">B :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIR </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11349,51 +11771,60 @@
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">C : </w:t>
+              <w:t xml:space="preserve">C :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – KLAR LINSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
@@ -11446,51 +11877,60 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">D : VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – MØRK LINSE</w:t>
+              <w:t xml:space="preserve">D :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – MØRK LINSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11541,51 +11981,60 @@
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">EKSTRA </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11742,51 +12191,69 @@
               </w:rPr>
               <w:t xml:space="preserve">Ekstra HJELMBAG/TØYPOSE til hjelm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(NB! det følger med 1 stk pose med hjelmen)</w:t>
+              <w:t xml:space="preserve">(NB! det følger med 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pose med hjelmen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12296,85 +12763,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1304"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1106"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -13811,51 +14300,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1e7873df-d519-46da-be2a-3892aa0a695d"/>
+      <w:tblStyle w:val="TableGrid_5e524730-923b-4638-8f8b-17d64e92dc88"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -13866,51 +14355,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:04:44 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:13:33 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -13938,51 +14427,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_afc76af4-3533-4857-99c4-44b5d3dc5ebc"/>
+      <w:tblStyle w:val="TableGrid_a202a42e-ef9e-427a-b75c-06d31f29cfae"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -13996,95 +14485,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 4</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 5</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Arbeidsklær - Bestillingsskjema</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+            <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -14097,59 +14586,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+      <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e9c3b1d1-7bea-4ae2-b71f-608eef61adbc"/>
+      <w:tblStyle w:val="TableGrid_0ef89f78-6b7d-4253-996a-bca3eff7acd6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -14160,51 +14649,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0b5c379c-6f46-440d-9f99-0a5c9bfd5f42"/>
+            <w:tblStyle w:val="TableGrid_51e19ce1-6474-41ff-a914-b4b49334e63d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -14297,80 +14786,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">14.11.2024 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+            <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0ddf47f1-a796-4e38-b77c-7a979687bada"/>
+            <w:tblStyle w:val="TableGrid_8e910ca7-0f8e-4576-8cdb-8a19a8c517b5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -14471,62 +14960,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+            <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+      <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16817B97"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -15101,50 +15590,51 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -15686,629 +16176,629 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Overskrift4Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 4 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nowrap" w:customStyle="1">
     <w:name w:val="nowrap"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4" w:customStyle="1">
-    <w:name w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+  <w:style w:type="paragraph" w:styleId="Normal_18e9c201-5542-4e62-9741-c45ef64cab52" w:customStyle="1">
+    <w:name w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+    <w:basedOn w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ef1a8004-ed9d-4d72-92b1-9ffd286bebc4" w:customStyle="1">
-    <w:name w:val="Normal Table_ef1a8004-ed9d-4d72-92b1-9ffd286bebc4"/>
+  <w:style w:type="table" w:styleId="NormalTable_34b586d2-2acd-4e34-b44c-fdd51e9db670" w:customStyle="1">
+    <w:name w:val="Normal Table_34b586d2-2acd-4e34-b44c-fdd51e9db670"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_184a2589-de66-4725-922d-b2f34e3e998a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ef1a8004-ed9d-4d72-92b1-9ffd286bebc4"/>
+  <w:style w:type="table" w:styleId="TableGrid_3fbc78ee-d1af-47b4-bca8-8b5070c6ac38" w:customStyle="1">
+    <w:name w:val="Table Grid_3fbc78ee-d1af-47b4-bca8-8b5070c6ac38"/>
+    <w:basedOn w:val="NormalTable_34b586d2-2acd-4e34-b44c-fdd51e9db670"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+    <w:basedOn w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_bdd161cd-bf90-427f-a659-17f833a50ac4"/>
+    <w:basedOn w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5a986ae7-862d-48e3-90f5-167f535dc2ae" w:customStyle="1">
-    <w:name w:val="Normal Table_5a986ae7-862d-48e3-90f5-167f535dc2ae"/>
+  <w:style w:type="table" w:styleId="NormalTable_77d87446-d039-485a-8ff8-42f5a7fb3302" w:customStyle="1">
+    <w:name w:val="Normal Table_77d87446-d039-485a-8ff8-42f5a7fb3302"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4160f5ce-f074-499e-bb51-618f7c101bc5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5a986ae7-862d-48e3-90f5-167f535dc2ae"/>
+  <w:style w:type="table" w:styleId="TableGrid_8b6f863c-8cba-4e0d-9a2d-bb19d9508f67" w:customStyle="1">
+    <w:name w:val="Table Grid_8b6f863c-8cba-4e0d-9a2d-bb19d9508f67"/>
+    <w:basedOn w:val="NormalTable_77d87446-d039-485a-8ff8-42f5a7fb3302"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4bcf9e7b-0a40-437a-8d84-3d9243bd946c" w:customStyle="1">
-    <w:name w:val="Normal Table_4bcf9e7b-0a40-437a-8d84-3d9243bd946c"/>
+  <w:style w:type="table" w:styleId="NormalTable_86fa7b64-33ba-4d24-b5df-cfa8657a0d5e" w:customStyle="1">
+    <w:name w:val="Normal Table_86fa7b64-33ba-4d24-b5df-cfa8657a0d5e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_98081bbc-8eb4-4f8a-98df-3e3c3c5a9d74" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4bcf9e7b-0a40-437a-8d84-3d9243bd946c"/>
+  <w:style w:type="table" w:styleId="TableGrid_86f10f52-6c56-49c2-8b56-ccd50c8ce2ae" w:customStyle="1">
+    <w:name w:val="Table Grid_86f10f52-6c56-49c2-8b56-ccd50c8ce2ae"/>
+    <w:basedOn w:val="NormalTable_86fa7b64-33ba-4d24-b5df-cfa8657a0d5e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5af4190a-4cae-4727-abdf-0af933e9bc03" w:customStyle="1">
-    <w:name w:val="Normal Table_5af4190a-4cae-4727-abdf-0af933e9bc03"/>
+  <w:style w:type="table" w:styleId="NormalTable_e6012557-32c2-4089-976a-f3a148fca1cd" w:customStyle="1">
+    <w:name w:val="Normal Table_e6012557-32c2-4089-976a-f3a148fca1cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_297b09c8-751f-48d8-8f1c-bce2f4043daa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5af4190a-4cae-4727-abdf-0af933e9bc03"/>
+  <w:style w:type="table" w:styleId="TableGrid_264bf477-d011-48dc-a407-d1dd59d24676" w:customStyle="1">
+    <w:name w:val="Table Grid_264bf477-d011-48dc-a407-d1dd59d24676"/>
+    <w:basedOn w:val="NormalTable_e6012557-32c2-4089-976a-f3a148fca1cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_45d97966-e2ea-437e-a143-1c3d5f462813" w:customStyle="1">
-    <w:name w:val="Normal Table_45d97966-e2ea-437e-a143-1c3d5f462813"/>
+  <w:style w:type="table" w:styleId="NormalTable_1a9aae68-5b80-4295-b4f4-007c56715ff1" w:customStyle="1">
+    <w:name w:val="Normal Table_1a9aae68-5b80-4295-b4f4-007c56715ff1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f8d42535-c3de-47f0-8868-c495b6bbf4f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_45d97966-e2ea-437e-a143-1c3d5f462813"/>
+  <w:style w:type="table" w:styleId="TableGrid_5fb3e896-1a47-447e-98d1-05062bba3e39" w:customStyle="1">
+    <w:name w:val="Table Grid_5fb3e896-1a47-447e-98d1-05062bba3e39"/>
+    <w:basedOn w:val="NormalTable_1a9aae68-5b80-4295-b4f4-007c56715ff1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_029313ad-707e-43df-9b6c-acba2a04d219" w:customStyle="1">
-    <w:name w:val="Normal Table_029313ad-707e-43df-9b6c-acba2a04d219"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec84d748-2b46-41ea-82a5-b2db61811761" w:customStyle="1">
+    <w:name w:val="Normal Table_ec84d748-2b46-41ea-82a5-b2db61811761"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1e7873df-d519-46da-be2a-3892aa0a695d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_029313ad-707e-43df-9b6c-acba2a04d219"/>
+  <w:style w:type="table" w:styleId="TableGrid_5e524730-923b-4638-8f8b-17d64e92dc88" w:customStyle="1">
+    <w:name w:val="Table Grid_5e524730-923b-4638-8f8b-17d64e92dc88"/>
+    <w:basedOn w:val="NormalTable_ec84d748-2b46-41ea-82a5-b2db61811761"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_edf6490f-f69c-49d1-ab25-805bb46ea678" w:customStyle="1">
-    <w:name w:val="Normal Table_edf6490f-f69c-49d1-ab25-805bb46ea678"/>
+  <w:style w:type="table" w:styleId="NormalTable_603ecaef-5d6e-47fa-8c8c-e606ac52017a" w:customStyle="1">
+    <w:name w:val="Normal Table_603ecaef-5d6e-47fa-8c8c-e606ac52017a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_afc76af4-3533-4857-99c4-44b5d3dc5ebc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_edf6490f-f69c-49d1-ab25-805bb46ea678"/>
+  <w:style w:type="table" w:styleId="TableGrid_a202a42e-ef9e-427a-b75c-06d31f29cfae" w:customStyle="1">
+    <w:name w:val="Table Grid_a202a42e-ef9e-427a-b75c-06d31f29cfae"/>
+    <w:basedOn w:val="NormalTable_603ecaef-5d6e-47fa-8c8c-e606ac52017a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_51f07979-73a7-4bdf-b6e7-16e0f47214c5" w:customStyle="1">
-    <w:name w:val="Normal Table_51f07979-73a7-4bdf-b6e7-16e0f47214c5"/>
+  <w:style w:type="table" w:styleId="NormalTable_bbdd5331-a33d-4a73-b2e2-8320e48fa40d" w:customStyle="1">
+    <w:name w:val="Normal Table_bbdd5331-a33d-4a73-b2e2-8320e48fa40d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b5c379c-6f46-440d-9f99-0a5c9bfd5f42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_51f07979-73a7-4bdf-b6e7-16e0f47214c5"/>
+  <w:style w:type="table" w:styleId="TableGrid_51e19ce1-6474-41ff-a914-b4b49334e63d" w:customStyle="1">
+    <w:name w:val="Table Grid_51e19ce1-6474-41ff-a914-b4b49334e63d"/>
+    <w:basedOn w:val="NormalTable_bbdd5331-a33d-4a73-b2e2-8320e48fa40d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8277a371-bd14-4196-8fb0-d0cd7a145e3e" w:customStyle="1">
-    <w:name w:val="Normal Table_8277a371-bd14-4196-8fb0-d0cd7a145e3e"/>
+  <w:style w:type="table" w:styleId="NormalTable_f1ce2fd3-918b-4722-9e9e-dfb04c1f38fb" w:customStyle="1">
+    <w:name w:val="Normal Table_f1ce2fd3-918b-4722-9e9e-dfb04c1f38fb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0ddf47f1-a796-4e38-b77c-7a979687bada" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8277a371-bd14-4196-8fb0-d0cd7a145e3e"/>
+  <w:style w:type="table" w:styleId="TableGrid_8e910ca7-0f8e-4576-8cdb-8a19a8c517b5" w:customStyle="1">
+    <w:name w:val="Table Grid_8e910ca7-0f8e-4576-8cdb-8a19a8c517b5"/>
+    <w:basedOn w:val="NormalTable_f1ce2fd3-918b-4722-9e9e-dfb04c1f38fb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6bbf0ca0-1934-46a1-9341-ae340640fca3" w:customStyle="1">
-    <w:name w:val="Normal Table_6bbf0ca0-1934-46a1-9341-ae340640fca3"/>
+  <w:style w:type="table" w:styleId="NormalTable_e72ab019-3dc0-4909-a082-03e57edff569" w:customStyle="1">
+    <w:name w:val="Normal Table_e72ab019-3dc0-4909-a082-03e57edff569"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e9c3b1d1-7bea-4ae2-b71f-608eef61adbc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6bbf0ca0-1934-46a1-9341-ae340640fca3"/>
+  <w:style w:type="table" w:styleId="TableGrid_0ef89f78-6b7d-4253-996a-bca3eff7acd6" w:customStyle="1">
+    <w:name w:val="Table Grid_0ef89f78-6b7d-4253-996a-bca3eff7acd6"/>
+    <w:basedOn w:val="NormalTable_e72ab019-3dc0-4909-a082-03e57edff569"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -16567,52 +17057,52 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>797</Words>
-  <Characters>4228</Characters>
+  <Words>804</Words>
+  <Characters>4267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bård Dybsjord</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">