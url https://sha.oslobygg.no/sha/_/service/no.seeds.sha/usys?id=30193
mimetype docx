--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -1,236 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="31BB2943">
+    <w:p w14:paraId="438C8713">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5249A629">
+    <w:p w14:paraId="0126B128">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">BESTILLINGSSKJEMA – ARBEIDSKLÆR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E6E9BC">
+    <w:p w14:paraId="4467096C">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bestilling sendes</w:t>
+        <w:t xml:space="preserve">Bestilling sendes som PDF </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> som PDF </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">:</w:t>
+        <w:t xml:space="preserve">til :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK "mailto:obf.hroo@org.oslo.kommune.no" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">obf.hroo@org.oslo.kommune.no</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
-        <w:gridCol w:w="1943"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1152"/>
+        <w:gridCol w:w="1491"/>
+        <w:gridCol w:w="1396"/>
+        <w:gridCol w:w="2161"/>
+        <w:gridCol w:w="58"/>
+        <w:gridCol w:w="954"/>
+        <w:gridCol w:w="1453"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fornavn :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1943"/>
+            <w:tcW w:type="dxa" w:w="1491"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1317"/>
+            <w:tcW w:type="dxa" w:w="1396"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etternavn :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2222"/>
+            <w:tcW w:type="dxa" w:w="2219"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="879"/>
+            <w:tcW w:type="dxa" w:w="954"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dato :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1152"/>
+            <w:tcW w:type="dxa" w:w="1453"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
@@ -364,55 +359,51 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prosjekt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Prosjekt </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">nr. :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7513"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -446,3610 +437,4846 @@
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OBF </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">leverings</w:t>
-[...25 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1943"/>
+              <w:t xml:space="preserve">leveringssted :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1491"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grenseveien 82</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">82 :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1396"/>
+            <w:tcBorders/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            <w:tcBorders/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2161"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prosjekt :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (kun unntaksvis)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2465"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26B8CF27">
+    <w:p w14:paraId="013E0AEB">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ABB7491">
+    <w:p w14:paraId="44359A42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NB! Byggeleder(e) og KU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">- person skal benytte personlig verneutstyr, (PVU) utdelt av Byggherren i sitt daglig arbeide. (Dvs. hjelm og synlighetsklær til overkropp. Se PVU faktaark) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CD60BB">
+    <w:p w14:paraId="576BBB5B">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE5835F">
+    <w:p w14:paraId="5AFF6E25">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LEGG INN FLERE VARELINJER VED BEHOV: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5BB670">
+    <w:p w14:paraId="1431645A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alle klær leveres med </w:t>
+        <w:t xml:space="preserve">Alle klær </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">påtrykket </w:t>
+        <w:t xml:space="preserve">skal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">:</w:t>
+        <w:t xml:space="preserve">leveres med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">påtrykket :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174CDE40">
+    <w:p w14:paraId="45E37B2E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oslo-</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">bryst</w:t>
+        <w:t xml:space="preserve">Oslo-logo på rygg og på venstre bryst</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F557918">
+    <w:p w14:paraId="42F96D2D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Oslobygg-logo på høyre bryst.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="06449A0F">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4242"/>
+        <w:gridCol w:w="1423"/>
+        <w:gridCol w:w="1274"/>
+        <w:gridCol w:w="1274"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="853"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4242"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="2F5496"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VINTER KLÆR</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B&amp;S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. </w:t>
-[...16 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">Art. n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="false"/>
+              <w:pStyle w:val="Overskrift1"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="710"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="false"/>
+              <w:pStyle w:val="Overskrift1"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="853"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="false"/>
+              <w:pStyle w:val="Overskrift1"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...38 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="4242"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK VINTERJAKKE (Herre modell)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gul/ svart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">122809038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64707</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">122809038</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">XS-XXXXXL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...19 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="710"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="853"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...38 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="4242"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK VINTERJAKKE (Dame modell)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gul/ svart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">122859038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27302543</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">S-XXL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...19 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="710"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="853"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4242"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">GJØVIK VINTERBUKSE </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gul/ svart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">124809038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">647041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">XS-XXXXXL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...19 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="710"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="853"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4242"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">GJØVIK VINTERKJELEDRESS </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gul/ svart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">123809038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">647128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">S-XXXXXL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...19 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="710"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="853"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...122 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:type="dxa" w:w="4242"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lue YOU® Beanie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orginal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pull-On</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="710"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="853"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4242"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grå</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BBB44-22G95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27348325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="710"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="853"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4242"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grå</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+              <w:t xml:space="preserve">Sort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2912145</w:t>
-[...46 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+              <w:t xml:space="preserve">BBB44-10R95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27348312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="710"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="853"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4242"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sort</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+              <w:t xml:space="preserve">Marine Blå</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1423"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2912199</w:t>
-[...61 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">BBB44-15F95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27348319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1274"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="710"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="853"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4C0BDB20">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4192"/>
+        <w:gridCol w:w="1473"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="850"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4192"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HØST- OG VÅR KLÆR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1473"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B&amp;S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Marine Blå</w:t>
+            <w:tcW w:type="dxa" w:w="4192"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK SOFTSHELLJAKKE (Herre modell)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1473"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">136804638</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-[...52 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">646784</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XS-XXXXXL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4192"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK SOFTSHELLJAKKE (Dame modell)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1473"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">136854638</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27302580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XS-XXXXL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4192"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK SKALLJAKKE (Herre modell)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1473"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">236804738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">646767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XS-XXXXXL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4192"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK SKALLJAKKE (Dame modell)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1473"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">236854738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27302864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XS-XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4192"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK SKALLBUKSE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1473"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">231804738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">646753</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XS-4XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0034623A">
+    <w:p w14:paraId="2A3C125E">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="344F85D6">
+    <w:p w14:paraId="25AE17D4">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4196"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1284"/>
+        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4196"/>
+            <w:tcW w:type="dxa" w:w="4106"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">HØST- OG VÅR KLÆR</w:t>
+              <w:t xml:space="preserve">SOMMERKLÆR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1368"/>
+            <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1406"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B&amp;S</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1284"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1398"/>
+            <w:tcW w:type="dxa" w:w="845"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1125"/>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4196"/>
-[...24 lines deleted...]
-            </w:r>
+            <w:tcW w:type="dxa" w:w="4106"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK STRIKKET FLEECEJAKKE </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(Herre modell)</w:t>
             </w:r>
-          </w:p>
-[...83 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1125"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">236174838</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">646360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1284"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S-XXXXL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="845"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4196"/>
-[...24 lines deleted...]
-            </w:r>
+            <w:tcW w:type="dxa" w:w="4106"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK STRIKKET FLEECEJAKKE </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dame modell)</w:t>
             </w:r>
-          </w:p>
-[...83 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1125"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">236184838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27302823</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1284"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XS-XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="845"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4196"/>
-[...118 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1125"/>
+            <w:tcW w:type="dxa" w:w="4106"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLEGEGENSER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">282803038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27314146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1284"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XXXXXL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="845"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4196"/>
-[...118 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1125"/>
+            <w:tcW w:type="dxa" w:w="4106"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIQUESKJORTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BS B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERGSET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HiVis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">182603038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">646707</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1284"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XXXXXL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="845"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4196"/>
-[...225 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="4106"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK GENSER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SKJORTE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lang erme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g/s)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
-            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">182803038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">677281</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1284"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S-XXXXXL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="845"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">(Herre modell)</w:t>
+            <w:tcW w:type="dxa" w:w="4106"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GJØVIK T-SKJORTE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">236174838</w:t>
-[...22 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">282653038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-XXXXL</w:t>
-[...272 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">282603038</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">646840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1284"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">S-XXXXXL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...293 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="845"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D29F78C">
+    <w:p w14:paraId="0551962E">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4246"/>
+        <w:gridCol w:w="4241"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1417"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="859"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4246"/>
+            <w:tcW w:type="dxa" w:w="4241"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4089,264 +5316,381 @@
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">NB !</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oslo logo på rygg og tekst "Besøkende" på venstre bryst)</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B&amp;S</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1135"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="859"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1136"/>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4246"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:tcW w:type="dxa" w:w="4241"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRAN REFLEKSVEST MED ERMER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g/s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(NB! Store størrelser)</w:t>
             </w:r>
           </w:p>
@@ -4363,148 +5707,160 @@
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">07740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...16 lines deleted...]
-            <w:r>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">M</w:t>
-            </w:r>
+              <w:t xml:space="preserve">646992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1135"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">-L</w:t>
-[...25 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1136"/>
+              <w:t xml:space="preserve">S-M-L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="859"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4246"/>
+            <w:tcW w:type="dxa" w:w="4241"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
             </w:r>
@@ -4520,384 +5876,492 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...20 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1135"/>
             <w:tcBorders/>
             <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1136"/>
+            <w:tcW w:type="dxa" w:w="859"/>
+            <w:tcBorders/>
+            <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4246"/>
+            <w:tcW w:type="dxa" w:w="4241"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="731" w:hanging="731"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRIS 2 VERNEHJELM MED ID-KORTLOMME - BLÅ</w:t>
+              <w:t xml:space="preserve">IRIS 2 VERNEHJELM MED ID-KORTLOMME </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BLÅ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-[...32 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1418"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0275PBC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11710494</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1135"/>
             <w:tcBorders/>
             <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1136"/>
+            <w:tcW w:type="dxa" w:w="859"/>
+            <w:tcBorders/>
+            <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4246"/>
+            <w:tcW w:type="dxa" w:w="4241"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">HAKESTROPP 4 PUNKT </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRIS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0360B15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">553143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...20 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="1135"/>
             <w:tcBorders/>
             <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1136"/>
+            <w:tcW w:type="dxa" w:w="859"/>
+            <w:tcBorders/>
+            <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4246"/>
+            <w:tcW w:type="dxa" w:w="4241"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4916,2442 +6380,3174 @@
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">0349CSØLV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">627873</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...20 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="1135"/>
             <w:tcBorders/>
             <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1136"/>
+            <w:tcW w:type="dxa" w:w="859"/>
+            <w:tcBorders/>
+            <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30ED4CE8">
+    <w:p w14:paraId="0AAFD49D">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
+        <w:gridCol w:w="4243"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1417"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="859"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4243"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">REGNKLÆR</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B&amp;S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1415"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="859"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">BERGSET REGNJAKKE</w:t>
+            <w:tcW w:type="dxa" w:w="4243"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BERGSET REGNJAKKE g/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">262605338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...16 lines deleted...]
-            <w:r>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">646721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">S-XXXXL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...19 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="859"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">BERGSET REGNBUKSE </w:t>
+            <w:tcW w:type="dxa" w:w="4243"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BERGSET REGNBUKSE g/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">264605338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...16 lines deleted...]
-            <w:r>
+            <w:tcW w:type="dxa" w:w="1415"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">646714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">S-XXXXL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...19 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="859"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AE61E63">
+    <w:p w14:paraId="17354E36">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="4228"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1438"/>
         <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4228"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">BUKSE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1275"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">Lev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B&amp;S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1438"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="851"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...117 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:type="dxa" w:w="4228"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LILLEHAMMER BUKSE - AVTAGBARE HENGELOMMER (Herre modell) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gul/svart</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HiVis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1275"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1438"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4228"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="589"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kort</w:t>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+              <w:t xml:space="preserve">Korte bein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1275"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">711440983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="1438"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">612165</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4228"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="589"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Normal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1275"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">711450983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="1438"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">612176</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4228"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="589"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lang</w:t>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+              <w:t xml:space="preserve">Lange bein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1275"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">711480983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="1438"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">612188</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C1 Lang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="4228"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LILLEHAMMER BUKSE (Dame modell) Gul/svart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1275"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">711610938</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1438"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">607725</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:ind w:left="589"/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+            <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...123 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="4228"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BELTE - ELASTISK TIL BUKSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1275"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88-81040-981301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1438"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">644911</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:spacing w:after="80"/>
+            <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="589"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+            <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="589"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="589"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="786D39DB">
+    <w:p w14:paraId="7CD587AE">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4228"/>
+        <w:gridCol w:w="1243"/>
+        <w:gridCol w:w="1439"/>
+        <w:gridCol w:w="1167"/>
+        <w:gridCol w:w="849"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4228"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDERTØY</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1243"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B&amp;S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1439"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1167"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="849"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...46 lines deleted...]
-            <w:r>
+            <w:tcW w:type="dxa" w:w="4228"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SDUPERUNDERTØY SETT MAJAVATN koksgrå/ grå</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1243"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">233404150</w:t>
-[...20 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">833104189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1439"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">612581</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1167"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">XS-XXXL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...19 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="849"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="4228"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SOKKER ULLFROTTE GRÅ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1243"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">035454090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...16 lines deleted...]
-            <w:r>
+            <w:tcW w:type="dxa" w:w="1439"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">38,42,44,46</w:t>
-[...25 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27302411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1167"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37-40, 40-42,43-45, 46-48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="849"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="107AD725">
-[...15 lines deleted...]
-    <w:p w14:paraId="28898B35">
+    <w:p w14:paraId="4ADBD702">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
-        <w:gridCol w:w="1276"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1266"/>
+        <w:gridCol w:w="1427"/>
         <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SKO OG SÅLER</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B&amp;S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1427"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:tcW w:type="dxa" w:w="851"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
@@ -7372,224 +9568,170 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">N</w:t>
+              <w:t xml:space="preserve">NB! </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">B</w:t>
+              <w:t xml:space="preserve">Hver enkelt prøver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">! </w:t>
-[...82 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+              <w:t xml:space="preserve"> og henter sko hos Bekken og Strøm (se kart)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcW w:type="dxa" w:w="1427"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-            <w:tcBorders/>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
@@ -7598,1285 +9740,1640 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEDENFOR ER EKS. PÅ MODEL UTEN SNØRING – BOA STRAMMING</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+              <w:t xml:space="preserve">NEDENFOR ER EKS. PÅ MODELL UTEN SNØRING – BOA STRAMMING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcW w:type="dxa" w:w="1427"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-            <w:tcBorders/>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
-              <w:spacing w:after="120"/>
-[...76 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sommer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ventilert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- VERNESKO ATLAS FLASH 3205 BOA S1P SVART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1427"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27305545</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-          </w:tcPr>
-[...9 lines deleted...]
-                <w:bCs/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...40 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vernesko</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atlas® Flash 5255 XP BOA® S3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1427"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27304486</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 - 48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Høst og vår - </w:t>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+              <w:t xml:space="preserve">Høst og vår - VERNESKO ATLAS SL 9205 BOA S1P SRC GRØNN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">15158</w:t>
-[...22 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">62400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1427"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">36-49 </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">648788</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 - 49 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vinter - </w:t>
-[...15 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+              <w:t xml:space="preserve">Vinter - ATLAS STØVLETT XR 9935 XP THERMO BOA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">34700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1417"/>
-[...16 lines deleted...]
-            <w:r>
+            <w:tcW w:type="dxa" w:w="1427"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">38-48 </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">658240</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38 - 48 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...55 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2731703</w:t>
-[...61 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:t xml:space="preserve">Extra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1427"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gelesåle </w:t>
-[...49 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">GELESÅLE - BANDI super soft blå</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2731703</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2</w:t>
-[...50 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">61-17900-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1427"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27317031</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35-38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gelesåle </w:t>
-[...73 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">GELESÅLE - BANDI super soft blå</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61-17901-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1427"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27317032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39-42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GELESÅLE - BANDI super soft blå</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1266"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61-17902-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1427"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27317033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">43-46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...19 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C1906DA">
+    <w:p w14:paraId="4E1D554A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">NB! Ved henting av sko så må </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">eget </w:t>
+        <w:t xml:space="preserve">NB! Ved henting av sko så må eget </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ressursnr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. oppgis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5379EB2B">
+    <w:p w14:paraId="1F961E49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
+        <w:gridCol w:w="1235"/>
+        <w:gridCol w:w="1458"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1417"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="678"/>
+        <w:gridCol w:w="881"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8888,175 +11385,278 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">STØVLER OG IS-BRODDER</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1235"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1458"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1417"/>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="678"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Str</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1418"/>
-[...44 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="881"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
@@ -9079,135 +11679,213 @@
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VERNESTØVEL DUNLOP PUROFORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1235"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">25735</w:t>
-[...22 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">C762043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1458"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">39-50</w:t>
-[...25 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27305593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="678"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="881"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
@@ -9216,754 +11894,1027 @@
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VERNESTØVEL DUNLOP PUROFORT PELSFÔRET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1235"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">25737</w:t>
-[...22 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">C762063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1458"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">39-50</w:t>
-[...25 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27305618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="678"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="881"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRODDER JALAS</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">8018 SLIP PROTECTION</w:t>
+              <w:t xml:space="preserve">BRODDER JALAS - 8018 SLIP PROTECTION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1235"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8018-M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1458"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">620156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">620156</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">M</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (36-39)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="678"/>
             <w:tcBorders/>
             <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="881"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRODDER JALAS</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">8018 SLIP PROTECTION</w:t>
+              <w:t xml:space="preserve">BRODDER JALAS - 8018 SLIP PROTECTION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1235"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8018-L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1458"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39511412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">39511412</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">L</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (40-43)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="678"/>
             <w:tcBorders/>
             <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="881"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRODDER JALAS</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">8018 SLIP PROTECTION</w:t>
+              <w:t xml:space="preserve">BRODDER JALAS - 8018 SLIP PROTECTION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1235"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8018-XL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1458"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39511413</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">39511413</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">XL</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1418"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (44-48</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="678"/>
             <w:tcBorders/>
             <w:shd w:fill="385623" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="881"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61CCE10C">
-[...15 lines deleted...]
-    <w:p w14:paraId="059E2130">
+    <w:p w14:paraId="76C0B756">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="6658" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-34"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">HJELM</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> (Besøkende og kortvarig bruk)</w:t>
+              <w:t xml:space="preserve">HANSKER</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+              <w:t xml:space="preserve">Lev. art. nr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
@@ -9980,4278 +12931,5909 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">AV :</w:t>
+              <w:t xml:space="preserve">MONTERINGSHANSKE PU GRANBERG 116.0995 C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – (UTEN TOUCH, MEN MED SKLJÆREBESKYTTELSE - KLASSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">116.0995</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11691796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Listeavsnitt"/>
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> - BLÅ</w:t>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MONTERINGSHANSKE SKUMNITRIL A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTIVEWEAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">® 1601 T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OUCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UTEN SKJÆREBESKYTTELSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-[...11 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">863906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">863906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Listeavsnitt"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">HAKESTROPP 4 PUNKT </w:t>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MONTERINGSHANSKE SKUMNITRIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GUIDE 330 CUT C </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MED TOUCH OG </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SKJÆRBESKYTTELSE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– KLASSE C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-[...11 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">223590674</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">874148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Listeavsnitt"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">IRIS 2 REFLEKSSETT SØLV </w:t>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VINTERHANSKE WORKHAND® DRY-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FITt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">® AIRFLOW™ COLD – TOUCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skumnitril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (HØST/ VINTERHANSKE UTEN SKJÆREBESKYTTELSE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...29 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300209-08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">609018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VINTERHANSKE SKUMNITRIL TEGERA® 8830R CUT D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – UTEN TOUCH, MEN MED SKLJÆREBESKYTTELSE - KLASSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8830R-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">640088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ØYEBESKYTTELSER (ALTERNATIV TIL VISIR I HJELMEN</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">) :</w:t>
+              <w:t xml:space="preserve">VINTERHANSKE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TEGERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">®</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 577</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CUT C </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VANNTETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(MED TOUCH OG SKJÆRBESKYTTELSE – KLASSE C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Listeavsnitt"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">VERNEBRILLE/ SIKKERHETSBRILLE - UNIVET 5X1 - KLAR</w:t>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">577-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1417"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">760024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">625810</w:t>
-[...295 lines deleted...]
-              <w:contextualSpacing w:val="false"/>
+              <w:t xml:space="preserve">6-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="709"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00C95C0A">
+    <w:p w14:paraId="7AC2776B">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="6658" w:type="dxa"/>
+        <w:tblW w:w="9773" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="5949"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1132"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">HJELM</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">HJELM – IRIS 2 (Besøkende og kortvarig bruk)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – KASK (Ny modell)</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TYPE 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1559"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+              <w:t xml:space="preserve">Lev. art. nr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">AV :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
-[...20 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:contextualSpacing w:val="false"/>
-[...91 lines deleted...]
-              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRIS 2 VERNEHJELM MED ID-KORTLOMME, VISIR - BLÅ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0275PBC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11710494</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:contextualSpacing w:val="false"/>
-[...73 lines deleted...]
-              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HAKESTROPP 4 PUNKT </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0360B15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">553143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...177 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:contextualSpacing w:val="false"/>
-[...91 lines deleted...]
-              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRIS 2 REFLEKSSETT SØLV </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0349CSØLV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">627873</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ØYEBESKYTTELSER (ALTERNATIV TIL VISIR I HJELMEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:contextualSpacing w:val="false"/>
-[...100 lines deleted...]
-              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VERNEBRILLE/ SIKKERHETSBRILLE - UNIVET 5X1 - KLAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5X1.03.00.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">625810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EKSTRA :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HJELMLUE VINTER PETZL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A016BA00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">602882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
-              <w:rPr>
-[...75 lines deleted...]
-              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">D :</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">ØREKLOKKE FOR HJELM PELTOR OPTIME 1 - GUL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7000039617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">253555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77D414E6">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblW w:w="9778" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5954"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1132"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="432" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HJELM – KASK (Ny modell)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TYPE 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lev. art. nr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+            <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antall</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...72 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5954"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...66 lines deleted...]
-              <w:spacing w:after="80"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VERNEHJELM KASK ZENITH </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AIR, BLÅ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WHE00075-208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">611978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5954"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...15 lines deleted...]
-          </w:p>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REFLEKSSETT KASK SØLV </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...75 lines deleted...]
-              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">553315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">553315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ØYEBESKYTTELSER (ALTERNATIVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...57 lines deleted...]
-              <w:spacing w:after="80"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A: VISIR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KASK ZEN POLYKARBONAT KLART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- KLAR LINSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WVI00038-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107283</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5954"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...57 lines deleted...]
-              <w:spacing w:after="80"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VISIR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KASK ZEN POLYKARBONAT –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRÅTT - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MØRK LINSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WVI00038-510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5954"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...49 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – KLAR LINSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5X1.03.00.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">625810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5954"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">D :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – MØRK LINSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5X1.03.00.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">625811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="false"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EKSTRA :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VISIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADAPTER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KASK </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZEN HJELMFESTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VISIR – KASK ZENITH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC00009-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">475556</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ekstra HJELMBAG/TØYPOSE til hjelm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(NB! det følger med 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pose med hjelmen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC00026-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">553317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HJELM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LUE KASK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VINTER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WPA00007-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">475780</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ØREKLOKKE HJELM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3m </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PELTOR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPTIME 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GUL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7000039617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">253555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAMPEFESTE KASK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ LEDLENSER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC00064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27319066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5954"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">HODELYKT LEDLENSER IH5R</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 400</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LL502025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1133"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">562738</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="506E4E56">
+    <w:p w14:paraId="4AED891D">
       <w:pPr>
         <w:spacing/>
-        <w:rPr/>
-[...9 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="9774" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="5949"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1304"/>
-        <w:gridCol w:w="1106"/>
+        <w:gridCol w:w="1132"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
+            <w:tcW w:type="dxa" w:w="5949"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANSKER</w:t>
+              <w:t xml:space="preserve">ANNET</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1701"/>
+            <w:tcW w:type="dxa" w:w="1559"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art.nr.</w:t>
+              <w:t xml:space="preserve">Lev. art. nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">Art. nr</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str</w:t>
-[...16 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1106"/>
+              <w:t xml:space="preserve">Ahlsell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Antall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">1000303301006 </w:t>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BØYLEPROPP MOLDEX WAVEBAND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">680001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
-[...56 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1106"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">370117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...89 lines deleted...]
-              <w:t xml:space="preserve">100211-10</w:t>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ØREPROPPER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ACTIVEWEAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> M/SNOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">855652</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
-[...47 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1106"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">855652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">295-10 </w:t>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– KLAR LINSE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5X1.03.00.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
-[...47 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1106"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">625810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">14480</w:t>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MØRK LINSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5X1.03.00.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
-[...201 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">625811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">370117</w:t>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DUFFELBAG 42 L – BLÅ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eget lager hos OBF. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">855652</w:t>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BRILLEPOSE MED TREKKSNOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UNIVET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2300072</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">637542</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4248"/>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">625810</w:t>
+            <w:tcW w:type="dxa" w:w="5949"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOMMELYKT LEDLENSER P7 B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">650</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:autoSpaceDE w:val="false"/>
+              <w:autoSpaceDN w:val="false"/>
+              <w:adjustRightInd w:val="false"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LL503102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...326 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">81690631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1132"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0035EFA3">
+    <w:p w14:paraId="53D77785">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT" w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId1"/>
       <w:footerReference w:type="default" r:id="rId2"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -14286,131 +18868,137 @@
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Oslo Sans Office">
+    <w:charset w:val="0"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5e524730-923b-4638-8f8b-17d64e92dc88"/>
+      <w:tblStyle w:val="TableGrid_47e9313d-9719-4108-a679-1e388227052a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:13:33 </w:t>
+            <w:t xml:space="preserve">21.07.2026 07:00:12 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -14427,153 +19015,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a202a42e-ef9e-427a-b75c-06d31f29cfae"/>
+      <w:tblStyle w:val="TableGrid_af5935c3-0115-4d35-bd98-ce466a9c6ebb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fd701704-13e8-439d-9b1c-e7646ff5ede9"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 5</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fbe08709-4fec-4b6a-8a65-c3b0caea50ff"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Arbeidsklær - Bestillingsskjema</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fbe08709-4fec-4b6a-8a65-c3b0caea50ff"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+            <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -14586,59 +19174,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+      <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0ef89f78-6b7d-4253-996a-bca3eff7acd6"/>
+      <w:tblStyle w:val="TableGrid_c69ec6e5-95bb-434b-a451-272978d74169"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -14649,373 +19237,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_51e19ce1-6474-41ff-a914-b4b49334e63d"/>
+            <w:tblStyle w:val="TableGrid_3d6c632f-20ca-4170-9a80-5e2a18e69653"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">18.05.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+            <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8e910ca7-0f8e-4576-8cdb-8a19a8c517b5"/>
+            <w:tblStyle w:val="TableGrid_e38ef153-f0d7-4173-9848-76248b9ea5bb"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+            <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+      <w:pStyle w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16817B97"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16024,143 +20612,162 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift1Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Overskrift2Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift4Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Standardskriftforavsnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr/>
   </w:style>
   <w:style w:type="table" w:styleId="Vanligtabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Ulstomtale1" w:customStyle="1">
+    <w:name w:val="Uløst omtale1"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutenett">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Vanligtabell"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
@@ -16176,657 +20783,1059 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Overskrift4Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 4 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nowrap" w:customStyle="1">
     <w:name w:val="nowrap"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_18e9c201-5542-4e62-9741-c45ef64cab52" w:customStyle="1">
-    <w:name w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+  <w:style w:type="paragraph" w:styleId="Normal97e69119-a1ae-43c9-8281-e29248110450" w:customStyle="1">
+    <w:name w:val="Normal_97e69119-a1ae-43c9-8281-e29248110450"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+    <w:basedOn w:val="Normal97e69119-a1ae-43c9-8281-e29248110450"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="12"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable8de0dcf9-0571-4d55-ac42-0113d1c95ec3" w:customStyle="1">
+    <w:name w:val="Normal Table_8de0dcf9-0571-4d55-ac42-0113d1c95ec3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid0d1ea9c6-b18f-464c-8f0a-c4ce7f677350" w:customStyle="1">
+    <w:name w:val="Table Grid_0d1ea9c6-b18f-464c-8f0a-c4ce7f677350"/>
+    <w:basedOn w:val="NormalTable8de0dcf9-0571-4d55-ac42-0113d1c95ec3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+    <w:basedOn w:val="Normal97e69119-a1ae-43c9-8281-e29248110450"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal97e69119-a1ae-43c9-8281-e29248110450"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable1a23adfd-fe42-4c76-bbd3-f23ed481aacd" w:customStyle="1">
+    <w:name w:val="Normal Table_1a23adfd-fe42-4c76-bbd3-f23ed481aacd"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid43e86040-d08b-4313-894c-f5ff8b00e87f" w:customStyle="1">
+    <w:name w:val="Table Grid_43e86040-d08b-4313-894c-f5ff8b00e87f"/>
+    <w:basedOn w:val="NormalTable1a23adfd-fe42-4c76-bbd3-f23ed481aacd"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTableff343a64-656f-43e7-a225-a67f9387b89f" w:customStyle="1">
+    <w:name w:val="Normal Table_ff343a64-656f-43e7-a225-a67f9387b89f"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridca8c704b-8fd8-426d-ac28-1de62b4e9565" w:customStyle="1">
+    <w:name w:val="Table Grid_ca8c704b-8fd8-426d-ac28-1de62b4e9565"/>
+    <w:basedOn w:val="NormalTableff343a64-656f-43e7-a225-a67f9387b89f"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable07419ca5-c29a-4c4f-9370-b2a7e7036fb7" w:customStyle="1">
+    <w:name w:val="Normal Table_07419ca5-c29a-4c4f-9370-b2a7e7036fb7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid23562a00-7baa-4bce-8d23-f3ff3084e6e6" w:customStyle="1">
+    <w:name w:val="Table Grid_23562a00-7baa-4bce-8d23-f3ff3084e6e6"/>
+    <w:basedOn w:val="NormalTable07419ca5-c29a-4c4f-9370-b2a7e7036fb7"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable101c7010-ca5f-459e-bc7d-bef77242d69d" w:customStyle="1">
+    <w:name w:val="Normal Table_101c7010-ca5f-459e-bc7d-bef77242d69d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridb3d9e5c9-b974-41dc-bad6-487d486dd6b9" w:customStyle="1">
+    <w:name w:val="Table Grid_b3d9e5c9-b974-41dc-bad6-487d486dd6b9"/>
+    <w:basedOn w:val="NormalTable101c7010-ca5f-459e-bc7d-bef77242d69d"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTableca809f48-411d-4273-82a4-d3ccebb40ded" w:customStyle="1">
+    <w:name w:val="Normal Table_ca809f48-411d-4273-82a4-d3ccebb40ded"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid39480bb2-288d-4929-bb1e-ab23b107309a" w:customStyle="1">
+    <w:name w:val="Table Grid_39480bb2-288d-4929-bb1e-ab23b107309a"/>
+    <w:basedOn w:val="NormalTableca809f48-411d-4273-82a4-d3ccebb40ded"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable5fd8348a-d43a-4401-9472-5eb2bffd47a3" w:customStyle="1">
+    <w:name w:val="Normal Table_5fd8348a-d43a-4401-9472-5eb2bffd47a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid46659e53-882d-4c2f-87fe-3ddce90f6c61" w:customStyle="1">
+    <w:name w:val="Table Grid_46659e53-882d-4c2f-87fe-3ddce90f6c61"/>
+    <w:basedOn w:val="NormalTable5fd8348a-d43a-4401-9472-5eb2bffd47a3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable675d75e9-92bf-4819-b298-a4ee5d2d8cce" w:customStyle="1">
+    <w:name w:val="Normal Table_675d75e9-92bf-4819-b298-a4ee5d2d8cce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid88c03e13-30e1-478a-8abd-44b890ed464f" w:customStyle="1">
+    <w:name w:val="Table Grid_88c03e13-30e1-478a-8abd-44b890ed464f"/>
+    <w:basedOn w:val="NormalTable675d75e9-92bf-4819-b298-a4ee5d2d8cce"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTablecc80328a-d0ea-4fa0-be80-f8fb1f70ece1" w:customStyle="1">
+    <w:name w:val="Normal Table_cc80328a-d0ea-4fa0-be80-f8fb1f70ece1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridb4a87eef-b0c6-4907-8fd4-73d8ac17c799" w:customStyle="1">
+    <w:name w:val="Table Grid_b4a87eef-b0c6-4907-8fd4-73d8ac17c799"/>
+    <w:basedOn w:val="NormalTablecc80328a-d0ea-4fa0-be80-f8fb1f70ece1"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable7e2be46e-8d7e-440f-a006-308d920c60c5" w:customStyle="1">
+    <w:name w:val="Normal Table_7e2be46e-8d7e-440f-a006-308d920c60c5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridacefc26b-4df2-48bb-b566-9a41f58935a9" w:customStyle="1">
+    <w:name w:val="Table Grid_acefc26b-4df2-48bb-b566-9a41f58935a9"/>
+    <w:basedOn w:val="NormalTable7e2be46e-8d7e-440f-a006-308d920c60c5"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Overskrift1Tegn" w:customStyle="1">
+    <w:name w:val="Overskrift 1 Tegn"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Topptekst">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TopptekstTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
+    <w:name w:val="Topptekst Tegn"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bunntekst">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BunntekstTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
+    <w:name w:val="Bunntekst Tegn"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal_41351428-c834-4eea-9b84-1ab596ada022" w:customStyle="1">
+    <w:name w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_6cbfd4b5-4d17-408f-8b95-b673f1f054a4"/>
+    <w:basedOn w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_34b586d2-2acd-4e34-b44c-fdd51e9db670" w:customStyle="1">
-    <w:name w:val="Normal Table_34b586d2-2acd-4e34-b44c-fdd51e9db670"/>
+  <w:style w:type="table" w:styleId="NormalTable_0abf38fa-509b-4a15-9812-892cde443223" w:customStyle="1">
+    <w:name w:val="Normal Table_0abf38fa-509b-4a15-9812-892cde443223"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3fbc78ee-d1af-47b4-bca8-8b5070c6ac38" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_34b586d2-2acd-4e34-b44c-fdd51e9db670"/>
+  <w:style w:type="table" w:styleId="TableGrid_051bb2e2-750f-4fe0-a64b-f6cf0bbd4746" w:customStyle="1">
+    <w:name w:val="Table Grid_051bb2e2-750f-4fe0-a64b-f6cf0bbd4746"/>
+    <w:basedOn w:val="NormalTable_0abf38fa-509b-4a15-9812-892cde443223"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_fd701704-13e8-439d-9b1c-e7646ff5ede9" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fd701704-13e8-439d-9b1c-e7646ff5ede9"/>
+    <w:basedOn w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_18e9c201-5542-4e62-9741-c45ef64cab52"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_fbe08709-4fec-4b6a-8a65-c3b0caea50ff" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fbe08709-4fec-4b6a-8a65-c3b0caea50ff"/>
+    <w:basedOn w:val="Normal_41351428-c834-4eea-9b84-1ab596ada022"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_77d87446-d039-485a-8ff8-42f5a7fb3302" w:customStyle="1">
-    <w:name w:val="Normal Table_77d87446-d039-485a-8ff8-42f5a7fb3302"/>
+  <w:style w:type="table" w:styleId="NormalTable_68ab336c-a080-47c4-9a8c-8670f163c2c7" w:customStyle="1">
+    <w:name w:val="Normal Table_68ab336c-a080-47c4-9a8c-8670f163c2c7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8b6f863c-8cba-4e0d-9a2d-bb19d9508f67" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_77d87446-d039-485a-8ff8-42f5a7fb3302"/>
+  <w:style w:type="table" w:styleId="TableGrid_5a663d16-bcd4-4e7e-b4d9-1d269b549ead" w:customStyle="1">
+    <w:name w:val="Table Grid_5a663d16-bcd4-4e7e-b4d9-1d269b549ead"/>
+    <w:basedOn w:val="NormalTable_68ab336c-a080-47c4-9a8c-8670f163c2c7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_86fa7b64-33ba-4d24-b5df-cfa8657a0d5e" w:customStyle="1">
-    <w:name w:val="Normal Table_86fa7b64-33ba-4d24-b5df-cfa8657a0d5e"/>
+  <w:style w:type="table" w:styleId="NormalTable_8b6d7e4b-e3d0-4a09-8e13-208332cc7262" w:customStyle="1">
+    <w:name w:val="Normal Table_8b6d7e4b-e3d0-4a09-8e13-208332cc7262"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_86f10f52-6c56-49c2-8b56-ccd50c8ce2ae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_86fa7b64-33ba-4d24-b5df-cfa8657a0d5e"/>
+  <w:style w:type="table" w:styleId="TableGrid_46d71400-074e-43de-96ba-4e053facf7f8" w:customStyle="1">
+    <w:name w:val="Table Grid_46d71400-074e-43de-96ba-4e053facf7f8"/>
+    <w:basedOn w:val="NormalTable_8b6d7e4b-e3d0-4a09-8e13-208332cc7262"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e6012557-32c2-4089-976a-f3a148fca1cd" w:customStyle="1">
-    <w:name w:val="Normal Table_e6012557-32c2-4089-976a-f3a148fca1cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_424ed855-73ab-48c7-9049-e39b52c070f8" w:customStyle="1">
+    <w:name w:val="Normal Table_424ed855-73ab-48c7-9049-e39b52c070f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_264bf477-d011-48dc-a407-d1dd59d24676" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e6012557-32c2-4089-976a-f3a148fca1cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_f383808c-b77a-4429-bcd2-a8d031138597" w:customStyle="1">
+    <w:name w:val="Table Grid_f383808c-b77a-4429-bcd2-a8d031138597"/>
+    <w:basedOn w:val="NormalTable_424ed855-73ab-48c7-9049-e39b52c070f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1a9aae68-5b80-4295-b4f4-007c56715ff1" w:customStyle="1">
-    <w:name w:val="Normal Table_1a9aae68-5b80-4295-b4f4-007c56715ff1"/>
+  <w:style w:type="table" w:styleId="NormalTable_05315c87-d3fa-4042-9021-ff68d87eec32" w:customStyle="1">
+    <w:name w:val="Normal Table_05315c87-d3fa-4042-9021-ff68d87eec32"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5fb3e896-1a47-447e-98d1-05062bba3e39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1a9aae68-5b80-4295-b4f4-007c56715ff1"/>
+  <w:style w:type="table" w:styleId="TableGrid_2c45cf54-83cc-446c-9ed5-4e203fdf7168" w:customStyle="1">
+    <w:name w:val="Table Grid_2c45cf54-83cc-446c-9ed5-4e203fdf7168"/>
+    <w:basedOn w:val="NormalTable_05315c87-d3fa-4042-9021-ff68d87eec32"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec84d748-2b46-41ea-82a5-b2db61811761" w:customStyle="1">
-    <w:name w:val="Normal Table_ec84d748-2b46-41ea-82a5-b2db61811761"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7317df8-7f6e-489c-a849-b8beeda08d0c" w:customStyle="1">
+    <w:name w:val="Normal Table_e7317df8-7f6e-489c-a849-b8beeda08d0c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5e524730-923b-4638-8f8b-17d64e92dc88" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec84d748-2b46-41ea-82a5-b2db61811761"/>
+  <w:style w:type="table" w:styleId="TableGrid_47e9313d-9719-4108-a679-1e388227052a" w:customStyle="1">
+    <w:name w:val="Table Grid_47e9313d-9719-4108-a679-1e388227052a"/>
+    <w:basedOn w:val="NormalTable_e7317df8-7f6e-489c-a849-b8beeda08d0c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_603ecaef-5d6e-47fa-8c8c-e606ac52017a" w:customStyle="1">
-    <w:name w:val="Normal Table_603ecaef-5d6e-47fa-8c8c-e606ac52017a"/>
+  <w:style w:type="table" w:styleId="NormalTable_9fbdaf42-9e36-4f35-bfb0-35d7e892977e" w:customStyle="1">
+    <w:name w:val="Normal Table_9fbdaf42-9e36-4f35-bfb0-35d7e892977e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a202a42e-ef9e-427a-b75c-06d31f29cfae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_603ecaef-5d6e-47fa-8c8c-e606ac52017a"/>
+  <w:style w:type="table" w:styleId="TableGrid_af5935c3-0115-4d35-bd98-ce466a9c6ebb" w:customStyle="1">
+    <w:name w:val="Table Grid_af5935c3-0115-4d35-bd98-ce466a9c6ebb"/>
+    <w:basedOn w:val="NormalTable_9fbdaf42-9e36-4f35-bfb0-35d7e892977e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bbdd5331-a33d-4a73-b2e2-8320e48fa40d" w:customStyle="1">
-    <w:name w:val="Normal Table_bbdd5331-a33d-4a73-b2e2-8320e48fa40d"/>
+  <w:style w:type="table" w:styleId="NormalTable_f25a0642-97f1-4586-806b-e66c697497b4" w:customStyle="1">
+    <w:name w:val="Normal Table_f25a0642-97f1-4586-806b-e66c697497b4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_51e19ce1-6474-41ff-a914-b4b49334e63d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bbdd5331-a33d-4a73-b2e2-8320e48fa40d"/>
+  <w:style w:type="table" w:styleId="TableGrid_3d6c632f-20ca-4170-9a80-5e2a18e69653" w:customStyle="1">
+    <w:name w:val="Table Grid_3d6c632f-20ca-4170-9a80-5e2a18e69653"/>
+    <w:basedOn w:val="NormalTable_f25a0642-97f1-4586-806b-e66c697497b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f1ce2fd3-918b-4722-9e9e-dfb04c1f38fb" w:customStyle="1">
-    <w:name w:val="Normal Table_f1ce2fd3-918b-4722-9e9e-dfb04c1f38fb"/>
+  <w:style w:type="table" w:styleId="NormalTable_9f94d433-6fa5-43ff-a56b-45a9a90eed86" w:customStyle="1">
+    <w:name w:val="Normal Table_9f94d433-6fa5-43ff-a56b-45a9a90eed86"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8e910ca7-0f8e-4576-8cdb-8a19a8c517b5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f1ce2fd3-918b-4722-9e9e-dfb04c1f38fb"/>
+  <w:style w:type="table" w:styleId="TableGrid_e38ef153-f0d7-4173-9848-76248b9ea5bb" w:customStyle="1">
+    <w:name w:val="Table Grid_e38ef153-f0d7-4173-9848-76248b9ea5bb"/>
+    <w:basedOn w:val="NormalTable_9f94d433-6fa5-43ff-a56b-45a9a90eed86"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e72ab019-3dc0-4909-a082-03e57edff569" w:customStyle="1">
-    <w:name w:val="Normal Table_e72ab019-3dc0-4909-a082-03e57edff569"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d31b664-6f79-4c49-a001-f71dae1e59a4" w:customStyle="1">
+    <w:name w:val="Normal Table_4d31b664-6f79-4c49-a001-f71dae1e59a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0ef89f78-6b7d-4253-996a-bca3eff7acd6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e72ab019-3dc0-4909-a082-03e57edff569"/>
+  <w:style w:type="table" w:styleId="TableGrid_c69ec6e5-95bb-434b-a451-272978d74169" w:customStyle="1">
+    <w:name w:val="Table Grid_c69ec6e5-95bb-434b-a451-272978d74169"/>
+    <w:basedOn w:val="NormalTable_4d31b664-6f79-4c49-a001-f71dae1e59a4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -17052,80 +22061,393 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5b630276-0c52-4089-af91-d2ab2b117ff4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3bfcbd39-c008-4230-a579-9739f1d913db">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+      </Terms>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100738B666B71CE564FA5070EC1CB15A64B" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3137c8b2b665cbdd3d7b0dc4df9f285b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3bfcbd39-c008-4230-a579-9739f1d913db" xmlns:ns3="5b630276-0c52-4089-af91-d2ab2b117ff4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e55dd5ed2872a903c029d2d6b9c3a515" ns2:_="" ns3:_="">
+    <xsd:import namespace="3bfcbd39-c008-4230-a579-9739f1d913db"/>
+    <xsd:import namespace="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3bfcbd39-c008-4230-a579-9739f1d913db" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c528fd71-ad7b-48f8-811b-c0b5643803ab" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5b630276-0c52-4089-af91-d2ab2b117ff4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{be013908-1ba4-48cd-ac79-397f363dc075}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5b630276-0c52-4089-af91-d2ab2b117ff4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEED6B99-159F-49C9-974A-7D70AC422406}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E96797F7-83FF-4B3F-AA0F-FE472D20A48E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
+    <ds:schemaRef ds:uri="3bfcbd39-c008-4230-a579-9739f1d913db"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EAA3810-CC7B-47D1-A201-BF88FC3444F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3bfcbd39-c008-4230-a579-9739f1d913db"/>
+    <ds:schemaRef ds:uri="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4267</Characters>
+  <Pages>4</Pages>
+  <Words>1095</Words>
+  <Characters>5804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bård Dybsjord</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled" pid="2">
     <vt:lpstr>true</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_SetDate" pid="3">
     <vt:lpstr>2024-03-01T09:06:50Z</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Method" pid="4">
     <vt:lpstr>Standard</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Name" pid="5">
     <vt:lpstr>Lav</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_SiteId" pid="6">
     <vt:lpstr>e6795081-6391-442e-9ab4-5e9ef74f18ea</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_ActionId" pid="7">
     <vt:lpstr>04670ff5-933b-425d-b544-1cfca8f06dc4</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_ContentBits" pid="8">
     <vt:lpstr>0</vt:lpstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="ContentTypeId" pid="9">
+    <vt:lpstr>0x010100738B666B71CE564FA5070EC1CB15A64B</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MediaServiceImageTags" pid="10">
+    <vt:lpstr/>
+  </property>
 </Properties>
 </file>