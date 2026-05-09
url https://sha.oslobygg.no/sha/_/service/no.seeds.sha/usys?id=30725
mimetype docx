--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -6068,117 +6068,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId1" w:fontKey="{D8679CD9-FFD2-4F37-9759-E5CFA33268F0}"/>
     <w:embedBold r:id="rId2" w:fontKey="{7BB57053-52DA-42D7-9652-D48D6920D770}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId3" w:fontKey="{369CD428-0873-4B64-A206-EEC29079182D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f5571f4b-4b50-4151-96bc-dc8c28419c85"/>
+      <w:tblStyle w:val="TableGrid_0941698d-3535-4e89-a14a-247a8d225e5c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4820"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:07:05 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:15:20 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6195,153 +6195,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5e46ed2b-8286-4a1f-a62a-10e28e4246dc"/>
+      <w:tblStyle w:val="TableGrid_cea03e2d-b482-4e82-91c2-f2e48c4ab881"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2321"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6467"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_bbbecaca-31d8-432c-a1cd-60fce12e0513"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_b43f4f41-ccb1-4e95-92af-ea990086a4ae"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 665. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0cd98393-bcc1-49b6-8104-1719f6ee6059"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_97d32da6-208a-4352-9a1d-b9b6e5b5b2b4"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">665 SHA perm - Arkivnøkkel EIE og VED</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2320"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0cd98393-bcc1-49b6-8104-1719f6ee6059"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_97d32da6-208a-4352-9a1d-b9b6e5b5b2b4"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+            <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6354,59 +6354,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+      <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1d4c9d57-c40d-4d54-baa7-dfcd3538001d"/>
+      <w:tblStyle w:val="TableGrid_69dee2d0-60a2-4981-9c97-aa23406d561d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3374"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6417,373 +6417,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e704ab1d-b68d-45b8-815d-b61a8dc5dfde"/>
+            <w:tblStyle w:val="TableGrid_c110c2b5-f71b-4b0f-94ac-dd90d7abfe0b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">22.01.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+            <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3374"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_627f37ea-2c39-4f62-93a4-52a41df3abb4"/>
+            <w:tblStyle w:val="TableGrid_33280d70-da50-483f-bc49-9c8e92527914"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+            <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+      <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="097E642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift2"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="5.%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:hint="default"/>
         <w:b/>
@@ -8435,629 +8435,629 @@
   <w:style w:type="table" w:styleId="TableGrid04347c3b-e19e-40e6-a8eb-06d0d3f02548" w:customStyle="1">
     <w:name w:val="Table Grid_04347c3b-e19e-40e6-a8eb-06d0d3f02548"/>
     <w:basedOn w:val="NormalTable3bf65d50-10a1-46db-b3a3-6672460a4691"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23" w:customStyle="1">
-    <w:name w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7" w:customStyle="1">
+    <w:name w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_e16137de-a1bb-49ed-b54b-a4911f24ebbe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+    <w:basedOn w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_75bf96d1-007b-416f-a70a-56b0979af182" w:customStyle="1">
-    <w:name w:val="Normal Table_75bf96d1-007b-416f-a70a-56b0979af182"/>
+  <w:style w:type="table" w:styleId="NormalTable_41aacfec-23c4-42e6-bcdc-859923248dd3" w:customStyle="1">
+    <w:name w:val="Normal Table_41aacfec-23c4-42e6-bcdc-859923248dd3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_da68bfc2-50be-485b-8a9b-2f19a54c53c6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_75bf96d1-007b-416f-a70a-56b0979af182"/>
+  <w:style w:type="table" w:styleId="TableGrid_e18fb46e-df57-40de-998f-8078515a7199" w:customStyle="1">
+    <w:name w:val="Table Grid_e18fb46e-df57-40de-998f-8078515a7199"/>
+    <w:basedOn w:val="NormalTable_41aacfec-23c4-42e6-bcdc-859923248dd3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_bbbecaca-31d8-432c-a1cd-60fce12e0513" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_b43f4f41-ccb1-4e95-92af-ea990086a4ae" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_b43f4f41-ccb1-4e95-92af-ea990086a4ae"/>
+    <w:basedOn w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_0cd98393-bcc1-49b6-8104-1719f6ee6059" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1c2b1059-8df6-42b7-b5c9-d1aa346bed23"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_97d32da6-208a-4352-9a1d-b9b6e5b5b2b4" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_97d32da6-208a-4352-9a1d-b9b6e5b5b2b4"/>
+    <w:basedOn w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c7bd77cf-0ad7-4d88-bf92-f49df26e5448" w:customStyle="1">
-    <w:name w:val="Normal Table_c7bd77cf-0ad7-4d88-bf92-f49df26e5448"/>
+  <w:style w:type="table" w:styleId="NormalTable_8bfd8836-1ab7-43f6-86c7-b995282fc7b2" w:customStyle="1">
+    <w:name w:val="Normal Table_8bfd8836-1ab7-43f6-86c7-b995282fc7b2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9be8f160-e517-4946-ac15-24008984962b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c7bd77cf-0ad7-4d88-bf92-f49df26e5448"/>
+  <w:style w:type="table" w:styleId="TableGrid_496296ee-ed69-4ec3-a2f9-c71518955039" w:customStyle="1">
+    <w:name w:val="Table Grid_496296ee-ed69-4ec3-a2f9-c71518955039"/>
+    <w:basedOn w:val="NormalTable_8bfd8836-1ab7-43f6-86c7-b995282fc7b2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f9d39f81-e355-45fc-9646-310681fb6f5e" w:customStyle="1">
-    <w:name w:val="Normal Table_f9d39f81-e355-45fc-9646-310681fb6f5e"/>
+  <w:style w:type="table" w:styleId="NormalTable_ab46755a-eaf2-48c9-9eaf-5fc202d97529" w:customStyle="1">
+    <w:name w:val="Normal Table_ab46755a-eaf2-48c9-9eaf-5fc202d97529"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5d66ba4-3059-4a33-bcca-1ac1dce5b718" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f9d39f81-e355-45fc-9646-310681fb6f5e"/>
+  <w:style w:type="table" w:styleId="TableGrid_97e92f99-c005-4a89-80d4-9cb87085d1db" w:customStyle="1">
+    <w:name w:val="Table Grid_97e92f99-c005-4a89-80d4-9cb87085d1db"/>
+    <w:basedOn w:val="NormalTable_ab46755a-eaf2-48c9-9eaf-5fc202d97529"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e236a089-2be3-4ec5-85d6-9a3d8dfdc7dd" w:customStyle="1">
-    <w:name w:val="Normal Table_e236a089-2be3-4ec5-85d6-9a3d8dfdc7dd"/>
+  <w:style w:type="table" w:styleId="NormalTable_a111800d-add9-40eb-883d-787a66343d38" w:customStyle="1">
+    <w:name w:val="Normal Table_a111800d-add9-40eb-883d-787a66343d38"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5b1f50fe-08f9-4d91-bca8-de0b171e01bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e236a089-2be3-4ec5-85d6-9a3d8dfdc7dd"/>
+  <w:style w:type="table" w:styleId="TableGrid_60b0bf75-d350-405a-abb5-0f05f0fac6e6" w:customStyle="1">
+    <w:name w:val="Table Grid_60b0bf75-d350-405a-abb5-0f05f0fac6e6"/>
+    <w:basedOn w:val="NormalTable_a111800d-add9-40eb-883d-787a66343d38"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ccd855e5-b698-4ba3-ba83-d71be60e7398" w:customStyle="1">
-    <w:name w:val="Normal Table_ccd855e5-b698-4ba3-ba83-d71be60e7398"/>
+  <w:style w:type="table" w:styleId="NormalTable_587380bd-af62-4a7f-bace-61f836785f71" w:customStyle="1">
+    <w:name w:val="Normal Table_587380bd-af62-4a7f-bace-61f836785f71"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_948b124d-c626-4cc0-b0a7-101f9e996e2c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ccd855e5-b698-4ba3-ba83-d71be60e7398"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8d6d621-0e6f-4e84-b6da-198f86bc1ee8" w:customStyle="1">
+    <w:name w:val="Table Grid_c8d6d621-0e6f-4e84-b6da-198f86bc1ee8"/>
+    <w:basedOn w:val="NormalTable_587380bd-af62-4a7f-bace-61f836785f71"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_59efe530-e430-4bc4-8bca-c07a4269f8d7" w:customStyle="1">
-    <w:name w:val="Normal Table_59efe530-e430-4bc4-8bca-c07a4269f8d7"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd288d93-a53e-4cba-ae9e-3083a02e5371" w:customStyle="1">
+    <w:name w:val="Normal Table_cd288d93-a53e-4cba-ae9e-3083a02e5371"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5571f4b-4b50-4151-96bc-dc8c28419c85" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_59efe530-e430-4bc4-8bca-c07a4269f8d7"/>
+  <w:style w:type="table" w:styleId="TableGrid_0941698d-3535-4e89-a14a-247a8d225e5c" w:customStyle="1">
+    <w:name w:val="Table Grid_0941698d-3535-4e89-a14a-247a8d225e5c"/>
+    <w:basedOn w:val="NormalTable_cd288d93-a53e-4cba-ae9e-3083a02e5371"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98625130-27e0-4278-9a3d-648fa3328cc1" w:customStyle="1">
-    <w:name w:val="Normal Table_98625130-27e0-4278-9a3d-648fa3328cc1"/>
+  <w:style w:type="table" w:styleId="NormalTable_b6302e78-9283-4ec7-b93b-b50ab022bc90" w:customStyle="1">
+    <w:name w:val="Normal Table_b6302e78-9283-4ec7-b93b-b50ab022bc90"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5e46ed2b-8286-4a1f-a62a-10e28e4246dc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98625130-27e0-4278-9a3d-648fa3328cc1"/>
+  <w:style w:type="table" w:styleId="TableGrid_cea03e2d-b482-4e82-91c2-f2e48c4ab881" w:customStyle="1">
+    <w:name w:val="Table Grid_cea03e2d-b482-4e82-91c2-f2e48c4ab881"/>
+    <w:basedOn w:val="NormalTable_b6302e78-9283-4ec7-b93b-b50ab022bc90"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_531b0183-f17d-4fe8-adfa-687be34c8006" w:customStyle="1">
-    <w:name w:val="Normal Table_531b0183-f17d-4fe8-adfa-687be34c8006"/>
+  <w:style w:type="table" w:styleId="NormalTable_2a678426-f582-45b2-85ce-31cb02cc6da5" w:customStyle="1">
+    <w:name w:val="Normal Table_2a678426-f582-45b2-85ce-31cb02cc6da5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e704ab1d-b68d-45b8-815d-b61a8dc5dfde" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_531b0183-f17d-4fe8-adfa-687be34c8006"/>
+  <w:style w:type="table" w:styleId="TableGrid_c110c2b5-f71b-4b0f-94ac-dd90d7abfe0b" w:customStyle="1">
+    <w:name w:val="Table Grid_c110c2b5-f71b-4b0f-94ac-dd90d7abfe0b"/>
+    <w:basedOn w:val="NormalTable_2a678426-f582-45b2-85ce-31cb02cc6da5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d701df20-f615-493f-b459-547688fb3e68" w:customStyle="1">
-    <w:name w:val="Normal Table_d701df20-f615-493f-b459-547688fb3e68"/>
+  <w:style w:type="table" w:styleId="NormalTable_73d0596d-06f1-42a8-9275-6e3b47ae23ca" w:customStyle="1">
+    <w:name w:val="Normal Table_73d0596d-06f1-42a8-9275-6e3b47ae23ca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_627f37ea-2c39-4f62-93a4-52a41df3abb4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d701df20-f615-493f-b459-547688fb3e68"/>
+  <w:style w:type="table" w:styleId="TableGrid_33280d70-da50-483f-bc49-9c8e92527914" w:customStyle="1">
+    <w:name w:val="Table Grid_33280d70-da50-483f-bc49-9c8e92527914"/>
+    <w:basedOn w:val="NormalTable_73d0596d-06f1-42a8-9275-6e3b47ae23ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_915e7a1c-61c0-4a59-9538-25da94f92bdc" w:customStyle="1">
-    <w:name w:val="Normal Table_915e7a1c-61c0-4a59-9538-25da94f92bdc"/>
+  <w:style w:type="table" w:styleId="NormalTable_d47e2649-87b3-4cd7-9128-92f3a3efb1ee" w:customStyle="1">
+    <w:name w:val="Normal Table_d47e2649-87b3-4cd7-9128-92f3a3efb1ee"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1d4c9d57-c40d-4d54-baa7-dfcd3538001d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_915e7a1c-61c0-4a59-9538-25da94f92bdc"/>
+  <w:style w:type="table" w:styleId="TableGrid_69dee2d0-60a2-4981-9c97-aa23406d561d" w:customStyle="1">
+    <w:name w:val="Table Grid_69dee2d0-60a2-4981-9c97-aa23406d561d"/>
+    <w:basedOn w:val="NormalTable_d47e2649-87b3-4cd7-9128-92f3a3efb1ee"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>