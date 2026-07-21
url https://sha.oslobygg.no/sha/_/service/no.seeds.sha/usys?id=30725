--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -6068,117 +6068,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId1" w:fontKey="{D8679CD9-FFD2-4F37-9759-E5CFA33268F0}"/>
     <w:embedBold r:id="rId2" w:fontKey="{7BB57053-52DA-42D7-9652-D48D6920D770}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId3" w:fontKey="{369CD428-0873-4B64-A206-EEC29079182D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0941698d-3535-4e89-a14a-247a8d225e5c"/>
+      <w:tblStyle w:val="TableGrid_be07e9f3-e6ae-4218-ae86-0dc4d1eb44e4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4820"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:15:20 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:44:15 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6195,153 +6195,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_cea03e2d-b482-4e82-91c2-f2e48c4ab881"/>
+      <w:tblStyle w:val="TableGrid_8501caf3-75c5-40a3-bfbc-a334acfe2dd4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2321"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6467"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_b43f4f41-ccb1-4e95-92af-ea990086a4ae"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_1ddda598-680c-406d-b069-4d00216ed929"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 665. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_97d32da6-208a-4352-9a1d-b9b6e5b5b2b4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b7de38eb-21c5-454e-8a72-1dd9e52eb34d"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">665 SHA perm - Arkivnøkkel EIE og VED</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2320"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_97d32da6-208a-4352-9a1d-b9b6e5b5b2b4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b7de38eb-21c5-454e-8a72-1dd9e52eb34d"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+            <w:pStyle w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6354,59 +6354,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+      <w:pStyle w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_69dee2d0-60a2-4981-9c97-aa23406d561d"/>
+      <w:tblStyle w:val="TableGrid_b7e38be8-26f6-4cec-a97b-10dac23bf557"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3374"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6417,373 +6417,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c110c2b5-f71b-4b0f-94ac-dd90d7abfe0b"/>
+            <w:tblStyle w:val="TableGrid_cb8cbaec-6b54-45b8-8872-0564fe899cc4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">22.01.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+            <w:pStyle w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3374"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_33280d70-da50-483f-bc49-9c8e92527914"/>
+            <w:tblStyle w:val="TableGrid_0dad1560-ddd4-4625-8e36-2d2eb9682c82"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+            <w:pStyle w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+      <w:pStyle w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="097E642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift2"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="5.%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:hint="default"/>
         <w:b/>
@@ -8435,629 +8435,629 @@
   <w:style w:type="table" w:styleId="TableGrid04347c3b-e19e-40e6-a8eb-06d0d3f02548" w:customStyle="1">
     <w:name w:val="Table Grid_04347c3b-e19e-40e6-a8eb-06d0d3f02548"/>
     <w:basedOn w:val="NormalTable3bf65d50-10a1-46db-b3a3-6672460a4691"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7" w:customStyle="1">
-    <w:name w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+  <w:style w:type="paragraph" w:styleId="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847" w:customStyle="1">
+    <w:name w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_7f0110a8-3632-44ff-9d6a-ecaa5e5b16e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_444ffc95-6b88-42de-9fa9-e251bb33c2f3"/>
+    <w:basedOn w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_41aacfec-23c4-42e6-bcdc-859923248dd3" w:customStyle="1">
-    <w:name w:val="Normal Table_41aacfec-23c4-42e6-bcdc-859923248dd3"/>
+  <w:style w:type="table" w:styleId="NormalTable_0e8a8cad-38e0-49cd-9a9a-a3880fd8fd7e" w:customStyle="1">
+    <w:name w:val="Normal Table_0e8a8cad-38e0-49cd-9a9a-a3880fd8fd7e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e18fb46e-df57-40de-998f-8078515a7199" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_41aacfec-23c4-42e6-bcdc-859923248dd3"/>
+  <w:style w:type="table" w:styleId="TableGrid_e0424261-4d07-4435-9c1f-e87c87b76061" w:customStyle="1">
+    <w:name w:val="Table Grid_e0424261-4d07-4435-9c1f-e87c87b76061"/>
+    <w:basedOn w:val="NormalTable_0e8a8cad-38e0-49cd-9a9a-a3880fd8fd7e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_b43f4f41-ccb1-4e95-92af-ea990086a4ae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_1ddda598-680c-406d-b069-4d00216ed929" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_1ddda598-680c-406d-b069-4d00216ed929"/>
+    <w:basedOn w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_97d32da6-208a-4352-9a1d-b9b6e5b5b2b4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6a34eeb2-00e0-4a43-8dd7-3e9c95df36e7"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_b7de38eb-21c5-454e-8a72-1dd9e52eb34d" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b7de38eb-21c5-454e-8a72-1dd9e52eb34d"/>
+    <w:basedOn w:val="Normal_257007b5-abcf-474a-adfd-f0ed3e0c7847"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8bfd8836-1ab7-43f6-86c7-b995282fc7b2" w:customStyle="1">
-    <w:name w:val="Normal Table_8bfd8836-1ab7-43f6-86c7-b995282fc7b2"/>
+  <w:style w:type="table" w:styleId="NormalTable_2fa73f40-ab1b-4ec2-91a4-44c9ece05d6a" w:customStyle="1">
+    <w:name w:val="Normal Table_2fa73f40-ab1b-4ec2-91a4-44c9ece05d6a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_496296ee-ed69-4ec3-a2f9-c71518955039" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8bfd8836-1ab7-43f6-86c7-b995282fc7b2"/>
+  <w:style w:type="table" w:styleId="TableGrid_42faa081-525c-407d-b6d1-8deb31c8cbe2" w:customStyle="1">
+    <w:name w:val="Table Grid_42faa081-525c-407d-b6d1-8deb31c8cbe2"/>
+    <w:basedOn w:val="NormalTable_2fa73f40-ab1b-4ec2-91a4-44c9ece05d6a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ab46755a-eaf2-48c9-9eaf-5fc202d97529" w:customStyle="1">
-    <w:name w:val="Normal Table_ab46755a-eaf2-48c9-9eaf-5fc202d97529"/>
+  <w:style w:type="table" w:styleId="NormalTable_9d1a38fe-0d28-439a-9ac4-0dbe66ed5fa0" w:customStyle="1">
+    <w:name w:val="Normal Table_9d1a38fe-0d28-439a-9ac4-0dbe66ed5fa0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_97e92f99-c005-4a89-80d4-9cb87085d1db" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ab46755a-eaf2-48c9-9eaf-5fc202d97529"/>
+  <w:style w:type="table" w:styleId="TableGrid_a227d262-fcd5-4ebd-ab87-e4f329215364" w:customStyle="1">
+    <w:name w:val="Table Grid_a227d262-fcd5-4ebd-ab87-e4f329215364"/>
+    <w:basedOn w:val="NormalTable_9d1a38fe-0d28-439a-9ac4-0dbe66ed5fa0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a111800d-add9-40eb-883d-787a66343d38" w:customStyle="1">
-    <w:name w:val="Normal Table_a111800d-add9-40eb-883d-787a66343d38"/>
+  <w:style w:type="table" w:styleId="NormalTable_7ff6d996-082f-4970-8216-5b29ae783000" w:customStyle="1">
+    <w:name w:val="Normal Table_7ff6d996-082f-4970-8216-5b29ae783000"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_60b0bf75-d350-405a-abb5-0f05f0fac6e6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a111800d-add9-40eb-883d-787a66343d38"/>
+  <w:style w:type="table" w:styleId="TableGrid_38702f55-8161-4b6e-ac71-f552a90d30b0" w:customStyle="1">
+    <w:name w:val="Table Grid_38702f55-8161-4b6e-ac71-f552a90d30b0"/>
+    <w:basedOn w:val="NormalTable_7ff6d996-082f-4970-8216-5b29ae783000"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_587380bd-af62-4a7f-bace-61f836785f71" w:customStyle="1">
-    <w:name w:val="Normal Table_587380bd-af62-4a7f-bace-61f836785f71"/>
+  <w:style w:type="table" w:styleId="NormalTable_0fcba234-ac36-463e-869b-60729a5aa933" w:customStyle="1">
+    <w:name w:val="Normal Table_0fcba234-ac36-463e-869b-60729a5aa933"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8d6d621-0e6f-4e84-b6da-198f86bc1ee8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_587380bd-af62-4a7f-bace-61f836785f71"/>
+  <w:style w:type="table" w:styleId="TableGrid_1d130a87-13e9-45b0-8d8a-201119848287" w:customStyle="1">
+    <w:name w:val="Table Grid_1d130a87-13e9-45b0-8d8a-201119848287"/>
+    <w:basedOn w:val="NormalTable_0fcba234-ac36-463e-869b-60729a5aa933"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd288d93-a53e-4cba-ae9e-3083a02e5371" w:customStyle="1">
-    <w:name w:val="Normal Table_cd288d93-a53e-4cba-ae9e-3083a02e5371"/>
+  <w:style w:type="table" w:styleId="NormalTable_b204f0f0-35c8-43bf-a903-cfd5ad595d7f" w:customStyle="1">
+    <w:name w:val="Normal Table_b204f0f0-35c8-43bf-a903-cfd5ad595d7f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0941698d-3535-4e89-a14a-247a8d225e5c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd288d93-a53e-4cba-ae9e-3083a02e5371"/>
+  <w:style w:type="table" w:styleId="TableGrid_be07e9f3-e6ae-4218-ae86-0dc4d1eb44e4" w:customStyle="1">
+    <w:name w:val="Table Grid_be07e9f3-e6ae-4218-ae86-0dc4d1eb44e4"/>
+    <w:basedOn w:val="NormalTable_b204f0f0-35c8-43bf-a903-cfd5ad595d7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b6302e78-9283-4ec7-b93b-b50ab022bc90" w:customStyle="1">
-    <w:name w:val="Normal Table_b6302e78-9283-4ec7-b93b-b50ab022bc90"/>
+  <w:style w:type="table" w:styleId="NormalTable_b6ea4f49-9262-4e3f-bdc9-c7501baab252" w:customStyle="1">
+    <w:name w:val="Normal Table_b6ea4f49-9262-4e3f-bdc9-c7501baab252"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cea03e2d-b482-4e82-91c2-f2e48c4ab881" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b6302e78-9283-4ec7-b93b-b50ab022bc90"/>
+  <w:style w:type="table" w:styleId="TableGrid_8501caf3-75c5-40a3-bfbc-a334acfe2dd4" w:customStyle="1">
+    <w:name w:val="Table Grid_8501caf3-75c5-40a3-bfbc-a334acfe2dd4"/>
+    <w:basedOn w:val="NormalTable_b6ea4f49-9262-4e3f-bdc9-c7501baab252"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2a678426-f582-45b2-85ce-31cb02cc6da5" w:customStyle="1">
-    <w:name w:val="Normal Table_2a678426-f582-45b2-85ce-31cb02cc6da5"/>
+  <w:style w:type="table" w:styleId="NormalTable_b5162849-3fd7-448f-a757-3a2293bd0a69" w:customStyle="1">
+    <w:name w:val="Normal Table_b5162849-3fd7-448f-a757-3a2293bd0a69"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c110c2b5-f71b-4b0f-94ac-dd90d7abfe0b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2a678426-f582-45b2-85ce-31cb02cc6da5"/>
+  <w:style w:type="table" w:styleId="TableGrid_cb8cbaec-6b54-45b8-8872-0564fe899cc4" w:customStyle="1">
+    <w:name w:val="Table Grid_cb8cbaec-6b54-45b8-8872-0564fe899cc4"/>
+    <w:basedOn w:val="NormalTable_b5162849-3fd7-448f-a757-3a2293bd0a69"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_73d0596d-06f1-42a8-9275-6e3b47ae23ca" w:customStyle="1">
-    <w:name w:val="Normal Table_73d0596d-06f1-42a8-9275-6e3b47ae23ca"/>
+  <w:style w:type="table" w:styleId="NormalTable_e5d33dac-2fca-4918-add4-f2c13f102b9d" w:customStyle="1">
+    <w:name w:val="Normal Table_e5d33dac-2fca-4918-add4-f2c13f102b9d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_33280d70-da50-483f-bc49-9c8e92527914" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_73d0596d-06f1-42a8-9275-6e3b47ae23ca"/>
+  <w:style w:type="table" w:styleId="TableGrid_0dad1560-ddd4-4625-8e36-2d2eb9682c82" w:customStyle="1">
+    <w:name w:val="Table Grid_0dad1560-ddd4-4625-8e36-2d2eb9682c82"/>
+    <w:basedOn w:val="NormalTable_e5d33dac-2fca-4918-add4-f2c13f102b9d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d47e2649-87b3-4cd7-9128-92f3a3efb1ee" w:customStyle="1">
-    <w:name w:val="Normal Table_d47e2649-87b3-4cd7-9128-92f3a3efb1ee"/>
+  <w:style w:type="table" w:styleId="NormalTable_50c2fbf8-0708-47eb-b621-74403d19cc58" w:customStyle="1">
+    <w:name w:val="Normal Table_50c2fbf8-0708-47eb-b621-74403d19cc58"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_69dee2d0-60a2-4981-9c97-aa23406d561d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d47e2649-87b3-4cd7-9128-92f3a3efb1ee"/>
+  <w:style w:type="table" w:styleId="TableGrid_b7e38be8-26f6-4cec-a97b-10dac23bf557" w:customStyle="1">
+    <w:name w:val="Table Grid_b7e38be8-26f6-4cec-a97b-10dac23bf557"/>
+    <w:basedOn w:val="NormalTable_50c2fbf8-0708-47eb-b621-74403d19cc58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>