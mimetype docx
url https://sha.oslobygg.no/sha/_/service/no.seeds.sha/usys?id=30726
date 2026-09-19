--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -7,52 +7,53 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9703" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="double" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -5736,441 +5737,451 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Leverandøren skal sørge for at arbeidere og eventuelle underleverandører kan kommunisere på en slik måte at manglende kommunikasjon ikke utgjør en sikkerhetsrisiko.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363B953A">
       <w:pPr>
         <w:pStyle w:val="StilTheSansOfficeVenstre063cm"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="794"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="442" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId1" w:fontKey="{AFD9E51E-6B0D-4D47-8270-B7F60DFAAC8B}"/>
     <w:embedBold r:id="rId2" w:fontKey="{B4C03F89-EFDB-495E-85FA-BD23BA6CE743}"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId3" w:fontKey="{4E98C515-6E44-4AA8-9B35-8C3CB0CD296A}"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
     <w:embedBold r:id="rId4" w:fontKey="{CB7BC17C-92A8-4AA5-A652-66B1E83703F1}"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId5" w:fontKey="{45760AC4-C5E7-4AFC-B357-30FEEC9A58F4}"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_939c625b-2d94-437e-8e7c-e4fd5eed6003"/>
+      <w:tblStyle w:val="TableGrid_d07420bb-aea5-49a4-833c-153d4c532dd4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:44:20 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:12:08 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_af82b81e-8763-45dc-9a0d-c1cdcc3db1da"/>
+      <w:tblStyle w:val="TableGrid_cc3d9f4c-685e-4fd5-85b3-f3cbb4ef4c1f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6087"/>
-      <w:gridCol w:w="2184"/>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6087"/>
+          <w:tcW w:type="dxa" w:w="5658"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_290c2d23-e0ca-4b9d-aca3-c1ac85aeaaec"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_b8524ddf-e16e-4812-88c9-a2a023123d43"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 666. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_caebca88-1779-4d70-bcd9-1eb596a43e64"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2e27cead-0015-4f64-a99e-855834a4dbf8"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">SHA- plan forenklet</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2184"/>
+          <w:tcW w:type="dxa" w:w="2613"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_caebca88-1779-4d70-bcd9-1eb596a43e64"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2e27cead-0015-4f64-a99e-855834a4dbf8"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3"/>
+            <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3"/>
+      <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8f0b686d-07eb-424e-afff-87f1ae6f0c76"/>
+      <w:tblStyle w:val="TableGrid_77bed09f-93c1-4fa3-a084-2811eb4de647"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6181,373 +6192,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2e047b1e-539c-4326-9aca-999eb863c3d0"/>
+            <w:tblStyle w:val="TableGrid_85dbdb12-b24d-40a1-96ae-e771a13efa7d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.02.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3"/>
+            <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_43d511fc-dcd9-48c6-ba5a-1d4509082261"/>
+            <w:tblStyle w:val="TableGrid_744f7d5c-0306-472f-8cd6-75b288e0ff86"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="2240"/>
+            <w:gridCol w:w="1640"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3"/>
+            <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3"/>
+      <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_9ba90ba6-00b7-434b-9568-fb1a30a8fba4"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5658"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_b8524ddf-e16e-4812-88c9-a2a023123d43"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 666. Versjonsnummer: 6</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2e27cead-0015-4f64-a99e-855834a4dbf8"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">SHA- plan forenklet</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2613"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2e27cead-0015-4f64-a99e-855834a4dbf8"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_6d10a19d-f43a-416f-94ec-5f84b707156a"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5897"/>
+      <w:gridCol w:w="3175"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5897"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_a53b9f4f-4b7f-489d-b080-57cf8cbc0b46"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">11.02.2024 (Magne Ness)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3175"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_bdd744d8-0ffa-435f-b8d8-0d9c322cb5c6"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1640"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="097E642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift1"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
@@ -6843,50 +7411,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="34376571"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="604"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7276,50 +7845,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="66866C8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7423,50 +7993,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="7D213405"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9148,663 +9719,886 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Merknadstekst" w:customStyle="1">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MerknadstekstTegn"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MerknadstekstTegn" w:customStyle="1">
     <w:name w:val="Merknadstekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="annotationtext"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3" w:customStyle="1">
-    <w:name w:val="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97" w:customStyle="1">
+    <w:name w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d52129d9-26b3-42d2-890b-f06d3d896c03" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_696dca88-de8f-4ec5-af3e-db07a26bc574"/>
+    <w:basedOn w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3e92d37b-ff99-45c5-b28c-5b66d415f994" w:customStyle="1">
-    <w:name w:val="Normal Table_3e92d37b-ff99-45c5-b28c-5b66d415f994"/>
+  <w:style w:type="table" w:styleId="NormalTable_ed5cf159-e6fb-4d05-9a82-9c8ec93af83b" w:customStyle="1">
+    <w:name w:val="Normal Table_ed5cf159-e6fb-4d05-9a82-9c8ec93af83b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3b795ed9-31f1-457b-a486-0137bb88022a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3e92d37b-ff99-45c5-b28c-5b66d415f994"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce4d5cd4-2602-4611-bccc-300d7528d3a6" w:customStyle="1">
+    <w:name w:val="Table Grid_ce4d5cd4-2602-4611-bccc-300d7528d3a6"/>
+    <w:basedOn w:val="NormalTable_ed5cf159-e6fb-4d05-9a82-9c8ec93af83b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_290c2d23-e0ca-4b9d-aca3-c1ac85aeaaec" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_a51eb161-a05a-4683-b162-e3a33d0c80d3"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_b8524ddf-e16e-4812-88c9-a2a023123d43" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_b8524ddf-e16e-4812-88c9-a2a023123d43"/>
+    <w:basedOn w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_2e27cead-0015-4f64-a99e-855834a4dbf8" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2e27cead-0015-4f64-a99e-855834a4dbf8"/>
+    <w:basedOn w:val="Normal_1c523c36-7deb-45e8-b1a5-22e9345d4a97"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_47c1e9ac-2c26-456a-bc6e-afeda8b7a017" w:customStyle="1">
-    <w:name w:val="Normal Table_47c1e9ac-2c26-456a-bc6e-afeda8b7a017"/>
+  <w:style w:type="table" w:styleId="NormalTable_5667da57-0923-4b6a-9c17-20f169efa51e" w:customStyle="1">
+    <w:name w:val="Normal Table_5667da57-0923-4b6a-9c17-20f169efa51e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_57552369-38f1-49be-b592-256800595917" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_47c1e9ac-2c26-456a-bc6e-afeda8b7a017"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7c51418-98d2-4363-977f-d79cdbfa510a" w:customStyle="1">
+    <w:name w:val="Table Grid_d7c51418-98d2-4363-977f-d79cdbfa510a"/>
+    <w:basedOn w:val="NormalTable_5667da57-0923-4b6a-9c17-20f169efa51e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5fdf86c1-4e88-4a58-8c0a-8412768f3f42" w:customStyle="1">
-    <w:name w:val="Normal Table_5fdf86c1-4e88-4a58-8c0a-8412768f3f42"/>
+  <w:style w:type="table" w:styleId="NormalTable_2b93d81d-faf8-4838-9384-ebfdb3248d6b" w:customStyle="1">
+    <w:name w:val="Normal Table_2b93d81d-faf8-4838-9384-ebfdb3248d6b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d26a5094-43f0-4d3f-b876-5e1e9aa7423f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5fdf86c1-4e88-4a58-8c0a-8412768f3f42"/>
+  <w:style w:type="table" w:styleId="TableGrid_41f692e6-2ad9-45c1-96cf-1e9788eafba3" w:customStyle="1">
+    <w:name w:val="Table Grid_41f692e6-2ad9-45c1-96cf-1e9788eafba3"/>
+    <w:basedOn w:val="NormalTable_2b93d81d-faf8-4838-9384-ebfdb3248d6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_744db9c5-a4da-4b40-948b-e6340fc51c97" w:customStyle="1">
-    <w:name w:val="Normal Table_744db9c5-a4da-4b40-948b-e6340fc51c97"/>
+  <w:style w:type="table" w:styleId="NormalTable_62835ae4-3ddb-4738-82be-e75013aa5be3" w:customStyle="1">
+    <w:name w:val="Normal Table_62835ae4-3ddb-4738-82be-e75013aa5be3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_50aa17fc-bfea-4bfa-8986-831e8b42f863" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_744db9c5-a4da-4b40-948b-e6340fc51c97"/>
+  <w:style w:type="table" w:styleId="TableGrid_39f2a119-8530-4630-b046-97c82b2c5c04" w:customStyle="1">
+    <w:name w:val="Table Grid_39f2a119-8530-4630-b046-97c82b2c5c04"/>
+    <w:basedOn w:val="NormalTable_62835ae4-3ddb-4738-82be-e75013aa5be3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ea8def7-9bdb-4ac4-b174-5e19966acb01" w:customStyle="1">
-    <w:name w:val="Normal Table_5ea8def7-9bdb-4ac4-b174-5e19966acb01"/>
+  <w:style w:type="table" w:styleId="NormalTable_b6eab849-c14a-44ee-9c04-25456596901d" w:customStyle="1">
+    <w:name w:val="Normal Table_b6eab849-c14a-44ee-9c04-25456596901d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0505c98e-1ec8-4536-883c-ecb99221b4e9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5ea8def7-9bdb-4ac4-b174-5e19966acb01"/>
+  <w:style w:type="table" w:styleId="TableGrid_c196c4ab-34cc-466f-a740-b39815abd68d" w:customStyle="1">
+    <w:name w:val="Table Grid_c196c4ab-34cc-466f-a740-b39815abd68d"/>
+    <w:basedOn w:val="NormalTable_b6eab849-c14a-44ee-9c04-25456596901d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bfb4711f-e03f-40c8-b852-7ffd84a0bb5a" w:customStyle="1">
-    <w:name w:val="Normal Table_bfb4711f-e03f-40c8-b852-7ffd84a0bb5a"/>
+  <w:style w:type="table" w:styleId="NormalTable_c8d64f5c-1858-4911-bf59-3b3bacc8ba7b" w:customStyle="1">
+    <w:name w:val="Normal Table_c8d64f5c-1858-4911-bf59-3b3bacc8ba7b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_939c625b-2d94-437e-8e7c-e4fd5eed6003" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bfb4711f-e03f-40c8-b852-7ffd84a0bb5a"/>
+  <w:style w:type="table" w:styleId="TableGrid_d07420bb-aea5-49a4-833c-153d4c532dd4" w:customStyle="1">
+    <w:name w:val="Table Grid_d07420bb-aea5-49a4-833c-153d4c532dd4"/>
+    <w:basedOn w:val="NormalTable_c8d64f5c-1858-4911-bf59-3b3bacc8ba7b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2f12dd7-dc82-48c1-b073-e59c278a4ae1" w:customStyle="1">
-    <w:name w:val="Normal Table_f2f12dd7-dc82-48c1-b073-e59c278a4ae1"/>
+  <w:style w:type="table" w:styleId="NormalTable_960497ce-c6a2-47e2-9654-88033d36ebbb" w:customStyle="1">
+    <w:name w:val="Normal Table_960497ce-c6a2-47e2-9654-88033d36ebbb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_af82b81e-8763-45dc-9a0d-c1cdcc3db1da" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2f12dd7-dc82-48c1-b073-e59c278a4ae1"/>
+  <w:style w:type="table" w:styleId="TableGrid_9ba90ba6-00b7-434b-9568-fb1a30a8fba4" w:customStyle="1">
+    <w:name w:val="Table Grid_9ba90ba6-00b7-434b-9568-fb1a30a8fba4"/>
+    <w:basedOn w:val="NormalTable_960497ce-c6a2-47e2-9654-88033d36ebbb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_305f8aad-9c9f-4472-9d14-d30146f37f0c" w:customStyle="1">
-    <w:name w:val="Normal Table_305f8aad-9c9f-4472-9d14-d30146f37f0c"/>
+  <w:style w:type="table" w:styleId="NormalTable_962700b8-ff3b-4bd3-9679-e9e19ed73926" w:customStyle="1">
+    <w:name w:val="Normal Table_962700b8-ff3b-4bd3-9679-e9e19ed73926"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2e047b1e-539c-4326-9aca-999eb863c3d0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_305f8aad-9c9f-4472-9d14-d30146f37f0c"/>
+  <w:style w:type="table" w:styleId="TableGrid_a53b9f4f-4b7f-489d-b080-57cf8cbc0b46" w:customStyle="1">
+    <w:name w:val="Table Grid_a53b9f4f-4b7f-489d-b080-57cf8cbc0b46"/>
+    <w:basedOn w:val="NormalTable_962700b8-ff3b-4bd3-9679-e9e19ed73926"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81ebea9a-5d4d-4697-9dfb-f0327fa30761" w:customStyle="1">
-    <w:name w:val="Normal Table_81ebea9a-5d4d-4697-9dfb-f0327fa30761"/>
+  <w:style w:type="table" w:styleId="NormalTable_898ee425-79f3-4b17-8cde-ac9c1bae1388" w:customStyle="1">
+    <w:name w:val="Normal Table_898ee425-79f3-4b17-8cde-ac9c1bae1388"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_43d511fc-dcd9-48c6-ba5a-1d4509082261" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81ebea9a-5d4d-4697-9dfb-f0327fa30761"/>
+  <w:style w:type="table" w:styleId="TableGrid_bdd744d8-0ffa-435f-b8d8-0d9c322cb5c6" w:customStyle="1">
+    <w:name w:val="Table Grid_bdd744d8-0ffa-435f-b8d8-0d9c322cb5c6"/>
+    <w:basedOn w:val="NormalTable_898ee425-79f3-4b17-8cde-ac9c1bae1388"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c4e64e57-6b0f-4af1-987a-82608bb9ac96" w:customStyle="1">
-    <w:name w:val="Normal Table_c4e64e57-6b0f-4af1-987a-82608bb9ac96"/>
+  <w:style w:type="table" w:styleId="NormalTable_3fc5c7cb-b90d-4f97-9832-26adf6c25fde" w:customStyle="1">
+    <w:name w:val="Normal Table_3fc5c7cb-b90d-4f97-9832-26adf6c25fde"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8f0b686d-07eb-424e-afff-87f1ae6f0c76" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c4e64e57-6b0f-4af1-987a-82608bb9ac96"/>
+  <w:style w:type="table" w:styleId="TableGrid_6d10a19d-f43a-416f-94ec-5f84b707156a" w:customStyle="1">
+    <w:name w:val="Table Grid_6d10a19d-f43a-416f-94ec-5f84b707156a"/>
+    <w:basedOn w:val="NormalTable_3fc5c7cb-b90d-4f97-9832-26adf6c25fde"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_88b0d6cf-11c2-4719-ba2b-64c48dbd8c29" w:customStyle="1">
+    <w:name w:val="Normal Table_88b0d6cf-11c2-4719-ba2b-64c48dbd8c29"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_cc3d9f4c-685e-4fd5-85b3-f3cbb4ef4c1f" w:customStyle="1">
+    <w:name w:val="Table Grid_cc3d9f4c-685e-4fd5-85b3-f3cbb4ef4c1f"/>
+    <w:basedOn w:val="NormalTable_88b0d6cf-11c2-4719-ba2b-64c48dbd8c29"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4adcc9cd-a3c7-433f-9a09-aa1f56e40787" w:customStyle="1">
+    <w:name w:val="Normal Table_4adcc9cd-a3c7-433f-9a09-aa1f56e40787"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_85dbdb12-b24d-40a1-96ae-e771a13efa7d" w:customStyle="1">
+    <w:name w:val="Table Grid_85dbdb12-b24d-40a1-96ae-e771a13efa7d"/>
+    <w:basedOn w:val="NormalTable_4adcc9cd-a3c7-433f-9a09-aa1f56e40787"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_19b5a765-acff-4d10-917f-eb0e93916474" w:customStyle="1">
+    <w:name w:val="Normal Table_19b5a765-acff-4d10-917f-eb0e93916474"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_744f7d5c-0306-472f-8cd6-75b288e0ff86" w:customStyle="1">
+    <w:name w:val="Table Grid_744f7d5c-0306-472f-8cd6-75b288e0ff86"/>
+    <w:basedOn w:val="NormalTable_19b5a765-acff-4d10-917f-eb0e93916474"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ca6edaad-18ff-4608-b770-e0da41924063" w:customStyle="1">
+    <w:name w:val="Normal Table_ca6edaad-18ff-4608-b770-e0da41924063"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_77bed09f-93c1-4fa3-a084-2811eb4de647" w:customStyle="1">
+    <w:name w:val="Table Grid_77bed09f-93c1-4fa3-a084-2811eb4de647"/>
+    <w:basedOn w:val="NormalTable_ca6edaad-18ff-4608-b770-e0da41924063"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/OBF174059/Downloads/Oslobygg%20prosedyre%20mal%20(4).dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Oslo Kommune">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2A2859"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F0DD"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="034B45"/>
       </a:accent1>
       <a:accent2>
@@ -10006,52 +10800,51 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <root>
 </root>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
     <Beskrivelseavinnhold xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
     <Tegningstype xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3bfcbd39-c008-4230-a579-9739f1d913db">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
     <Etasje xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100738B666B71CE564FA5070EC1CB15A64B" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b27182bbab269e9d89dfc69579ac72b0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3bfcbd39-c008-4230-a579-9739f1d913db" xmlns:ns3="5b630276-0c52-4089-af91-d2ab2b117ff4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="505334f8d4e7c355016a88c5e591a38d" ns2:_="" ns3:_="">
     <xsd:import namespace="3bfcbd39-c008-4230-a579-9739f1d913db"/>
     <xsd:import namespace="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">