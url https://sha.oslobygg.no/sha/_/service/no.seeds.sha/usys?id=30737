--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -16707,117 +16707,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_621b5af9-b849-4110-8f39-f288722110f7"/>
+      <w:tblStyle w:val="TableGrid_b6b59720-ec27-4aac-ae3d-526cd2d7a3c1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7285"/>
       <w:gridCol w:w="7285"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7285"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:03:34 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:10:32 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7285"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -16834,153 +16834,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d7b70057-c530-4299-a3a8-d346b2d67735"/>
+      <w:tblStyle w:val="TableGrid_fd484eaf-cc4f-4885-a9b6-797bf7685895"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9776"/>
       <w:gridCol w:w="3507"/>
       <w:gridCol w:w="1287"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9776"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_981e91ff-ebee-4bfb-a501-856122784fc7"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_100fa72d-c8ba-4364-bef8-425b631fd812"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 677. Versjonsnummer: 8</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_5e33e95d-6da1-49d8-88a6-4060743e2ebe"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8304d5ff-2d61-46b5-8f66-048cfcc6c725"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste for SHA inspeksjoner vedlikehold</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3507"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_5e33e95d-6da1-49d8-88a6-4060743e2ebe"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8304d5ff-2d61-46b5-8f66-048cfcc6c725"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1287"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+            <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -16993,59 +16993,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+      <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a0c93d44-c7b8-4af0-86f1-1408224ea61c"/>
+      <w:tblStyle w:val="TableGrid_8b7f72fb-365c-454a-a679-5be1d3c97601"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9471"/>
       <w:gridCol w:w="5099"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -17056,373 +17056,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9471"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ae412781-1cb5-4baf-a6ea-77deebc10241"/>
+            <w:tblStyle w:val="TableGrid_f744f8b2-edb2-415d-9e2b-3e7328325526"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+            <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5099"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0b9e15b0-31a4-4563-8c94-c18f4af3d204"/>
+            <w:tblStyle w:val="TableGrid_d609c46f-da90-4538-ac04-4750c125ab49"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+            <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+      <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -21626,629 +21626,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid6b26472f-5857-4a8c-9cf2-2fa7758c6212" w:customStyle="1">
     <w:name w:val="Table Grid_6b26472f-5857-4a8c-9cf2-2fa7758c6212"/>
     <w:basedOn w:val="NormalTable120b76ba-58a8-4db5-b4e6-23d4c33f9354"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd" w:customStyle="1">
-    <w:name w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1" w:customStyle="1">
+    <w:name w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_70af9c2c-77c8-4a93-8207-eafebe5911b9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+    <w:basedOn w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_211d3231-1b94-41e6-9c95-d3960dc38974" w:customStyle="1">
-    <w:name w:val="Normal Table_211d3231-1b94-41e6-9c95-d3960dc38974"/>
+  <w:style w:type="table" w:styleId="NormalTable_9ecc33c2-220a-4329-ab4d-a6ce11056a81" w:customStyle="1">
+    <w:name w:val="Normal Table_9ecc33c2-220a-4329-ab4d-a6ce11056a81"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a91470dc-df7f-49ae-afe9-1e73378158ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_211d3231-1b94-41e6-9c95-d3960dc38974"/>
+  <w:style w:type="table" w:styleId="TableGrid_4800ff42-48bd-4a1b-a2c9-d6fb71333491" w:customStyle="1">
+    <w:name w:val="Table Grid_4800ff42-48bd-4a1b-a2c9-d6fb71333491"/>
+    <w:basedOn w:val="NormalTable_9ecc33c2-220a-4329-ab4d-a6ce11056a81"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_981e91ff-ebee-4bfb-a501-856122784fc7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_100fa72d-c8ba-4364-bef8-425b631fd812" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_100fa72d-c8ba-4364-bef8-425b631fd812"/>
+    <w:basedOn w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_5e33e95d-6da1-49d8-88a6-4060743e2ebe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_4b7a0965-e4fc-4df7-852f-585601443ccd"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_8304d5ff-2d61-46b5-8f66-048cfcc6c725" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8304d5ff-2d61-46b5-8f66-048cfcc6c725"/>
+    <w:basedOn w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_64a09ae8-5b6e-43cc-9bed-61d2d89f3c57" w:customStyle="1">
-    <w:name w:val="Normal Table_64a09ae8-5b6e-43cc-9bed-61d2d89f3c57"/>
+  <w:style w:type="table" w:styleId="NormalTable_c426a214-09c4-46c0-8b9f-717b34f28798" w:customStyle="1">
+    <w:name w:val="Normal Table_c426a214-09c4-46c0-8b9f-717b34f28798"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f4e92add-d739-45ac-bb7d-a908897bd92f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_64a09ae8-5b6e-43cc-9bed-61d2d89f3c57"/>
+  <w:style w:type="table" w:styleId="TableGrid_d69be7b8-f69d-4a5a-92fd-cbe464ca6453" w:customStyle="1">
+    <w:name w:val="Table Grid_d69be7b8-f69d-4a5a-92fd-cbe464ca6453"/>
+    <w:basedOn w:val="NormalTable_c426a214-09c4-46c0-8b9f-717b34f28798"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b2d1c0ea-50b9-4c22-b3a4-3af8fb3c1e3d" w:customStyle="1">
-    <w:name w:val="Normal Table_b2d1c0ea-50b9-4c22-b3a4-3af8fb3c1e3d"/>
+  <w:style w:type="table" w:styleId="NormalTable_5e76ba42-9203-434e-8e70-a4cf78d74c25" w:customStyle="1">
+    <w:name w:val="Normal Table_5e76ba42-9203-434e-8e70-a4cf78d74c25"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4ed84957-4694-45e4-85e5-40e03d66df56" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b2d1c0ea-50b9-4c22-b3a4-3af8fb3c1e3d"/>
+  <w:style w:type="table" w:styleId="TableGrid_6c0bf9e4-ba3f-4291-919a-924e58231d2b" w:customStyle="1">
+    <w:name w:val="Table Grid_6c0bf9e4-ba3f-4291-919a-924e58231d2b"/>
+    <w:basedOn w:val="NormalTable_5e76ba42-9203-434e-8e70-a4cf78d74c25"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_03f7c877-dab3-4167-9485-af1de9cce409" w:customStyle="1">
-    <w:name w:val="Normal Table_03f7c877-dab3-4167-9485-af1de9cce409"/>
+  <w:style w:type="table" w:styleId="NormalTable_1454fa80-b3ff-4f21-bfaf-054b6f44d4b5" w:customStyle="1">
+    <w:name w:val="Normal Table_1454fa80-b3ff-4f21-bfaf-054b6f44d4b5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b4c7d93c-60a5-4f69-b7f8-793a07eb9bfb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_03f7c877-dab3-4167-9485-af1de9cce409"/>
+  <w:style w:type="table" w:styleId="TableGrid_ff6a30c7-7750-4c1d-878f-d386d84564ea" w:customStyle="1">
+    <w:name w:val="Table Grid_ff6a30c7-7750-4c1d-878f-d386d84564ea"/>
+    <w:basedOn w:val="NormalTable_1454fa80-b3ff-4f21-bfaf-054b6f44d4b5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5da599cd-79cd-44ea-b9dc-03eb8c221cae" w:customStyle="1">
-    <w:name w:val="Normal Table_5da599cd-79cd-44ea-b9dc-03eb8c221cae"/>
+  <w:style w:type="table" w:styleId="NormalTable_82fea312-6c57-4582-9938-a48ac58de26a" w:customStyle="1">
+    <w:name w:val="Normal Table_82fea312-6c57-4582-9938-a48ac58de26a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b24a4922-320b-4ba0-b1e5-7283f0ffd9cb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5da599cd-79cd-44ea-b9dc-03eb8c221cae"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa1ff14e-6f53-4b7a-9c4c-9bd025b59a58" w:customStyle="1">
+    <w:name w:val="Table Grid_fa1ff14e-6f53-4b7a-9c4c-9bd025b59a58"/>
+    <w:basedOn w:val="NormalTable_82fea312-6c57-4582-9938-a48ac58de26a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f04e9ee2-beb8-456f-86e8-9d4f09e4818f" w:customStyle="1">
-    <w:name w:val="Normal Table_f04e9ee2-beb8-456f-86e8-9d4f09e4818f"/>
+  <w:style w:type="table" w:styleId="NormalTable_1a1878e3-a16d-4bad-a817-10342a074226" w:customStyle="1">
+    <w:name w:val="Normal Table_1a1878e3-a16d-4bad-a817-10342a074226"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_621b5af9-b849-4110-8f39-f288722110f7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f04e9ee2-beb8-456f-86e8-9d4f09e4818f"/>
+  <w:style w:type="table" w:styleId="TableGrid_b6b59720-ec27-4aac-ae3d-526cd2d7a3c1" w:customStyle="1">
+    <w:name w:val="Table Grid_b6b59720-ec27-4aac-ae3d-526cd2d7a3c1"/>
+    <w:basedOn w:val="NormalTable_1a1878e3-a16d-4bad-a817-10342a074226"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4613709b-c6f9-4656-9644-0e75e524782f" w:customStyle="1">
-    <w:name w:val="Normal Table_4613709b-c6f9-4656-9644-0e75e524782f"/>
+  <w:style w:type="table" w:styleId="NormalTable_e5f1c5ec-6221-4dfc-a8fa-63138eb6eb55" w:customStyle="1">
+    <w:name w:val="Normal Table_e5f1c5ec-6221-4dfc-a8fa-63138eb6eb55"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d7b70057-c530-4299-a3a8-d346b2d67735" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4613709b-c6f9-4656-9644-0e75e524782f"/>
+  <w:style w:type="table" w:styleId="TableGrid_fd484eaf-cc4f-4885-a9b6-797bf7685895" w:customStyle="1">
+    <w:name w:val="Table Grid_fd484eaf-cc4f-4885-a9b6-797bf7685895"/>
+    <w:basedOn w:val="NormalTable_e5f1c5ec-6221-4dfc-a8fa-63138eb6eb55"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c1232823-a3f1-4d1b-8531-d31d230dd357" w:customStyle="1">
-    <w:name w:val="Normal Table_c1232823-a3f1-4d1b-8531-d31d230dd357"/>
+  <w:style w:type="table" w:styleId="NormalTable_d4e26a4e-0296-415d-9d49-b5cf05be37a6" w:customStyle="1">
+    <w:name w:val="Normal Table_d4e26a4e-0296-415d-9d49-b5cf05be37a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ae412781-1cb5-4baf-a6ea-77deebc10241" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c1232823-a3f1-4d1b-8531-d31d230dd357"/>
+  <w:style w:type="table" w:styleId="TableGrid_f744f8b2-edb2-415d-9e2b-3e7328325526" w:customStyle="1">
+    <w:name w:val="Table Grid_f744f8b2-edb2-415d-9e2b-3e7328325526"/>
+    <w:basedOn w:val="NormalTable_d4e26a4e-0296-415d-9d49-b5cf05be37a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0ad0a473-dae0-467f-b69e-784d7f41524b" w:customStyle="1">
-    <w:name w:val="Normal Table_0ad0a473-dae0-467f-b69e-784d7f41524b"/>
+  <w:style w:type="table" w:styleId="NormalTable_6a0001c3-5b26-4d33-a1a9-d9b11e0593ba" w:customStyle="1">
+    <w:name w:val="Normal Table_6a0001c3-5b26-4d33-a1a9-d9b11e0593ba"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b9e15b0-31a4-4563-8c94-c18f4af3d204" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0ad0a473-dae0-467f-b69e-784d7f41524b"/>
+  <w:style w:type="table" w:styleId="TableGrid_d609c46f-da90-4538-ac04-4750c125ab49" w:customStyle="1">
+    <w:name w:val="Table Grid_d609c46f-da90-4538-ac04-4750c125ab49"/>
+    <w:basedOn w:val="NormalTable_6a0001c3-5b26-4d33-a1a9-d9b11e0593ba"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_04185f16-55b0-464d-9eee-7c07cb5d3b73" w:customStyle="1">
-    <w:name w:val="Normal Table_04185f16-55b0-464d-9eee-7c07cb5d3b73"/>
+  <w:style w:type="table" w:styleId="NormalTable_71845311-c9e7-47d1-9738-ab6b8ac1d6ee" w:customStyle="1">
+    <w:name w:val="Normal Table_71845311-c9e7-47d1-9738-ab6b8ac1d6ee"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0c93d44-c7b8-4af0-86f1-1408224ea61c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_04185f16-55b0-464d-9eee-7c07cb5d3b73"/>
+  <w:style w:type="table" w:styleId="TableGrid_8b7f72fb-365c-454a-a679-5be1d3c97601" w:customStyle="1">
+    <w:name w:val="Table Grid_8b7f72fb-365c-454a-a679-5be1d3c97601"/>
+    <w:basedOn w:val="NormalTable_71845311-c9e7-47d1-9738-ab6b8ac1d6ee"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>