--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -16707,117 +16707,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b6b59720-ec27-4aac-ae3d-526cd2d7a3c1"/>
+      <w:tblStyle w:val="TableGrid_fd10d2f1-8c09-4458-ad2e-a2b9f3039856"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7285"/>
       <w:gridCol w:w="7285"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7285"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:10:32 </w:t>
+            <w:t xml:space="preserve">21.07.2026 08:45:12 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7285"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -16834,153 +16834,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fd484eaf-cc4f-4885-a9b6-797bf7685895"/>
+      <w:tblStyle w:val="TableGrid_412f7368-e160-4139-b78c-a37d71621289"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9776"/>
       <w:gridCol w:w="3507"/>
       <w:gridCol w:w="1287"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9776"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_100fa72d-c8ba-4364-bef8-425b631fd812"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_8187d25c-4b25-4325-b63e-0612bb65ce54"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 677. Versjonsnummer: 8</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8304d5ff-2d61-46b5-8f66-048cfcc6c725"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4573a880-c791-4d28-b9f3-6242a9554bf5"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste for SHA inspeksjoner vedlikehold</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3507"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8304d5ff-2d61-46b5-8f66-048cfcc6c725"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4573a880-c791-4d28-b9f3-6242a9554bf5"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1287"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+            <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -16993,59 +16993,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+      <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8b7f72fb-365c-454a-a679-5be1d3c97601"/>
+      <w:tblStyle w:val="TableGrid_20db7fb8-3965-457f-93f7-e88511045c78"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9471"/>
       <w:gridCol w:w="5099"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -17056,373 +17056,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9471"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f744f8b2-edb2-415d-9e2b-3e7328325526"/>
+            <w:tblStyle w:val="TableGrid_8977589c-13be-4d82-9447-14a20bc51f19"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+            <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5099"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d609c46f-da90-4538-ac04-4750c125ab49"/>
+            <w:tblStyle w:val="TableGrid_0b406f73-eae8-4b1d-adb3-e8e6174b45ce"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+            <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+      <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -21626,629 +21626,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid6b26472f-5857-4a8c-9cf2-2fa7758c6212" w:customStyle="1">
     <w:name w:val="Table Grid_6b26472f-5857-4a8c-9cf2-2fa7758c6212"/>
     <w:basedOn w:val="NormalTable120b76ba-58a8-4db5-b4e6-23d4c33f9354"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1" w:customStyle="1">
-    <w:name w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+  <w:style w:type="paragraph" w:styleId="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13" w:customStyle="1">
+    <w:name w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_7be6c294-2504-4673-8fbb-666fa2888771" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+    <w:basedOn w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9ecc33c2-220a-4329-ab4d-a6ce11056a81" w:customStyle="1">
-    <w:name w:val="Normal Table_9ecc33c2-220a-4329-ab4d-a6ce11056a81"/>
+  <w:style w:type="table" w:styleId="NormalTable_eee4fe9f-c512-4f72-8cd4-51538101d2ef" w:customStyle="1">
+    <w:name w:val="Normal Table_eee4fe9f-c512-4f72-8cd4-51538101d2ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4800ff42-48bd-4a1b-a2c9-d6fb71333491" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9ecc33c2-220a-4329-ab4d-a6ce11056a81"/>
+  <w:style w:type="table" w:styleId="TableGrid_a59ae046-e883-4ee8-961f-768ce4f48ca3" w:customStyle="1">
+    <w:name w:val="Table Grid_a59ae046-e883-4ee8-961f-768ce4f48ca3"/>
+    <w:basedOn w:val="NormalTable_eee4fe9f-c512-4f72-8cd4-51538101d2ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_100fa72d-c8ba-4364-bef8-425b631fd812" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_8187d25c-4b25-4325-b63e-0612bb65ce54" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_8187d25c-4b25-4325-b63e-0612bb65ce54"/>
+    <w:basedOn w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_8304d5ff-2d61-46b5-8f66-048cfcc6c725" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ef1b2945-d9f3-41de-9d8e-5c9207637fe1"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_4573a880-c791-4d28-b9f3-6242a9554bf5" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4573a880-c791-4d28-b9f3-6242a9554bf5"/>
+    <w:basedOn w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c426a214-09c4-46c0-8b9f-717b34f28798" w:customStyle="1">
-    <w:name w:val="Normal Table_c426a214-09c4-46c0-8b9f-717b34f28798"/>
+  <w:style w:type="table" w:styleId="NormalTable_bf8ae2db-a479-476c-9032-4b8aaa62ca75" w:customStyle="1">
+    <w:name w:val="Normal Table_bf8ae2db-a479-476c-9032-4b8aaa62ca75"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d69be7b8-f69d-4a5a-92fd-cbe464ca6453" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c426a214-09c4-46c0-8b9f-717b34f28798"/>
+  <w:style w:type="table" w:styleId="TableGrid_00177b4d-561c-4bfc-b456-9f86233f71bf" w:customStyle="1">
+    <w:name w:val="Table Grid_00177b4d-561c-4bfc-b456-9f86233f71bf"/>
+    <w:basedOn w:val="NormalTable_bf8ae2db-a479-476c-9032-4b8aaa62ca75"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5e76ba42-9203-434e-8e70-a4cf78d74c25" w:customStyle="1">
-    <w:name w:val="Normal Table_5e76ba42-9203-434e-8e70-a4cf78d74c25"/>
+  <w:style w:type="table" w:styleId="NormalTable_39aa8fc5-d2ca-4e7e-9b13-a97fd9c1a80e" w:customStyle="1">
+    <w:name w:val="Normal Table_39aa8fc5-d2ca-4e7e-9b13-a97fd9c1a80e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6c0bf9e4-ba3f-4291-919a-924e58231d2b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5e76ba42-9203-434e-8e70-a4cf78d74c25"/>
+  <w:style w:type="table" w:styleId="TableGrid_313e3640-f25c-416e-940f-3ac671755bbd" w:customStyle="1">
+    <w:name w:val="Table Grid_313e3640-f25c-416e-940f-3ac671755bbd"/>
+    <w:basedOn w:val="NormalTable_39aa8fc5-d2ca-4e7e-9b13-a97fd9c1a80e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1454fa80-b3ff-4f21-bfaf-054b6f44d4b5" w:customStyle="1">
-    <w:name w:val="Normal Table_1454fa80-b3ff-4f21-bfaf-054b6f44d4b5"/>
+  <w:style w:type="table" w:styleId="NormalTable_2bab153d-afaf-4432-aef4-0527eed99ddd" w:customStyle="1">
+    <w:name w:val="Normal Table_2bab153d-afaf-4432-aef4-0527eed99ddd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ff6a30c7-7750-4c1d-878f-d386d84564ea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1454fa80-b3ff-4f21-bfaf-054b6f44d4b5"/>
+  <w:style w:type="table" w:styleId="TableGrid_4b979227-6916-4334-a931-2bb00d0f1cea" w:customStyle="1">
+    <w:name w:val="Table Grid_4b979227-6916-4334-a931-2bb00d0f1cea"/>
+    <w:basedOn w:val="NormalTable_2bab153d-afaf-4432-aef4-0527eed99ddd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_82fea312-6c57-4582-9938-a48ac58de26a" w:customStyle="1">
-    <w:name w:val="Normal Table_82fea312-6c57-4582-9938-a48ac58de26a"/>
+  <w:style w:type="table" w:styleId="NormalTable_16fa07a6-36ac-4038-8d1d-aeac6da89fe4" w:customStyle="1">
+    <w:name w:val="Normal Table_16fa07a6-36ac-4038-8d1d-aeac6da89fe4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa1ff14e-6f53-4b7a-9c4c-9bd025b59a58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_82fea312-6c57-4582-9938-a48ac58de26a"/>
+  <w:style w:type="table" w:styleId="TableGrid_e30d7a2d-3824-45ad-bec9-6fdc11dc565d" w:customStyle="1">
+    <w:name w:val="Table Grid_e30d7a2d-3824-45ad-bec9-6fdc11dc565d"/>
+    <w:basedOn w:val="NormalTable_16fa07a6-36ac-4038-8d1d-aeac6da89fe4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1a1878e3-a16d-4bad-a817-10342a074226" w:customStyle="1">
-    <w:name w:val="Normal Table_1a1878e3-a16d-4bad-a817-10342a074226"/>
+  <w:style w:type="table" w:styleId="NormalTable_713b3741-70dd-4a35-9366-c95b1a664412" w:customStyle="1">
+    <w:name w:val="Normal Table_713b3741-70dd-4a35-9366-c95b1a664412"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b6b59720-ec27-4aac-ae3d-526cd2d7a3c1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1a1878e3-a16d-4bad-a817-10342a074226"/>
+  <w:style w:type="table" w:styleId="TableGrid_fd10d2f1-8c09-4458-ad2e-a2b9f3039856" w:customStyle="1">
+    <w:name w:val="Table Grid_fd10d2f1-8c09-4458-ad2e-a2b9f3039856"/>
+    <w:basedOn w:val="NormalTable_713b3741-70dd-4a35-9366-c95b1a664412"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e5f1c5ec-6221-4dfc-a8fa-63138eb6eb55" w:customStyle="1">
-    <w:name w:val="Normal Table_e5f1c5ec-6221-4dfc-a8fa-63138eb6eb55"/>
+  <w:style w:type="table" w:styleId="NormalTable_003e8f42-adf5-4ebd-ab6c-f9c609b383ad" w:customStyle="1">
+    <w:name w:val="Normal Table_003e8f42-adf5-4ebd-ab6c-f9c609b383ad"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fd484eaf-cc4f-4885-a9b6-797bf7685895" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e5f1c5ec-6221-4dfc-a8fa-63138eb6eb55"/>
+  <w:style w:type="table" w:styleId="TableGrid_412f7368-e160-4139-b78c-a37d71621289" w:customStyle="1">
+    <w:name w:val="Table Grid_412f7368-e160-4139-b78c-a37d71621289"/>
+    <w:basedOn w:val="NormalTable_003e8f42-adf5-4ebd-ab6c-f9c609b383ad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d4e26a4e-0296-415d-9d49-b5cf05be37a6" w:customStyle="1">
-    <w:name w:val="Normal Table_d4e26a4e-0296-415d-9d49-b5cf05be37a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_cb2b1d99-f43f-4d67-a58a-b845eb04ac38" w:customStyle="1">
+    <w:name w:val="Normal Table_cb2b1d99-f43f-4d67-a58a-b845eb04ac38"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f744f8b2-edb2-415d-9e2b-3e7328325526" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d4e26a4e-0296-415d-9d49-b5cf05be37a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_8977589c-13be-4d82-9447-14a20bc51f19" w:customStyle="1">
+    <w:name w:val="Table Grid_8977589c-13be-4d82-9447-14a20bc51f19"/>
+    <w:basedOn w:val="NormalTable_cb2b1d99-f43f-4d67-a58a-b845eb04ac38"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6a0001c3-5b26-4d33-a1a9-d9b11e0593ba" w:customStyle="1">
-    <w:name w:val="Normal Table_6a0001c3-5b26-4d33-a1a9-d9b11e0593ba"/>
+  <w:style w:type="table" w:styleId="NormalTable_a8710105-29dd-4f93-8b9d-23a70983a50a" w:customStyle="1">
+    <w:name w:val="Normal Table_a8710105-29dd-4f93-8b9d-23a70983a50a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d609c46f-da90-4538-ac04-4750c125ab49" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6a0001c3-5b26-4d33-a1a9-d9b11e0593ba"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b406f73-eae8-4b1d-adb3-e8e6174b45ce" w:customStyle="1">
+    <w:name w:val="Table Grid_0b406f73-eae8-4b1d-adb3-e8e6174b45ce"/>
+    <w:basedOn w:val="NormalTable_a8710105-29dd-4f93-8b9d-23a70983a50a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_71845311-c9e7-47d1-9738-ab6b8ac1d6ee" w:customStyle="1">
-    <w:name w:val="Normal Table_71845311-c9e7-47d1-9738-ab6b8ac1d6ee"/>
+  <w:style w:type="table" w:styleId="NormalTable_b20e1133-f7d7-4f20-83ea-bf1b599f7743" w:customStyle="1">
+    <w:name w:val="Normal Table_b20e1133-f7d7-4f20-83ea-bf1b599f7743"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8b7f72fb-365c-454a-a679-5be1d3c97601" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_71845311-c9e7-47d1-9738-ab6b8ac1d6ee"/>
+  <w:style w:type="table" w:styleId="TableGrid_20db7fb8-3965-457f-93f7-e88511045c78" w:customStyle="1">
+    <w:name w:val="Table Grid_20db7fb8-3965-457f-93f7-e88511045c78"/>
+    <w:basedOn w:val="NormalTable_b20e1133-f7d7-4f20-83ea-bf1b599f7743"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>