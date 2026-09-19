--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,18682 +1,6354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="205BDF4B">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="15304" w:type="dxa"/>
+        <w:tblW w:w="10360" w:type="dxa"/>
+        <w:tblInd w:w="-579" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2426"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="10332"/>
+        <w:gridCol w:w="28"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:type="dxa" w:w="28"/>
+          <w:trHeight w:val="409" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="10332"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHA - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byggeplasskontroll</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabellrutenett"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="20" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+                <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+                <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+                <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+                <w:insideH w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+                <w:insideV w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10186"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="6804" w:hRule="exact"/>
+                <w:tblCellSpacing w:w="20" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="10106"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:type="dxa" w:w="28"/>
+          <w:trHeight w:val="174" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="10332"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:type="dxa" w:w="28"/>
+          <w:trHeight w:val="174" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="10332"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabellrutenett"/>
+              <w:tblW w:w="10156" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2319"/>
+              <w:gridCol w:w="2835"/>
+              <w:gridCol w:w="2410"/>
+              <w:gridCol w:w="2592"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="316" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="10156"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:fill="D9E2F3" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="56"/>
+                      <w:szCs w:val="56"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="56"/>
+                      <w:szCs w:val="56"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">SHA </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="56"/>
+                      <w:szCs w:val="56"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">–</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="56"/>
+                      <w:szCs w:val="56"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Byggeplasskontroll</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="316" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="10156"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:fill="D9E2F3" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="56"/>
+                      <w:szCs w:val="56"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="303" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2319"/>
+                  <w:tcBorders/>
+                  <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Prosjekt</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="7837"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="303" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2319"/>
+                  <w:tcBorders/>
+                  <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Entreprenør</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="7837"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="303" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2319"/>
+                  <w:tcBorders/>
+                  <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Prosjektleder</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2835"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2410"/>
+                  <w:tcBorders/>
+                  <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Dato</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2592"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="289" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2319"/>
+                  <w:tcBorders/>
+                  <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Antall pers.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2835"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2410"/>
+                  <w:tcBorders/>
+                  <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Avdeling</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">sleder</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2592"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="289" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2319"/>
+                  <w:tcBorders/>
+                  <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Byggeplasskontrollør</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2835"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2410"/>
+                  <w:tcBorders/>
+                  <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Byggeplasskontrollør</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:type="dxa" w:w="2592"/>
+                  <w:tcBorders/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing/>
+                    <w:rPr/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:type="dxa" w:w="28"/>
+          <w:trHeight w:val="285" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="10332"/>
+            <w:tcBorders>
+              <w:top w:val="inset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="279" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="10360"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="D9E2F3" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observerte HMS-avvik under befaring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="772DF5FF">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="15304"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Sjekkliste for SHA inspeksjoner vedlikehold</w:t>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beskrivelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avvik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beskrivelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avvik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beskrivelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avvik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2426"/>
-[...83 lines deleted...]
-            </w:r>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brakke/ Fasiliteter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Skilt på stillas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grave-/ Grunnarbeid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2426"/>
-[...75 lines deleted...]
-              </w:rPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orden/ ryddighet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stillas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maskiner/ utstyr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2426"/>
-[...28 lines deleted...]
-              </w:rPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rømningsveier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stiger/ plattformer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kran og løft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brannvern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arbeid i høyden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beredskap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SHA-/HMS-tavle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brukerkurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PVU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="408" w:hRule="atLeast"/>
+          <w:trHeight w:val="256" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2426"/>
-[...29 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Førstehjelpsutstyr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sikring uteområde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">reg - registrering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belysning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sikring inne i bygg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">reg - personell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kabler </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adkomst/ Ferdsel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanitærforhold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1985"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maskin-sertifikater </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="850"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2268"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="851"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="10490"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">x = kontrollert, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> = ikke aktuelt, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> = Ikke kontrollert</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F38DF9C">
-[...27 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15376" w:type="dxa"/>
-        <w:tblInd w:w="-72" w:type="dxa"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4462"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="5670"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="8931"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1417"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227" w:hRule="atLeast"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="76" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...305 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:type="dxa" w:w="9356"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...263 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avvik/ Merknad/ Status (AVVIK vil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stå og </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">fremgå</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av tekst)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-          </w:tcPr>
-[...33 lines deleted...]
-            <w:tcBorders/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...297 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">.nr:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...287 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...33 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="8"/>
-[...302 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...269 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...33 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...294 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...269 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...33 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:rPr>
-[...283 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...277 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...33 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...257 lines deleted...]
-            <w:tcW w:type="dxa" w:w="5670"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...297 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...273 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...311 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...282 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...312 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="425"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...337 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders>
-[...41 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...312 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...307 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...319 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...35 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...1 lines deleted...]
-            <w:shd w:fill="auto" w:color="auto" w:val="pct20"/>
+            <w:tcW w:type="dxa" w:w="425"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...18 lines deleted...]
-            <w:shd w:fill="BFBFBF" w:color="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            <w:shd w:fill="BFBFBF" w:color="auto" w:val="clear"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="284" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="425"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...54 lines deleted...]
-            <w:shd w:fill="BFBFBF" w:color="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...42 lines deleted...]
-            <w:shd w:fill="BFBFBF" w:color="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...69 lines deleted...]
-            </w:r>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...948 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...271 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:rPr/>
-[...9 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...285 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...271 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
-          </w:tcPr>
-[...36 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:rPr/>
-[...9 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...325 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="425"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...302 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders>
-[...47 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...338 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="425"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...294 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders>
-[...47 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...341 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="425"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...299 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders>
-[...47 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...320 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="425"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...286 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders>
-[...47 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:rPr/>
-[...9 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...311 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...271 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:rPr/>
-[...9 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...284 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...271 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:rPr/>
-[...9 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...284 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...280 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...290 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
+            <w:tcW w:type="dxa" w:w="425"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing/>
-[...262 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8931"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4462"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:rPr/>
-[...9 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...272 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09B62F88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5254D496">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblW w:w="10502" w:type="dxa"/>
+        <w:tblInd w:w="-579" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="3249"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="3531"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="3686"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="279" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="10502"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="D9E2F3" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilder fra befaring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3698"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:trHeight w:val="4196" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...311 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3698"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3698"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="284" w:hRule="atLeast"/>
+          <w:trHeight w:val="4196" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4462"/>
-[...613 lines deleted...]
-            </w:r>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3698"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="266" w:hRule="atLeast"/>
         </w:trPr>
-        <w:sdt>
-[...81 lines deleted...]
-            </w:pPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3698"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="231" w:hRule="atLeast"/>
+          <w:trHeight w:val="4196" w:hRule="exact"/>
         </w:trPr>
-        <w:sdt>
-[...72 lines deleted...]
-          </w:tcPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3698"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="227" w:hRule="exact"/>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8289"/>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Angi årsak til stenging</w:t>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="244" w:hRule="atLeast"/>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+          <w:trHeight w:val="4196" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8289"/>
-[...27 lines deleted...]
-              </w:rPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+          <w:trHeight w:val="4196" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
           <w:cantSplit/>
-          <w:trHeight w:val="405" w:hRule="atLeast"/>
         </w:trPr>
-        <w:sdt>
-[...44 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1241"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
-            <w:vAlign w:val="center"/>
-[...164 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+          <w:trHeight w:val="4196" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+          <w:trHeight w:val="4196" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+          <w:trHeight w:val="4196" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:type="dxa" w:w="12"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3261"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3543"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3686"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilde ref.nr:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40E3471A">
+    <w:p w14:paraId="07A71AA4">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-    </w:p>
-[...89 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:w="16838" w:h="11906"/>
-      <w:pgMar w:top="2552" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...16 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Oslo Sans Office">
-[...14 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fd10d2f1-8c09-4458-ad2e-a2b9f3039856"/>
+      <w:tblStyle w:val="TableGrid_c12ed05f-b566-4f61-8425-fa9fa61e94bb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="7285"/>
-      <w:gridCol w:w="7285"/>
+      <w:gridCol w:w="4536"/>
+      <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="7285"/>
+          <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 08:45:12 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:10:38 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="7285"/>
+          <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_412f7368-e160-4139-b78c-a37d71621289"/>
+      <w:tblStyle w:val="TableGrid_20bbdef5-2489-4221-a332-c68133878f3a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9776"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1287"/>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
+      <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="9776"/>
+          <w:tcW w:type="dxa" w:w="5658"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_8187d25c-4b25-4325-b63e-0612bb65ce54"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 677. Versjonsnummer: 8</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 677. Versjonsnummer: 9</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4573a880-c791-4d28-b9f3-6242a9554bf5"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Sjekkliste for SHA inspeksjoner vedlikehold</w:t>
+            <w:t xml:space="preserve">Mal - Rapport SHA - Byggeplasskontroll</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="3507"/>
+          <w:tcW w:type="dxa" w:w="2613"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_4573a880-c791-4d28-b9f3-6242a9554bf5"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="1287"/>
+          <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
+            <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
+      <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_20db7fb8-3965-457f-93f7-e88511045c78"/>
+      <w:tblStyle w:val="TableGrid_7e700395-f52b-45fa-96de-1a1ddd70361f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9471"/>
-      <w:gridCol w:w="5099"/>
+      <w:gridCol w:w="5897"/>
+      <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="9471"/>
+          <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8977589c-13be-4d82-9447-14a20bc51f19"/>
+            <w:tblStyle w:val="TableGrid_b5757c1d-6b74-414e-b2ef-c4ad5f83a8f8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
+                  <w:t xml:space="preserve">20.08.2026 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
+            <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="5099"/>
+          <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0b406f73-eae8-4b1d-adb3-e8e6174b45ce"/>
+            <w:tblStyle w:val="TableGrid_e30fdb09-7965-40ce-b3a1-4788726d2aed"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="2240"/>
+            <w:gridCol w:w="1640"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                  <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
+            <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
+      <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_cab90573-6003-4e8e-8e9a-6828682ded70"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5658"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 677. Versjonsnummer: 9</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Mal - Rapport SHA - Byggeplasskontroll</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2613"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_edcac3de-110b-4dcf-bd03-28941aa4c8fc"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5897"/>
+      <w:gridCol w:w="3175"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5897"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_703cd7ac-b224-42ad-9c02-7b0791563472"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">20.08.2026 (Magne Ness)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3175"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_dd81d0d8-b402-4d0c-8309-33769c2d4610"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1640"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1241 lines deleted...]
-    <w:nsid w:val="489426A2"/>
+    <w:nsid w:val="132528CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -18738,267 +6410,1227 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="610B2E2D"/>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="1A6C692A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="2EEF4DC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="3A2F555B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="3DCB4371"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="3FCF22B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="40954506"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="40C5123E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="50AA6031"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="63C54E0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="5610" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="68665B18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
-[...7 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nb-NO"/>
+  <w:themeFontLang w:val="nb-NO" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=","/>
   <w:listSeparator xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nb-NO" w:eastAsia="nb-NO" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nb-NO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19342,3260 +7974,1746 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
-    <w:rPr>
-[...187 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Standardskriftforavsnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr/>
   </w:style>
   <w:style w:type="table" w:styleId="Vanligtabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ingenliste1" w:customStyle="1">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Topptekst">
     <w:name w:val="Header"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:link w:val="TopptekstTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
+    <w:name w:val="Topptekst Tegn"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vanliginnrykk">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
+    <w:name w:val="Bunntekst Tegn"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutenett">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Vanligtabell"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Overskrift1Tegn" w:customStyle="1">
-[...114 lines deleted...]
-    <w:name w:val="Avsenderadresse1"/>
+  <w:style w:type="paragraph" w:styleId="Listeavsnitt">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-[...25 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
-    </w:pPr>
-[...729 lines deleted...]
-      <w:ind w:left="283" w:hanging="283"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liste-forts">
-[...142 lines deleted...]
-    <w:name w:val="Makrotekst Tegn"/>
+  <w:style w:type="character" w:styleId="Plassholdertekst" w:customStyle="1">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
-    <w:link w:val="MacroText"/>
-[...480 lines deleted...]
-    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Merknadsreferanse1" w:customStyle="1">
-[...12 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="table" w:styleId="Tabellrutenett1" w:customStyle="1">
+    <w:name w:val="Tabellrutenett1"/>
+    <w:basedOn w:val="Vanligtabell"/>
+    <w:next w:val="Tabellrutenett"/>
+    <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:spacing w:line="200" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...82 lines deleted...]
-    <w:basedOn w:val="Vanligtabell"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid2ffb00ae-574a-46dd-bab2-342bf069e05e" w:customStyle="1">
-[...383 lines deleted...]
-    <w:name w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d" w:customStyle="1">
+    <w:name w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_73402cdf-8759-4f79-8b12-3ec396e6727b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+    <w:basedOn w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eee4fe9f-c512-4f72-8cd4-51538101d2ef" w:customStyle="1">
-    <w:name w:val="Normal Table_eee4fe9f-c512-4f72-8cd4-51538101d2ef"/>
+  <w:style w:type="table" w:styleId="NormalTable_189b9284-acce-482a-8fce-4558dd75867b" w:customStyle="1">
+    <w:name w:val="Normal Table_189b9284-acce-482a-8fce-4558dd75867b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a59ae046-e883-4ee8-961f-768ce4f48ca3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eee4fe9f-c512-4f72-8cd4-51538101d2ef"/>
+  <w:style w:type="table" w:styleId="TableGrid_340ab36b-dab2-44db-ab83-9111722dd5a4" w:customStyle="1">
+    <w:name w:val="Table Grid_340ab36b-dab2-44db-ab83-9111722dd5a4"/>
+    <w:basedOn w:val="NormalTable_189b9284-acce-482a-8fce-4558dd75867b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_8187d25c-4b25-4325-b63e-0612bb65ce54" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_5f817f96-2fac-4390-a63c-3b5d8e3b0b13"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+    <w:basedOn w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_6593e5a4-7b5d-4245-9b32-f09964ffbb6d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bf8ae2db-a479-476c-9032-4b8aaa62ca75" w:customStyle="1">
-    <w:name w:val="Normal Table_bf8ae2db-a479-476c-9032-4b8aaa62ca75"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7e15ef9-80d1-4b4b-a92f-d591f41aea36" w:customStyle="1">
+    <w:name w:val="Normal Table_e7e15ef9-80d1-4b4b-a92f-d591f41aea36"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_00177b4d-561c-4bfc-b456-9f86233f71bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bf8ae2db-a479-476c-9032-4b8aaa62ca75"/>
+  <w:style w:type="table" w:styleId="TableGrid_b2a2b1f5-8b34-49f5-8300-89394dcac177" w:customStyle="1">
+    <w:name w:val="Table Grid_b2a2b1f5-8b34-49f5-8300-89394dcac177"/>
+    <w:basedOn w:val="NormalTable_e7e15ef9-80d1-4b4b-a92f-d591f41aea36"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_39aa8fc5-d2ca-4e7e-9b13-a97fd9c1a80e" w:customStyle="1">
-    <w:name w:val="Normal Table_39aa8fc5-d2ca-4e7e-9b13-a97fd9c1a80e"/>
+  <w:style w:type="table" w:styleId="NormalTable_f5a03be6-ba6b-4c5e-bc55-3c1c79d4efea" w:customStyle="1">
+    <w:name w:val="Normal Table_f5a03be6-ba6b-4c5e-bc55-3c1c79d4efea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_313e3640-f25c-416e-940f-3ac671755bbd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_39aa8fc5-d2ca-4e7e-9b13-a97fd9c1a80e"/>
+  <w:style w:type="table" w:styleId="TableGrid_cf0d7e6b-97a8-4827-8bdd-8662b477fe36" w:customStyle="1">
+    <w:name w:val="Table Grid_cf0d7e6b-97a8-4827-8bdd-8662b477fe36"/>
+    <w:basedOn w:val="NormalTable_f5a03be6-ba6b-4c5e-bc55-3c1c79d4efea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2bab153d-afaf-4432-aef4-0527eed99ddd" w:customStyle="1">
-    <w:name w:val="Normal Table_2bab153d-afaf-4432-aef4-0527eed99ddd"/>
+  <w:style w:type="table" w:styleId="NormalTable_50bf8c71-b601-462f-8ecc-caf087e190ea" w:customStyle="1">
+    <w:name w:val="Normal Table_50bf8c71-b601-462f-8ecc-caf087e190ea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4b979227-6916-4334-a931-2bb00d0f1cea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2bab153d-afaf-4432-aef4-0527eed99ddd"/>
+  <w:style w:type="table" w:styleId="TableGrid_222894e4-8820-418c-9a28-a877990f2475" w:customStyle="1">
+    <w:name w:val="Table Grid_222894e4-8820-418c-9a28-a877990f2475"/>
+    <w:basedOn w:val="NormalTable_50bf8c71-b601-462f-8ecc-caf087e190ea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_16fa07a6-36ac-4038-8d1d-aeac6da89fe4" w:customStyle="1">
-    <w:name w:val="Normal Table_16fa07a6-36ac-4038-8d1d-aeac6da89fe4"/>
+  <w:style w:type="table" w:styleId="NormalTable_2d832162-247f-4c66-ab18-8990a4fc4217" w:customStyle="1">
+    <w:name w:val="Normal Table_2d832162-247f-4c66-ab18-8990a4fc4217"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e30d7a2d-3824-45ad-bec9-6fdc11dc565d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_16fa07a6-36ac-4038-8d1d-aeac6da89fe4"/>
+  <w:style w:type="table" w:styleId="TableGrid_1355e95f-d64f-45b6-9d9e-cb6465ee0de5" w:customStyle="1">
+    <w:name w:val="Table Grid_1355e95f-d64f-45b6-9d9e-cb6465ee0de5"/>
+    <w:basedOn w:val="NormalTable_2d832162-247f-4c66-ab18-8990a4fc4217"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_713b3741-70dd-4a35-9366-c95b1a664412" w:customStyle="1">
-    <w:name w:val="Normal Table_713b3741-70dd-4a35-9366-c95b1a664412"/>
+  <w:style w:type="table" w:styleId="NormalTable_dcd00f7f-108d-438e-a5cd-4a0dd7878c10" w:customStyle="1">
+    <w:name w:val="Normal Table_dcd00f7f-108d-438e-a5cd-4a0dd7878c10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fd10d2f1-8c09-4458-ad2e-a2b9f3039856" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_713b3741-70dd-4a35-9366-c95b1a664412"/>
+  <w:style w:type="table" w:styleId="TableGrid_c12ed05f-b566-4f61-8425-fa9fa61e94bb" w:customStyle="1">
+    <w:name w:val="Table Grid_c12ed05f-b566-4f61-8425-fa9fa61e94bb"/>
+    <w:basedOn w:val="NormalTable_dcd00f7f-108d-438e-a5cd-4a0dd7878c10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_003e8f42-adf5-4ebd-ab6c-f9c609b383ad" w:customStyle="1">
-    <w:name w:val="Normal Table_003e8f42-adf5-4ebd-ab6c-f9c609b383ad"/>
+  <w:style w:type="table" w:styleId="NormalTable_5899b2ee-cdd8-419c-ae4b-a93b7bbad59b" w:customStyle="1">
+    <w:name w:val="Normal Table_5899b2ee-cdd8-419c-ae4b-a93b7bbad59b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_412f7368-e160-4139-b78c-a37d71621289" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_003e8f42-adf5-4ebd-ab6c-f9c609b383ad"/>
+  <w:style w:type="table" w:styleId="TableGrid_cab90573-6003-4e8e-8e9a-6828682ded70" w:customStyle="1">
+    <w:name w:val="Table Grid_cab90573-6003-4e8e-8e9a-6828682ded70"/>
+    <w:basedOn w:val="NormalTable_5899b2ee-cdd8-419c-ae4b-a93b7bbad59b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cb2b1d99-f43f-4d67-a58a-b845eb04ac38" w:customStyle="1">
-    <w:name w:val="Normal Table_cb2b1d99-f43f-4d67-a58a-b845eb04ac38"/>
+  <w:style w:type="table" w:styleId="NormalTable_087b3c93-df03-412a-bc1a-982bfe4cd89d" w:customStyle="1">
+    <w:name w:val="Normal Table_087b3c93-df03-412a-bc1a-982bfe4cd89d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8977589c-13be-4d82-9447-14a20bc51f19" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cb2b1d99-f43f-4d67-a58a-b845eb04ac38"/>
+  <w:style w:type="table" w:styleId="TableGrid_703cd7ac-b224-42ad-9c02-7b0791563472" w:customStyle="1">
+    <w:name w:val="Table Grid_703cd7ac-b224-42ad-9c02-7b0791563472"/>
+    <w:basedOn w:val="NormalTable_087b3c93-df03-412a-bc1a-982bfe4cd89d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a8710105-29dd-4f93-8b9d-23a70983a50a" w:customStyle="1">
-    <w:name w:val="Normal Table_a8710105-29dd-4f93-8b9d-23a70983a50a"/>
+  <w:style w:type="table" w:styleId="NormalTable_a157324e-0576-492b-9f71-83f9e5dc007a" w:customStyle="1">
+    <w:name w:val="Normal Table_a157324e-0576-492b-9f71-83f9e5dc007a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b406f73-eae8-4b1d-adb3-e8e6174b45ce" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a8710105-29dd-4f93-8b9d-23a70983a50a"/>
+  <w:style w:type="table" w:styleId="TableGrid_dd81d0d8-b402-4d0c-8309-33769c2d4610" w:customStyle="1">
+    <w:name w:val="Table Grid_dd81d0d8-b402-4d0c-8309-33769c2d4610"/>
+    <w:basedOn w:val="NormalTable_a157324e-0576-492b-9f71-83f9e5dc007a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b20e1133-f7d7-4f20-83ea-bf1b599f7743" w:customStyle="1">
-    <w:name w:val="Normal Table_b20e1133-f7d7-4f20-83ea-bf1b599f7743"/>
+  <w:style w:type="table" w:styleId="NormalTable_5a9d2db0-1d91-44ef-b0ca-d628940d1d07" w:customStyle="1">
+    <w:name w:val="Normal Table_5a9d2db0-1d91-44ef-b0ca-d628940d1d07"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_20db7fb8-3965-457f-93f7-e88511045c78" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b20e1133-f7d7-4f20-83ea-bf1b599f7743"/>
+  <w:style w:type="table" w:styleId="TableGrid_edcac3de-110b-4dcf-bd03-28941aa4c8fc" w:customStyle="1">
+    <w:name w:val="Table Grid_edcac3de-110b-4dcf-bd03-28941aa4c8fc"/>
+    <w:basedOn w:val="NormalTable_5a9d2db0-1d91-44ef-b0ca-d628940d1d07"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_bd3b32dc-2312-47fb-8621-6d9a986b4bfc" w:customStyle="1">
+    <w:name w:val="Normal Table_bd3b32dc-2312-47fb-8621-6d9a986b4bfc"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_20bbdef5-2489-4221-a332-c68133878f3a" w:customStyle="1">
+    <w:name w:val="Table Grid_20bbdef5-2489-4221-a332-c68133878f3a"/>
+    <w:basedOn w:val="NormalTable_bd3b32dc-2312-47fb-8621-6d9a986b4bfc"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_e93f157e-5ad6-41ec-be58-3eec338d442e" w:customStyle="1">
+    <w:name w:val="Normal Table_e93f157e-5ad6-41ec-be58-3eec338d442e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_b5757c1d-6b74-414e-b2ef-c4ad5f83a8f8" w:customStyle="1">
+    <w:name w:val="Table Grid_b5757c1d-6b74-414e-b2ef-c4ad5f83a8f8"/>
+    <w:basedOn w:val="NormalTable_e93f157e-5ad6-41ec-be58-3eec338d442e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_c71e0491-7e9a-40d1-8a60-4be0034fcbc9" w:customStyle="1">
+    <w:name w:val="Normal Table_c71e0491-7e9a-40d1-8a60-4be0034fcbc9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e30fdb09-7965-40ce-b3a1-4788726d2aed" w:customStyle="1">
+    <w:name w:val="Table Grid_e30fdb09-7965-40ce-b3a1-4788726d2aed"/>
+    <w:basedOn w:val="NormalTable_c71e0491-7e9a-40d1-8a60-4be0034fcbc9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ec6eae4f-9b8c-4c8b-a7df-909bde8b1d16" w:customStyle="1">
+    <w:name w:val="Normal Table_ec6eae4f-9b8c-4c8b-a7df-909bde8b1d16"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_7e700395-f52b-45fa-96de-1a1ddd70361f" w:customStyle="1">
+    <w:name w:val="Table Grid_7e700395-f52b-45fa-96de-1a1ddd70361f"/>
+    <w:basedOn w:val="NormalTable_ec6eae4f-9b8c-4c8b-a7df-909bde8b1d16"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/OBF175416/Downloads/Sjekkliste%20for%20SHA%20inspeksjon%20vedlikehold%20(1).dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...2 lines deleted...]
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface="" panose="020F0302020204030204"/>
+        <a:cs typeface="" panose="020F0302020204030204"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface="" panose="020F0502020204030204"/>
+        <a:cs typeface="" panose="020F0502020204030204"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng">
+        <a:ln w="6350" cap="flat" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng">
+        <a:ln w="12700" cap="flat" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...21 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100738B666B71CE564FA5070EC1CB15A64B" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b27182bbab269e9d89dfc69579ac72b0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3bfcbd39-c008-4230-a579-9739f1d913db" xmlns:ns3="5b630276-0c52-4089-af91-d2ab2b117ff4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="505334f8d4e7c355016a88c5e591a38d" ns2:_="" ns3:_="">
+    <xsd:import namespace="3bfcbd39-c008-4230-a579-9739f1d913db"/>
+    <xsd:import namespace="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:Beskrivelseavinnhold" minOccurs="0"/>
+                <xsd:element ref="ns2:Tegningstype" minOccurs="0"/>
+                <xsd:element ref="ns2:Etasje" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3bfcbd39-c008-4230-a579-9739f1d913db" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c528fd71-ad7b-48f8-811b-c0b5643803ab" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Beskrivelseavinnhold" ma:index="24" nillable="true" ma:displayName="Beskrivelse av innhold" ma:format="Dropdown" ma:internalName="Beskrivelseavinnhold">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Tegningstype" ma:index="25" nillable="true" ma:displayName="Tegningstype" ma:format="Dropdown" ma:internalName="Tegningstype">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Orienteringsplan"/>
+          <xsd:enumeration value="Branntegning"/>
+          <xsd:enumeration value="Rømningsplan"/>
+          <xsd:enumeration value="Modell"/>
+          <xsd:enumeration value="Plantegning"/>
+          <xsd:enumeration value="Himlingsplan"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Etasje" ma:index="26" nillable="true" ma:displayName="Etasje" ma:format="Dropdown" ma:internalName="Etasje">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="1. Etasje"/>
+          <xsd:enumeration value="2. Etasje"/>
+          <xsd:enumeration value="3.Etasje"/>
+          <xsd:enumeration value="4.Etasje"/>
+          <xsd:enumeration value="5.etasje"/>
+          <xsd:enumeration value="6.Etasje"/>
+          <xsd:enumeration value="1. Underetasje"/>
+          <xsd:enumeration value="2.Understasje"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="27" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5b630276-0c52-4089-af91-d2ab2b117ff4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{83cf653c-aea3-4bfd-8781-7098d2cf96fd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5b630276-0c52-4089-af91-d2ab2b117ff4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5b630276-0c52-4089-af91-d2ab2b117ff4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3bfcbd39-c008-4230-a579-9739f1d913db">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="5b630276-0c52-4089-af91-d2ab2b117ff4">
+      <UserInfo>
+        <DisplayName>Finn Stenseth Holm</DisplayName>
+        <AccountId>51</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Beskrivelseavinnhold xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
+    <Tegningstype xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
+    <Etasje xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16FAA271-C486-4E40-BE86-DA97621983DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9FC7B45-6FF6-4E8D-BBDB-A5FF520ABC48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41BADBE7-03EC-4E89-A207-9300B34AEF11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3bfcbd39-c008-4230-a579-9739f1d913db"/>
+    <ds:schemaRef ds:uri="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626DAEAF-181C-4CB2-889D-B30AA563B059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{304BB314-A529-4852-89C8-7ABE64230EF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
+    <ds:schemaRef ds:uri="3bfcbd39-c008-4230-a579-9739f1d913db"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Sjekkliste for SHA inspeksjon vedlikehold (1).dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4426</Characters>
+  <Pages>5</Pages>
+  <Words>237</Words>
+  <Characters>1258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tor Håvard Andreassen</dc:creator>
+  <dc:creator>Jarl-Martin Bjerke Tuverud</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled" pid="2">
+    <vt:lpstr>true</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_SetDate" pid="3">
+    <vt:lpstr>2022-10-11T05:35:28Z</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Method" pid="4">
+    <vt:lpstr>Standard</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Name" pid="5">
+    <vt:lpstr>Lav</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_SiteId" pid="6">
+    <vt:lpstr>e6795081-6391-442e-9ab4-5e9ef74f18ea</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_ActionId" pid="7">
+    <vt:lpstr>4f0b6512-d791-4f19-93a3-104950e33b04</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_ContentBits" pid="8">
+    <vt:lpstr>0</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="ContentTypeId" pid="9">
+    <vt:lpstr>0x010100738B666B71CE564FA5070EC1CB15A64B</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MediaServiceImageTags" pid="10">
+    <vt:lpstr/>
+  </property>
+</Properties>
+</file>