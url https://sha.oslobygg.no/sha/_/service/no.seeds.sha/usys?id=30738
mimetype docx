--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="786BE2B7">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hvor kan det finnes asbest?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE56EC7">
       <w:pPr>
         <w:spacing/>
@@ -903,51 +904,50 @@
             <w:tcW w:type="dxa" w:w="5228"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="975"/>
               </w:tabs>
               <w:spacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Himlingsplater</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1146"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
@@ -1507,392 +1507,402 @@
         </w:rPr>
         <w:t xml:space="preserve">Arbeidstilsynet.no</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for mer informasjon om a</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sbest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2FD235">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId2"/>
-      <w:footerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:footerReference w:type="default" r:id="rId4"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ea3734ca-3199-4c48-aeb8-4ea440745981"/>
+      <w:tblStyle w:val="TableGrid_4abf738a-cc45-4ea8-a47c-c9f676214b33"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:44:05 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:12:01 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7cc305df-d1c7-4dd8-bf2a-be7d7c40db91"/>
+      <w:tblStyle w:val="TableGrid_7b73252b-dd54-471a-801c-4d71d0159924"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6467"/>
-      <w:gridCol w:w="2320"/>
+      <w:gridCol w:w="6011"/>
+      <w:gridCol w:w="2776"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6467"/>
+          <w:tcW w:type="dxa" w:w="6011"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ca7ae670-16c7-4531-a1d5-a43398c9ccd9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_97dbf7b7-ff84-4e34-ba32-bdd3e00c6998"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 678. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2f26bf0f-55f1-42c6-8309-5c0e3cc616ae"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_04d077f9-ec1e-4316-9703-be1f4f64472e"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste om asbest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2320"/>
+          <w:tcW w:type="dxa" w:w="2776"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2f26bf0f-55f1-42c6-8309-5c0e3cc616ae"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_04d077f9-ec1e-4316-9703-be1f4f64472e"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5"/>
+            <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId4"/>
+                        <a:blip r:embed="rId5"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5"/>
+      <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_85f6fae1-5821-495c-bf5e-54f76c8ac304"/>
+      <w:tblStyle w:val="TableGrid_5e4e096c-a415-4df2-a263-908958dd5b4a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1903,373 +1913,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4dbfa7b3-8371-4019-8a73-030b8bd45a0a"/>
+            <w:tblStyle w:val="TableGrid_7b0f4664-faba-4622-b449-ebe06341e19b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5"/>
+            <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4538d0a5-1e9e-456b-aa32-406af70e7106"/>
+            <w:tblStyle w:val="TableGrid_8044b452-26e0-4f66-9cf8-9a0555af6fee"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="2240"/>
+            <w:gridCol w:w="1640"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5"/>
+            <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5"/>
+      <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_b5424f6d-c77a-4d36-a137-66a2e57d3a94"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6011"/>
+      <w:gridCol w:w="2776"/>
+      <w:gridCol w:w="851"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6011"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_97dbf7b7-ff84-4e34-ba32-bdd3e00c6998"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 678. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_04d077f9-ec1e-4316-9703-be1f4f64472e"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Sjekkliste om asbest</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2776"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_04d077f9-ec1e-4316-9703-be1f4f64472e"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="851"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId6"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_b36b260d-cf80-4708-b82a-b36ce0e94a9c"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6265"/>
+      <w:gridCol w:w="3373"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6265"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_6d7f0ac8-89b9-4d98-bd5c-a579cbd93ef7"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3373"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_ec577a3f-236c-4926-866f-3f30d4145a9e"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1640"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3149,660 +3716,883 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrida84e1ab4-ab4b-4445-b35e-4a1212b526fb" w:customStyle="1">
     <w:name w:val="Table Grid_a84e1ab4-ab4b-4445-b35e-4a1212b526fb"/>
     <w:basedOn w:val="NormalTable31a4a410-17ba-47b5-8602-3c2bcc05efe9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5" w:customStyle="1">
-    <w:name w:val="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5"/>
+  <w:style w:type="paragraph" w:styleId="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6" w:customStyle="1">
+    <w:name w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_950434aa-d88e-4a06-8cb3-3dd1af6cc796" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5e1765cf-3fe0-45ed-9bf8-4f93fae88f67"/>
+    <w:basedOn w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c661c25b-70d7-4632-b771-0081876d8109" w:customStyle="1">
-    <w:name w:val="Normal Table_c661c25b-70d7-4632-b771-0081876d8109"/>
+  <w:style w:type="table" w:styleId="NormalTable_155600c2-6280-4843-bafe-9c2f62814fa3" w:customStyle="1">
+    <w:name w:val="Normal Table_155600c2-6280-4843-bafe-9c2f62814fa3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_41a0387d-aff5-4cdc-9d63-cc14af1d90bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c661c25b-70d7-4632-b771-0081876d8109"/>
+  <w:style w:type="table" w:styleId="TableGrid_9a8dcdca-b95a-4558-84dd-37a912b4ef9b" w:customStyle="1">
+    <w:name w:val="Table Grid_9a8dcdca-b95a-4558-84dd-37a912b4ef9b"/>
+    <w:basedOn w:val="NormalTable_155600c2-6280-4843-bafe-9c2f62814fa3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_ca7ae670-16c7-4531-a1d5-a43398c9ccd9" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_75817f12-b4c0-47d7-9a2d-267c03c8bbe5"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_97dbf7b7-ff84-4e34-ba32-bdd3e00c6998" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_97dbf7b7-ff84-4e34-ba32-bdd3e00c6998"/>
+    <w:basedOn w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_04d077f9-ec1e-4316-9703-be1f4f64472e" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_04d077f9-ec1e-4316-9703-be1f4f64472e"/>
+    <w:basedOn w:val="Normal_c799e417-3504-4cdc-b9bf-82fcc01eb5a6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_79a782d9-203d-41bc-9b1a-63cec927b0c5" w:customStyle="1">
-    <w:name w:val="Normal Table_79a782d9-203d-41bc-9b1a-63cec927b0c5"/>
+  <w:style w:type="table" w:styleId="NormalTable_5fefa2f0-cdcb-40db-9160-745e75c20429" w:customStyle="1">
+    <w:name w:val="Normal Table_5fefa2f0-cdcb-40db-9160-745e75c20429"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4c4672f0-12e5-424b-a899-d26f6a1832e6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_79a782d9-203d-41bc-9b1a-63cec927b0c5"/>
+  <w:style w:type="table" w:styleId="TableGrid_54a91196-021f-49c9-874e-cfbbec670920" w:customStyle="1">
+    <w:name w:val="Table Grid_54a91196-021f-49c9-874e-cfbbec670920"/>
+    <w:basedOn w:val="NormalTable_5fefa2f0-cdcb-40db-9160-745e75c20429"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d1901743-eb4e-41c1-942e-abcf75706fd1" w:customStyle="1">
-    <w:name w:val="Normal Table_d1901743-eb4e-41c1-942e-abcf75706fd1"/>
+  <w:style w:type="table" w:styleId="NormalTable_bebabaeb-659f-4d9b-9b5d-9ae8001b7a08" w:customStyle="1">
+    <w:name w:val="Normal Table_bebabaeb-659f-4d9b-9b5d-9ae8001b7a08"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5c193a37-9cea-4834-b389-17509226808e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d1901743-eb4e-41c1-942e-abcf75706fd1"/>
+  <w:style w:type="table" w:styleId="TableGrid_5b15d474-8558-40c3-b4d9-9681746a6831" w:customStyle="1">
+    <w:name w:val="Table Grid_5b15d474-8558-40c3-b4d9-9681746a6831"/>
+    <w:basedOn w:val="NormalTable_bebabaeb-659f-4d9b-9b5d-9ae8001b7a08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c42f2765-defb-4732-be3e-cc1ef183a779" w:customStyle="1">
-    <w:name w:val="Normal Table_c42f2765-defb-4732-be3e-cc1ef183a779"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bc110ad-3ff9-428f-8df9-7bfc35ff1637" w:customStyle="1">
+    <w:name w:val="Normal Table_4bc110ad-3ff9-428f-8df9-7bfc35ff1637"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_387e271f-4c53-4193-9b08-c92bfece1692" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c42f2765-defb-4732-be3e-cc1ef183a779"/>
+  <w:style w:type="table" w:styleId="TableGrid_815bb2e6-9af3-4b43-8e81-b34d9af3d9ce" w:customStyle="1">
+    <w:name w:val="Table Grid_815bb2e6-9af3-4b43-8e81-b34d9af3d9ce"/>
+    <w:basedOn w:val="NormalTable_4bc110ad-3ff9-428f-8df9-7bfc35ff1637"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_63bffd39-906e-4938-b3f3-2a1c931020fb" w:customStyle="1">
-    <w:name w:val="Normal Table_63bffd39-906e-4938-b3f3-2a1c931020fb"/>
+  <w:style w:type="table" w:styleId="NormalTable_bc741247-bc69-4b62-8270-be1fe1e73f40" w:customStyle="1">
+    <w:name w:val="Normal Table_bc741247-bc69-4b62-8270-be1fe1e73f40"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_54d4442c-1b22-4a42-bd80-4abb1025c543" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_63bffd39-906e-4938-b3f3-2a1c931020fb"/>
+  <w:style w:type="table" w:styleId="TableGrid_c71e1c46-92e1-48ca-ba67-1bd8dd3a7e03" w:customStyle="1">
+    <w:name w:val="Table Grid_c71e1c46-92e1-48ca-ba67-1bd8dd3a7e03"/>
+    <w:basedOn w:val="NormalTable_bc741247-bc69-4b62-8270-be1fe1e73f40"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06aa161f-4081-4eab-8393-24a61829ec3a" w:customStyle="1">
-    <w:name w:val="Normal Table_06aa161f-4081-4eab-8393-24a61829ec3a"/>
+  <w:style w:type="table" w:styleId="NormalTable_d1fd7c66-62a2-431e-9648-a8b9b4ea3a81" w:customStyle="1">
+    <w:name w:val="Normal Table_d1fd7c66-62a2-431e-9648-a8b9b4ea3a81"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ea3734ca-3199-4c48-aeb8-4ea440745981" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06aa161f-4081-4eab-8393-24a61829ec3a"/>
+  <w:style w:type="table" w:styleId="TableGrid_4abf738a-cc45-4ea8-a47c-c9f676214b33" w:customStyle="1">
+    <w:name w:val="Table Grid_4abf738a-cc45-4ea8-a47c-c9f676214b33"/>
+    <w:basedOn w:val="NormalTable_d1fd7c66-62a2-431e-9648-a8b9b4ea3a81"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8412397d-a725-4d14-b001-366b2fabb1af" w:customStyle="1">
-    <w:name w:val="Normal Table_8412397d-a725-4d14-b001-366b2fabb1af"/>
+  <w:style w:type="table" w:styleId="NormalTable_ba8589ce-b8e0-4987-b85f-c8f34435746e" w:customStyle="1">
+    <w:name w:val="Normal Table_ba8589ce-b8e0-4987-b85f-c8f34435746e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7cc305df-d1c7-4dd8-bf2a-be7d7c40db91" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8412397d-a725-4d14-b001-366b2fabb1af"/>
+  <w:style w:type="table" w:styleId="TableGrid_b5424f6d-c77a-4d36-a137-66a2e57d3a94" w:customStyle="1">
+    <w:name w:val="Table Grid_b5424f6d-c77a-4d36-a137-66a2e57d3a94"/>
+    <w:basedOn w:val="NormalTable_ba8589ce-b8e0-4987-b85f-c8f34435746e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b503ecbd-6ebc-4f25-b73e-9f2b5992e4db" w:customStyle="1">
-    <w:name w:val="Normal Table_b503ecbd-6ebc-4f25-b73e-9f2b5992e4db"/>
+  <w:style w:type="table" w:styleId="NormalTable_0a4e60e6-433c-454f-92c8-aea7665f801f" w:customStyle="1">
+    <w:name w:val="Normal Table_0a4e60e6-433c-454f-92c8-aea7665f801f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4dbfa7b3-8371-4019-8a73-030b8bd45a0a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b503ecbd-6ebc-4f25-b73e-9f2b5992e4db"/>
+  <w:style w:type="table" w:styleId="TableGrid_6d7f0ac8-89b9-4d98-bd5c-a579cbd93ef7" w:customStyle="1">
+    <w:name w:val="Table Grid_6d7f0ac8-89b9-4d98-bd5c-a579cbd93ef7"/>
+    <w:basedOn w:val="NormalTable_0a4e60e6-433c-454f-92c8-aea7665f801f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_081d971f-1064-4e0a-be42-bbcff9341929" w:customStyle="1">
-    <w:name w:val="Normal Table_081d971f-1064-4e0a-be42-bbcff9341929"/>
+  <w:style w:type="table" w:styleId="NormalTable_e46ef633-c256-466c-b116-90f0d5ef1c7b" w:customStyle="1">
+    <w:name w:val="Normal Table_e46ef633-c256-466c-b116-90f0d5ef1c7b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4538d0a5-1e9e-456b-aa32-406af70e7106" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_081d971f-1064-4e0a-be42-bbcff9341929"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec577a3f-236c-4926-866f-3f30d4145a9e" w:customStyle="1">
+    <w:name w:val="Table Grid_ec577a3f-236c-4926-866f-3f30d4145a9e"/>
+    <w:basedOn w:val="NormalTable_e46ef633-c256-466c-b116-90f0d5ef1c7b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cea610eb-443a-4cfb-a83a-87d73c7888a2" w:customStyle="1">
-    <w:name w:val="Normal Table_cea610eb-443a-4cfb-a83a-87d73c7888a2"/>
+  <w:style w:type="table" w:styleId="NormalTable_db003a3d-0160-43d1-bb26-4a4960266a3c" w:customStyle="1">
+    <w:name w:val="Normal Table_db003a3d-0160-43d1-bb26-4a4960266a3c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_85f6fae1-5821-495c-bf5e-54f76c8ac304" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cea610eb-443a-4cfb-a83a-87d73c7888a2"/>
+  <w:style w:type="table" w:styleId="TableGrid_b36b260d-cf80-4708-b82a-b36ce0e94a9c" w:customStyle="1">
+    <w:name w:val="Table Grid_b36b260d-cf80-4708-b82a-b36ce0e94a9c"/>
+    <w:basedOn w:val="NormalTable_db003a3d-0160-43d1-bb26-4a4960266a3c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b7455319-505f-44a5-b526-b9afa3efd2b3" w:customStyle="1">
+    <w:name w:val="Normal Table_b7455319-505f-44a5-b526-b9afa3efd2b3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_7b73252b-dd54-471a-801c-4d71d0159924" w:customStyle="1">
+    <w:name w:val="Table Grid_7b73252b-dd54-471a-801c-4d71d0159924"/>
+    <w:basedOn w:val="NormalTable_b7455319-505f-44a5-b526-b9afa3efd2b3"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_56afc4c6-1a7d-4035-aa55-411a9ad7f62c" w:customStyle="1">
+    <w:name w:val="Normal Table_56afc4c6-1a7d-4035-aa55-411a9ad7f62c"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_7b0f4664-faba-4622-b449-ebe06341e19b" w:customStyle="1">
+    <w:name w:val="Table Grid_7b0f4664-faba-4622-b449-ebe06341e19b"/>
+    <w:basedOn w:val="NormalTable_56afc4c6-1a7d-4035-aa55-411a9ad7f62c"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_eb1572ca-4510-4234-bae2-2f947d470e8e" w:customStyle="1">
+    <w:name w:val="Normal Table_eb1572ca-4510-4234-bae2-2f947d470e8e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_8044b452-26e0-4f66-9cf8-9a0555af6fee" w:customStyle="1">
+    <w:name w:val="Table Grid_8044b452-26e0-4f66-9cf8-9a0555af6fee"/>
+    <w:basedOn w:val="NormalTable_eb1572ca-4510-4234-bae2-2f947d470e8e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_5de3fd0b-d695-4d8d-8c2c-26aead2504a3" w:customStyle="1">
+    <w:name w:val="Normal Table_5de3fd0b-d695-4d8d-8c2c-26aead2504a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_5e4e096c-a415-4df2-a263-908958dd5b4a" w:customStyle="1">
+    <w:name w:val="Table Grid_5e4e096c-a415-4df2-a263-908958dd5b4a"/>
+    <w:basedOn w:val="NormalTable_5de3fd0b-d695-4d8d-8c2c-26aead2504a3"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/OBF175416/Downloads/Sjekkliste%20om%20asbest%20(1).dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>