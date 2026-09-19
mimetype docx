--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7497C117">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
           <w:b/>
@@ -1731,411 +1732,421 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54137405">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6851baf4-7f68-4bde-993d-605bcb3a7bad"/>
+      <w:tblStyle w:val="TableGrid_a94f3e63-9bc0-4434-9ca3-ff4e641acd04"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.07.2026 11:44:57 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:51:40 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4ce068b3-a87c-48af-8c8e-9b152796b282"/>
+      <w:tblStyle w:val="TableGrid_56cb69ab-1a76-48fa-9c92-07fcf1312704"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6087"/>
-      <w:gridCol w:w="2184"/>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6087"/>
+          <w:tcW w:type="dxa" w:w="5658"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_710b49d4-ebf3-4595-b0e2-5f0c35f29b5a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_70623b20-bc17-42d8-ae3d-a1acd5231727"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0ddeaf85-d415-4f18-8535-c00ed5bead87"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_180263ce-2aa3-4f83-987a-fea5d3b79972"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2184"/>
+          <w:tcW w:type="dxa" w:w="2613"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0ddeaf85-d415-4f18-8535-c00ed5bead87"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_180263ce-2aa3-4f83-987a-fea5d3b79972"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
+            <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
+      <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7fad6313-85d2-449a-ac76-b7d1828bcfb7"/>
+      <w:tblStyle w:val="TableGrid_ac1c90ac-2b02-44a1-9cce-3f36be0ac0e8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2157,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_25879f7d-d0cd-4e8b-823d-20109fa1df18"/>
+            <w:tblStyle w:val="TableGrid_7185c9e7-93f7-4702-88d9-29f68df3fa7e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
+            <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_771f98cc-4e40-4dac-8980-dc5219022a47"/>
+            <w:tblStyle w:val="TableGrid_3d74edb4-e08a-4dc4-a846-f2c7a2c24c70"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1200"/>
+            <w:gridCol w:w="860"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1200"/>
+                <w:tcW w:type="dxa" w:w="860"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1200"/>
+                <w:tcW w:type="dxa" w:w="860"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
+            <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
+      <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_52f47548-b0d3-4f92-be98-b8ad43d48bab"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5658"/>
+      <w:gridCol w:w="2613"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5658"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_70623b20-bc17-42d8-ae3d-a1acd5231727"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_180263ce-2aa3-4f83-987a-fea5d3b79972"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2613"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_180263ce-2aa3-4f83-987a-fea5d3b79972"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_2dfbf775-5888-4d22-b3a3-636a943230b4"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5897"/>
+      <w:gridCol w:w="3175"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5897"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_23495d0d-855c-4e76-9130-902df8303b9c"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3175"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_2bf7c667-a868-4a8c-98e9-0680618a7c3e"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="860"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="860"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="860"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Berit Elise Bye</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4571,660 +5139,883 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7" w:customStyle="1">
-    <w:name w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
+  <w:style w:type="paragraph" w:styleId="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5" w:customStyle="1">
+    <w:name w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_892f515c-effb-4e73-b1a7-332c76fa9d3d"/>
+    <w:basedOn w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_449060c1-5584-4d51-b060-da7164b7b416" w:customStyle="1">
-    <w:name w:val="Normal Table_449060c1-5584-4d51-b060-da7164b7b416"/>
+  <w:style w:type="table" w:styleId="NormalTable_76e94ad5-8eb2-4187-95da-032465e574b9" w:customStyle="1">
+    <w:name w:val="Normal Table_76e94ad5-8eb2-4187-95da-032465e574b9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ec95be64-bb14-4b3f-b2cf-53772e4f36c6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_449060c1-5584-4d51-b060-da7164b7b416"/>
+  <w:style w:type="table" w:styleId="TableGrid_942651a9-8e04-4e0f-a723-821321cb85db" w:customStyle="1">
+    <w:name w:val="Table Grid_942651a9-8e04-4e0f-a723-821321cb85db"/>
+    <w:basedOn w:val="NormalTable_76e94ad5-8eb2-4187-95da-032465e574b9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_710b49d4-ebf3-4595-b0e2-5f0c35f29b5a" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_70623b20-bc17-42d8-ae3d-a1acd5231727" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_70623b20-bc17-42d8-ae3d-a1acd5231727"/>
+    <w:basedOn w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_180263ce-2aa3-4f83-987a-fea5d3b79972" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_180263ce-2aa3-4f83-987a-fea5d3b79972"/>
+    <w:basedOn w:val="Normal_669fbdf7-2b6d-4d44-9b6b-780ad4dc0fc5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8deffa77-adac-4302-8e66-589d70c73f13" w:customStyle="1">
-    <w:name w:val="Normal Table_8deffa77-adac-4302-8e66-589d70c73f13"/>
+  <w:style w:type="table" w:styleId="NormalTable_0e15b9b5-e5aa-4dc9-b988-e7c8ec7d455f" w:customStyle="1">
+    <w:name w:val="Normal Table_0e15b9b5-e5aa-4dc9-b988-e7c8ec7d455f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ba492048-a80c-437f-8de9-494b8c1b953e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8deffa77-adac-4302-8e66-589d70c73f13"/>
+  <w:style w:type="table" w:styleId="TableGrid_9d2836ef-d741-4b4f-bdd7-df53e4a54325" w:customStyle="1">
+    <w:name w:val="Table Grid_9d2836ef-d741-4b4f-bdd7-df53e4a54325"/>
+    <w:basedOn w:val="NormalTable_0e15b9b5-e5aa-4dc9-b988-e7c8ec7d455f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9f80899e-3258-49fe-b313-5eeb0fe7dfd3" w:customStyle="1">
-    <w:name w:val="Normal Table_9f80899e-3258-49fe-b313-5eeb0fe7dfd3"/>
+  <w:style w:type="table" w:styleId="NormalTable_b2146066-b586-4cae-9c23-77fd6b36f437" w:customStyle="1">
+    <w:name w:val="Normal Table_b2146066-b586-4cae-9c23-77fd6b36f437"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5d4dd6a-c9b1-42e1-89eb-0464968415b9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9f80899e-3258-49fe-b313-5eeb0fe7dfd3"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba0bbac9-7f1d-4d03-bdf0-942de47c8eb6" w:customStyle="1">
+    <w:name w:val="Table Grid_ba0bbac9-7f1d-4d03-bdf0-942de47c8eb6"/>
+    <w:basedOn w:val="NormalTable_b2146066-b586-4cae-9c23-77fd6b36f437"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_02066f67-0d28-4b2d-97e4-36ec3ea28aab" w:customStyle="1">
-    <w:name w:val="Normal Table_02066f67-0d28-4b2d-97e4-36ec3ea28aab"/>
+  <w:style w:type="table" w:styleId="NormalTable_9f64863e-eeb2-4783-a15f-40b40da849f1" w:customStyle="1">
+    <w:name w:val="Normal Table_9f64863e-eeb2-4783-a15f-40b40da849f1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_07438e37-f9f4-4357-8e7e-6d36d1e2fae1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_02066f67-0d28-4b2d-97e4-36ec3ea28aab"/>
+  <w:style w:type="table" w:styleId="TableGrid_ef88fdad-ea54-4bbf-b5e7-edc4003e9524" w:customStyle="1">
+    <w:name w:val="Table Grid_ef88fdad-ea54-4bbf-b5e7-edc4003e9524"/>
+    <w:basedOn w:val="NormalTable_9f64863e-eeb2-4783-a15f-40b40da849f1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ffb68d9b-8999-4639-bb95-b7a9f5d8e8a4" w:customStyle="1">
-    <w:name w:val="Normal Table_ffb68d9b-8999-4639-bb95-b7a9f5d8e8a4"/>
+  <w:style w:type="table" w:styleId="NormalTable_fae1b11f-61ed-45fa-97f4-6ed2ae188a39" w:customStyle="1">
+    <w:name w:val="Normal Table_fae1b11f-61ed-45fa-97f4-6ed2ae188a39"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ad4f27ce-85fb-484a-a8d9-4b934a28d635" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ffb68d9b-8999-4639-bb95-b7a9f5d8e8a4"/>
+  <w:style w:type="table" w:styleId="TableGrid_5b0459eb-0e69-462a-9e9a-26bc9f270322" w:customStyle="1">
+    <w:name w:val="Table Grid_5b0459eb-0e69-462a-9e9a-26bc9f270322"/>
+    <w:basedOn w:val="NormalTable_fae1b11f-61ed-45fa-97f4-6ed2ae188a39"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_53d54f2b-3329-40aa-aa8e-6e5242e930e4" w:customStyle="1">
-    <w:name w:val="Normal Table_53d54f2b-3329-40aa-aa8e-6e5242e930e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_04f04a80-3760-48b8-a201-d74b2d4be92f" w:customStyle="1">
+    <w:name w:val="Normal Table_04f04a80-3760-48b8-a201-d74b2d4be92f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6851baf4-7f68-4bde-993d-605bcb3a7bad" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_53d54f2b-3329-40aa-aa8e-6e5242e930e4"/>
+  <w:style w:type="table" w:styleId="TableGrid_a94f3e63-9bc0-4434-9ca3-ff4e641acd04" w:customStyle="1">
+    <w:name w:val="Table Grid_a94f3e63-9bc0-4434-9ca3-ff4e641acd04"/>
+    <w:basedOn w:val="NormalTable_04f04a80-3760-48b8-a201-d74b2d4be92f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4cf5b284-1d40-4a62-bb91-005706683dd2" w:customStyle="1">
-    <w:name w:val="Normal Table_4cf5b284-1d40-4a62-bb91-005706683dd2"/>
+  <w:style w:type="table" w:styleId="NormalTable_9b146d72-e64b-4a78-9c56-e46cf2e2bedc" w:customStyle="1">
+    <w:name w:val="Normal Table_9b146d72-e64b-4a78-9c56-e46cf2e2bedc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4ce068b3-a87c-48af-8c8e-9b152796b282" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4cf5b284-1d40-4a62-bb91-005706683dd2"/>
+  <w:style w:type="table" w:styleId="TableGrid_52f47548-b0d3-4f92-be98-b8ad43d48bab" w:customStyle="1">
+    <w:name w:val="Table Grid_52f47548-b0d3-4f92-be98-b8ad43d48bab"/>
+    <w:basedOn w:val="NormalTable_9b146d72-e64b-4a78-9c56-e46cf2e2bedc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a3b33a72-ed2f-4d4d-8850-3d29349b5fa0" w:customStyle="1">
-    <w:name w:val="Normal Table_a3b33a72-ed2f-4d4d-8850-3d29349b5fa0"/>
+  <w:style w:type="table" w:styleId="NormalTable_fb0ab180-e930-4a09-a15b-95f55e4c6504" w:customStyle="1">
+    <w:name w:val="Normal Table_fb0ab180-e930-4a09-a15b-95f55e4c6504"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_25879f7d-d0cd-4e8b-823d-20109fa1df18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a3b33a72-ed2f-4d4d-8850-3d29349b5fa0"/>
+  <w:style w:type="table" w:styleId="TableGrid_23495d0d-855c-4e76-9130-902df8303b9c" w:customStyle="1">
+    <w:name w:val="Table Grid_23495d0d-855c-4e76-9130-902df8303b9c"/>
+    <w:basedOn w:val="NormalTable_fb0ab180-e930-4a09-a15b-95f55e4c6504"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6349158e-e525-412e-ae38-824b1a7aff82" w:customStyle="1">
-    <w:name w:val="Normal Table_6349158e-e525-412e-ae38-824b1a7aff82"/>
+  <w:style w:type="table" w:styleId="NormalTable_421e2115-69c9-4b07-ab14-e5841474f935" w:customStyle="1">
+    <w:name w:val="Normal Table_421e2115-69c9-4b07-ab14-e5841474f935"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_771f98cc-4e40-4dac-8980-dc5219022a47" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6349158e-e525-412e-ae38-824b1a7aff82"/>
+  <w:style w:type="table" w:styleId="TableGrid_2bf7c667-a868-4a8c-98e9-0680618a7c3e" w:customStyle="1">
+    <w:name w:val="Table Grid_2bf7c667-a868-4a8c-98e9-0680618a7c3e"/>
+    <w:basedOn w:val="NormalTable_421e2115-69c9-4b07-ab14-e5841474f935"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b68378a6-97f4-4043-be99-4fe3668978ef" w:customStyle="1">
-    <w:name w:val="Normal Table_b68378a6-97f4-4043-be99-4fe3668978ef"/>
+  <w:style w:type="table" w:styleId="NormalTable_c3d9b118-274c-4765-aee3-8a8e0bb0eb08" w:customStyle="1">
+    <w:name w:val="Normal Table_c3d9b118-274c-4765-aee3-8a8e0bb0eb08"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7fad6313-85d2-449a-ac76-b7d1828bcfb7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b68378a6-97f4-4043-be99-4fe3668978ef"/>
+  <w:style w:type="table" w:styleId="TableGrid_2dfbf775-5888-4d22-b3a3-636a943230b4" w:customStyle="1">
+    <w:name w:val="Table Grid_2dfbf775-5888-4d22-b3a3-636a943230b4"/>
+    <w:basedOn w:val="NormalTable_c3d9b118-274c-4765-aee3-8a8e0bb0eb08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_289fe932-1f5d-44de-af0d-dd31c428ae71" w:customStyle="1">
+    <w:name w:val="Normal Table_289fe932-1f5d-44de-af0d-dd31c428ae71"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_56cb69ab-1a76-48fa-9c92-07fcf1312704" w:customStyle="1">
+    <w:name w:val="Table Grid_56cb69ab-1a76-48fa-9c92-07fcf1312704"/>
+    <w:basedOn w:val="NormalTable_289fe932-1f5d-44de-af0d-dd31c428ae71"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_339b2e28-f5de-4d0a-8be6-e153f5235abb" w:customStyle="1">
+    <w:name w:val="Normal Table_339b2e28-f5de-4d0a-8be6-e153f5235abb"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_7185c9e7-93f7-4702-88d9-29f68df3fa7e" w:customStyle="1">
+    <w:name w:val="Table Grid_7185c9e7-93f7-4702-88d9-29f68df3fa7e"/>
+    <w:basedOn w:val="NormalTable_339b2e28-f5de-4d0a-8be6-e153f5235abb"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ef664fde-a56d-48dc-91b4-77a777779f26" w:customStyle="1">
+    <w:name w:val="Normal Table_ef664fde-a56d-48dc-91b4-77a777779f26"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3d74edb4-e08a-4dc4-a846-f2c7a2c24c70" w:customStyle="1">
+    <w:name w:val="Table Grid_3d74edb4-e08a-4dc4-a846-f2c7a2c24c70"/>
+    <w:basedOn w:val="NormalTable_ef664fde-a56d-48dc-91b4-77a777779f26"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_91c6a556-6e10-458c-8a63-e7a1075857c2" w:customStyle="1">
+    <w:name w:val="Normal Table_91c6a556-6e10-458c-8a63-e7a1075857c2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_ac1c90ac-2b02-44a1-9cce-3f36be0ac0e8" w:customStyle="1">
+    <w:name w:val="Table Grid_ac1c90ac-2b02-44a1-9cce-3f36be0ac0e8"/>
+    <w:basedOn w:val="NormalTable_91c6a556-6e10-458c-8a63-e7a1075857c2"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>