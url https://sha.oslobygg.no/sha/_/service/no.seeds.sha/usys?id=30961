--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -386,51 +386,87 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eks.: Lusetjern skole - bygg G – ombygning (sett inn prosjektnummer) </w:t>
+              <w:t xml:space="preserve">Eks.: Lusetjern skole - bygg G </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverandør -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ombygning (sett inn prosjektnummer) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -440,60 +476,51 @@
               <w:t xml:space="preserve">Hvilken innregistreringsløsning skal benyttes (HMSREG app, infobric, etc)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skal det brukes rundell</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> må leverandør oppgi hvilket system de skal bruke.</w:t>
+              <w:t xml:space="preserve">Skal det brukes rundell må leverandør oppgi hvilket system de skal bruke.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -626,60 +653,51 @@
               </w:rPr>
               <w:t xml:space="preserve">fornavn.etternavn@obf.oslo.kommune.no</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">mobilnr</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:</w:t>
+              <w:t xml:space="preserve">mobilnr:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
@@ -714,60 +732,51 @@
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">fornavn.etternavn@obf.oslo.kommune.no</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">mobilnr</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:</w:t>
+              <w:t xml:space="preserve">mobilnr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1513,60 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ved fravik</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> fra Oslomodellen, angi andel lærlinger %</w:t>
+              <w:t xml:space="preserve">Ved fravik fra Oslomodellen, angi andel lærlinger %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
@@ -1797,117 +1797,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_20c043cc-6d28-4fed-ad06-d0a9ea86e0c6"/>
+      <w:tblStyle w:val="TableGrid_6aad2c8e-5a99-4ed2-bc7f-4be11f1b6832"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:07:29 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:17:16 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1924,153 +1924,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0e819141-8aa0-4ed0-bfa3-ef987bf011b6"/>
+      <w:tblStyle w:val="TableGrid_f248b161-5c4d-4b66-8da3-856b18ad6b77"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_e6759f75-d684-4cc2-a680-bc361c0dd8e2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_aa3bc0e2-0506-4261-acd6-08e915489cbc"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 5</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_01a79ce7-647d-4bc7-87e2-aac781d353da"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0e960eff-c9d6-4c56-bcf1-8511aa36cb01"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt_kontrakt</w:t>
+            <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_01a79ce7-647d-4bc7-87e2-aac781d353da"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0e960eff-c9d6-4c56-bcf1-8511aa36cb01"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+            <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2083,59 +2083,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+      <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3fd21cf8-f919-417c-b2e9-bd736126c7c2"/>
+      <w:tblStyle w:val="TableGrid_803b7c14-d61b-45ba-8f75-765491b19f05"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2146,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ac3d6e73-da3f-4e4f-8f18-1f6d81a4b1bf"/>
+            <w:tblStyle w:val="TableGrid_54255442-fa04-40fc-9816-e8876f8b114f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">26.08.2025 (Berit Elise Bye)</w:t>
+                  <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+            <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c8951372-b40d-43c2-920b-c35df4948728"/>
+            <w:tblStyle w:val="TableGrid_49676dab-d3de-4c68-b9a4-920b767039ed"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1200"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+            <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+      <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2608,51 +2608,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4571,629 +4571,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d" w:customStyle="1">
-    <w:name w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_95637b68-7267-4f61-a138-d1ccd31901e4" w:customStyle="1">
+    <w:name w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_c96eb6b5-7fa6-4ba3-9567-8413557900f8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+    <w:basedOn w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4c7140eb-170a-4d08-abc3-52266a8957fc" w:customStyle="1">
-    <w:name w:val="Normal Table_4c7140eb-170a-4d08-abc3-52266a8957fc"/>
+  <w:style w:type="table" w:styleId="NormalTable_bbc6715f-9a20-416d-8cfe-879827615a46" w:customStyle="1">
+    <w:name w:val="Normal Table_bbc6715f-9a20-416d-8cfe-879827615a46"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4491f3f6-caec-4321-bf69-42fe62b8b468" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4c7140eb-170a-4d08-abc3-52266a8957fc"/>
+  <w:style w:type="table" w:styleId="TableGrid_aacd0acd-9cd0-42a5-a2cd-7c7c0f6fd4b5" w:customStyle="1">
+    <w:name w:val="Table Grid_aacd0acd-9cd0-42a5-a2cd-7c7c0f6fd4b5"/>
+    <w:basedOn w:val="NormalTable_bbc6715f-9a20-416d-8cfe-879827615a46"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_e6759f75-d684-4cc2-a680-bc361c0dd8e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_aa3bc0e2-0506-4261-acd6-08e915489cbc" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_aa3bc0e2-0506-4261-acd6-08e915489cbc"/>
+    <w:basedOn w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_01a79ce7-647d-4bc7-87e2-aac781d353da" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_64ef91b0-0dca-4c24-8149-518b53a91a5d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_0e960eff-c9d6-4c56-bcf1-8511aa36cb01" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0e960eff-c9d6-4c56-bcf1-8511aa36cb01"/>
+    <w:basedOn w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9dd153b2-d8f9-4c2a-a9b3-2c0eed699ed2" w:customStyle="1">
-    <w:name w:val="Normal Table_9dd153b2-d8f9-4c2a-a9b3-2c0eed699ed2"/>
+  <w:style w:type="table" w:styleId="NormalTable_c4fc5120-18f3-47be-b8eb-eb247ae8eb97" w:customStyle="1">
+    <w:name w:val="Normal Table_c4fc5120-18f3-47be-b8eb-eb247ae8eb97"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_93d409af-736b-44b3-924f-7fbd0438636a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9dd153b2-d8f9-4c2a-a9b3-2c0eed699ed2"/>
+  <w:style w:type="table" w:styleId="TableGrid_bfdc2ddf-2bf9-4933-8fc5-b32ca139c7a2" w:customStyle="1">
+    <w:name w:val="Table Grid_bfdc2ddf-2bf9-4933-8fc5-b32ca139c7a2"/>
+    <w:basedOn w:val="NormalTable_c4fc5120-18f3-47be-b8eb-eb247ae8eb97"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac3b8d3e-83d7-4b47-85c5-e6c75609cb1c" w:customStyle="1">
-    <w:name w:val="Normal Table_ac3b8d3e-83d7-4b47-85c5-e6c75609cb1c"/>
+  <w:style w:type="table" w:styleId="NormalTable_a7526a2c-e03c-4ab0-bc46-b527bdb822a2" w:customStyle="1">
+    <w:name w:val="Normal Table_a7526a2c-e03c-4ab0-bc46-b527bdb822a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4587ec16-5728-4f8a-9201-7c8bf5e4b2b4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac3b8d3e-83d7-4b47-85c5-e6c75609cb1c"/>
+  <w:style w:type="table" w:styleId="TableGrid_40aeb758-4aa8-421d-ae7f-ef7f4392aaa1" w:customStyle="1">
+    <w:name w:val="Table Grid_40aeb758-4aa8-421d-ae7f-ef7f4392aaa1"/>
+    <w:basedOn w:val="NormalTable_a7526a2c-e03c-4ab0-bc46-b527bdb822a2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2df9f3fd-d9e5-4ce7-b5f3-f9ef096c72eb" w:customStyle="1">
-    <w:name w:val="Normal Table_2df9f3fd-d9e5-4ce7-b5f3-f9ef096c72eb"/>
+  <w:style w:type="table" w:styleId="NormalTable_64a87053-45c5-4182-ab60-1270d40ef175" w:customStyle="1">
+    <w:name w:val="Normal Table_64a87053-45c5-4182-ab60-1270d40ef175"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_14e3d70c-2f30-4793-8cb2-ed4cf604e1a5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2df9f3fd-d9e5-4ce7-b5f3-f9ef096c72eb"/>
+  <w:style w:type="table" w:styleId="TableGrid_94b1df66-6f99-4f66-8e46-6325fa5ea3a4" w:customStyle="1">
+    <w:name w:val="Table Grid_94b1df66-6f99-4f66-8e46-6325fa5ea3a4"/>
+    <w:basedOn w:val="NormalTable_64a87053-45c5-4182-ab60-1270d40ef175"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_632ce2fb-af45-436a-bbcf-5fa1ab34008f" w:customStyle="1">
-    <w:name w:val="Normal Table_632ce2fb-af45-436a-bbcf-5fa1ab34008f"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec739016-7f57-46c2-9796-497c4c31e8e6" w:customStyle="1">
+    <w:name w:val="Normal Table_ec739016-7f57-46c2-9796-497c4c31e8e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b13fbab0-98dd-4074-9ce2-4acd5a10fa10" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_632ce2fb-af45-436a-bbcf-5fa1ab34008f"/>
+  <w:style w:type="table" w:styleId="TableGrid_1c2cfc43-a904-4c4c-ad06-d28e4d6dae92" w:customStyle="1">
+    <w:name w:val="Table Grid_1c2cfc43-a904-4c4c-ad06-d28e4d6dae92"/>
+    <w:basedOn w:val="NormalTable_ec739016-7f57-46c2-9796-497c4c31e8e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6483d048-0f50-462d-b166-265817a61423" w:customStyle="1">
-    <w:name w:val="Normal Table_6483d048-0f50-462d-b166-265817a61423"/>
+  <w:style w:type="table" w:styleId="NormalTable_71c5b052-2423-4d30-b509-284d63270b7a" w:customStyle="1">
+    <w:name w:val="Normal Table_71c5b052-2423-4d30-b509-284d63270b7a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_20c043cc-6d28-4fed-ad06-d0a9ea86e0c6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6483d048-0f50-462d-b166-265817a61423"/>
+  <w:style w:type="table" w:styleId="TableGrid_6aad2c8e-5a99-4ed2-bc7f-4be11f1b6832" w:customStyle="1">
+    <w:name w:val="Table Grid_6aad2c8e-5a99-4ed2-bc7f-4be11f1b6832"/>
+    <w:basedOn w:val="NormalTable_71c5b052-2423-4d30-b509-284d63270b7a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a832a440-e87f-4649-941a-c37a6bad44a4" w:customStyle="1">
-    <w:name w:val="Normal Table_a832a440-e87f-4649-941a-c37a6bad44a4"/>
+  <w:style w:type="table" w:styleId="NormalTable_0010b180-029c-4cba-8926-de5c1c6496dc" w:customStyle="1">
+    <w:name w:val="Normal Table_0010b180-029c-4cba-8926-de5c1c6496dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0e819141-8aa0-4ed0-bfa3-ef987bf011b6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a832a440-e87f-4649-941a-c37a6bad44a4"/>
+  <w:style w:type="table" w:styleId="TableGrid_f248b161-5c4d-4b66-8da3-856b18ad6b77" w:customStyle="1">
+    <w:name w:val="Table Grid_f248b161-5c4d-4b66-8da3-856b18ad6b77"/>
+    <w:basedOn w:val="NormalTable_0010b180-029c-4cba-8926-de5c1c6496dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9cac8b6e-365b-43cf-8288-ff67613b4688" w:customStyle="1">
-    <w:name w:val="Normal Table_9cac8b6e-365b-43cf-8288-ff67613b4688"/>
+  <w:style w:type="table" w:styleId="NormalTable_88fd244f-8de4-42aa-bd8c-a4d557f0272e" w:customStyle="1">
+    <w:name w:val="Normal Table_88fd244f-8de4-42aa-bd8c-a4d557f0272e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac3d6e73-da3f-4e4f-8f18-1f6d81a4b1bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9cac8b6e-365b-43cf-8288-ff67613b4688"/>
+  <w:style w:type="table" w:styleId="TableGrid_54255442-fa04-40fc-9816-e8876f8b114f" w:customStyle="1">
+    <w:name w:val="Table Grid_54255442-fa04-40fc-9816-e8876f8b114f"/>
+    <w:basedOn w:val="NormalTable_88fd244f-8de4-42aa-bd8c-a4d557f0272e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5534c6d1-3878-45dd-b74d-ea66bbdb1931" w:customStyle="1">
-    <w:name w:val="Normal Table_5534c6d1-3878-45dd-b74d-ea66bbdb1931"/>
+  <w:style w:type="table" w:styleId="NormalTable_0c7f5ffa-2999-4684-8fc3-d26e3952d1ca" w:customStyle="1">
+    <w:name w:val="Normal Table_0c7f5ffa-2999-4684-8fc3-d26e3952d1ca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8951372-b40d-43c2-920b-c35df4948728" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5534c6d1-3878-45dd-b74d-ea66bbdb1931"/>
+  <w:style w:type="table" w:styleId="TableGrid_49676dab-d3de-4c68-b9a4-920b767039ed" w:customStyle="1">
+    <w:name w:val="Table Grid_49676dab-d3de-4c68-b9a4-920b767039ed"/>
+    <w:basedOn w:val="NormalTable_0c7f5ffa-2999-4684-8fc3-d26e3952d1ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c1bc8a07-f30d-492f-9e79-bcffc3fcd8ae" w:customStyle="1">
-    <w:name w:val="Normal Table_c1bc8a07-f30d-492f-9e79-bcffc3fcd8ae"/>
+  <w:style w:type="table" w:styleId="NormalTable_3720e315-f6d6-42b3-96b2-bd1a0f468a48" w:customStyle="1">
+    <w:name w:val="Normal Table_3720e315-f6d6-42b3-96b2-bd1a0f468a48"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3fd21cf8-f919-417c-b2e9-bd736126c7c2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c1bc8a07-f30d-492f-9e79-bcffc3fcd8ae"/>
+  <w:style w:type="table" w:styleId="TableGrid_803b7c14-d61b-45ba-8f75-765491b19f05" w:customStyle="1">
+    <w:name w:val="Table Grid_803b7c14-d61b-45ba-8f75-765491b19f05"/>
+    <w:basedOn w:val="NormalTable_3720e315-f6d6-42b3-96b2-bd1a0f468a48"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -5477,52 +5477,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>501</Words>
-  <Characters>2660</Characters>
+  <Words>502</Words>
+  <Characters>2665</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <Company>Omsorgsbygg Oslo KF</Company>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Otto Steinskog</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled" pid="2">
     <vt:lpstr>true</vt:lpstr>
   </property>