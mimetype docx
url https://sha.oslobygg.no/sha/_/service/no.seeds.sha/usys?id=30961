--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -1797,117 +1797,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6aad2c8e-5a99-4ed2-bc7f-4be11f1b6832"/>
+      <w:tblStyle w:val="TableGrid_6851baf4-7f68-4bde-993d-605bcb3a7bad"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:17:16 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:44:57 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1924,153 +1924,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f248b161-5c4d-4b66-8da3-856b18ad6b77"/>
+      <w:tblStyle w:val="TableGrid_4ce068b3-a87c-48af-8c8e-9b152796b282"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_aa3bc0e2-0506-4261-acd6-08e915489cbc"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_710b49d4-ebf3-4595-b0e2-5f0c35f29b5a"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0e960eff-c9d6-4c56-bcf1-8511aa36cb01"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0ddeaf85-d415-4f18-8535-c00ed5bead87"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0e960eff-c9d6-4c56-bcf1-8511aa36cb01"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0ddeaf85-d415-4f18-8535-c00ed5bead87"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+            <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2083,59 +2083,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+      <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_803b7c14-d61b-45ba-8f75-765491b19f05"/>
+      <w:tblStyle w:val="TableGrid_7fad6313-85d2-449a-ac76-b7d1828bcfb7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2146,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_54255442-fa04-40fc-9816-e8876f8b114f"/>
+            <w:tblStyle w:val="TableGrid_25879f7d-d0cd-4e8b-823d-20109fa1df18"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+            <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_49676dab-d3de-4c68-b9a4-920b767039ed"/>
+            <w:tblStyle w:val="TableGrid_771f98cc-4e40-4dac-8980-dc5219022a47"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1200"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+            <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+      <w:pStyle w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4571,629 +4571,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_95637b68-7267-4f61-a138-d1ccd31901e4" w:customStyle="1">
-    <w:name w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7" w:customStyle="1">
+    <w:name w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_27287674-1853-47f0-a989-e4a591a732c6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_78b36e15-0d36-4a2c-98d7-cdcd91be733d"/>
+    <w:basedOn w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bbc6715f-9a20-416d-8cfe-879827615a46" w:customStyle="1">
-    <w:name w:val="Normal Table_bbc6715f-9a20-416d-8cfe-879827615a46"/>
+  <w:style w:type="table" w:styleId="NormalTable_449060c1-5584-4d51-b060-da7164b7b416" w:customStyle="1">
+    <w:name w:val="Normal Table_449060c1-5584-4d51-b060-da7164b7b416"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aacd0acd-9cd0-42a5-a2cd-7c7c0f6fd4b5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bbc6715f-9a20-416d-8cfe-879827615a46"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec95be64-bb14-4b3f-b2cf-53772e4f36c6" w:customStyle="1">
+    <w:name w:val="Table Grid_ec95be64-bb14-4b3f-b2cf-53772e4f36c6"/>
+    <w:basedOn w:val="NormalTable_449060c1-5584-4d51-b060-da7164b7b416"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_aa3bc0e2-0506-4261-acd6-08e915489cbc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_710b49d4-ebf3-4595-b0e2-5f0c35f29b5a" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_710b49d4-ebf3-4595-b0e2-5f0c35f29b5a"/>
+    <w:basedOn w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_0e960eff-c9d6-4c56-bcf1-8511aa36cb01" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_95637b68-7267-4f61-a138-d1ccd31901e4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_0ddeaf85-d415-4f18-8535-c00ed5bead87" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0ddeaf85-d415-4f18-8535-c00ed5bead87"/>
+    <w:basedOn w:val="Normal_b5f0bb0f-4e74-4826-8f6d-62330f81e8d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c4fc5120-18f3-47be-b8eb-eb247ae8eb97" w:customStyle="1">
-    <w:name w:val="Normal Table_c4fc5120-18f3-47be-b8eb-eb247ae8eb97"/>
+  <w:style w:type="table" w:styleId="NormalTable_8deffa77-adac-4302-8e66-589d70c73f13" w:customStyle="1">
+    <w:name w:val="Normal Table_8deffa77-adac-4302-8e66-589d70c73f13"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bfdc2ddf-2bf9-4933-8fc5-b32ca139c7a2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c4fc5120-18f3-47be-b8eb-eb247ae8eb97"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba492048-a80c-437f-8de9-494b8c1b953e" w:customStyle="1">
+    <w:name w:val="Table Grid_ba492048-a80c-437f-8de9-494b8c1b953e"/>
+    <w:basedOn w:val="NormalTable_8deffa77-adac-4302-8e66-589d70c73f13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a7526a2c-e03c-4ab0-bc46-b527bdb822a2" w:customStyle="1">
-    <w:name w:val="Normal Table_a7526a2c-e03c-4ab0-bc46-b527bdb822a2"/>
+  <w:style w:type="table" w:styleId="NormalTable_9f80899e-3258-49fe-b313-5eeb0fe7dfd3" w:customStyle="1">
+    <w:name w:val="Normal Table_9f80899e-3258-49fe-b313-5eeb0fe7dfd3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_40aeb758-4aa8-421d-ae7f-ef7f4392aaa1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a7526a2c-e03c-4ab0-bc46-b527bdb822a2"/>
+  <w:style w:type="table" w:styleId="TableGrid_f5d4dd6a-c9b1-42e1-89eb-0464968415b9" w:customStyle="1">
+    <w:name w:val="Table Grid_f5d4dd6a-c9b1-42e1-89eb-0464968415b9"/>
+    <w:basedOn w:val="NormalTable_9f80899e-3258-49fe-b313-5eeb0fe7dfd3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_64a87053-45c5-4182-ab60-1270d40ef175" w:customStyle="1">
-    <w:name w:val="Normal Table_64a87053-45c5-4182-ab60-1270d40ef175"/>
+  <w:style w:type="table" w:styleId="NormalTable_02066f67-0d28-4b2d-97e4-36ec3ea28aab" w:customStyle="1">
+    <w:name w:val="Normal Table_02066f67-0d28-4b2d-97e4-36ec3ea28aab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_94b1df66-6f99-4f66-8e46-6325fa5ea3a4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_64a87053-45c5-4182-ab60-1270d40ef175"/>
+  <w:style w:type="table" w:styleId="TableGrid_07438e37-f9f4-4357-8e7e-6d36d1e2fae1" w:customStyle="1">
+    <w:name w:val="Table Grid_07438e37-f9f4-4357-8e7e-6d36d1e2fae1"/>
+    <w:basedOn w:val="NormalTable_02066f67-0d28-4b2d-97e4-36ec3ea28aab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec739016-7f57-46c2-9796-497c4c31e8e6" w:customStyle="1">
-    <w:name w:val="Normal Table_ec739016-7f57-46c2-9796-497c4c31e8e6"/>
+  <w:style w:type="table" w:styleId="NormalTable_ffb68d9b-8999-4639-bb95-b7a9f5d8e8a4" w:customStyle="1">
+    <w:name w:val="Normal Table_ffb68d9b-8999-4639-bb95-b7a9f5d8e8a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1c2cfc43-a904-4c4c-ad06-d28e4d6dae92" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec739016-7f57-46c2-9796-497c4c31e8e6"/>
+  <w:style w:type="table" w:styleId="TableGrid_ad4f27ce-85fb-484a-a8d9-4b934a28d635" w:customStyle="1">
+    <w:name w:val="Table Grid_ad4f27ce-85fb-484a-a8d9-4b934a28d635"/>
+    <w:basedOn w:val="NormalTable_ffb68d9b-8999-4639-bb95-b7a9f5d8e8a4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_71c5b052-2423-4d30-b509-284d63270b7a" w:customStyle="1">
-    <w:name w:val="Normal Table_71c5b052-2423-4d30-b509-284d63270b7a"/>
+  <w:style w:type="table" w:styleId="NormalTable_53d54f2b-3329-40aa-aa8e-6e5242e930e4" w:customStyle="1">
+    <w:name w:val="Normal Table_53d54f2b-3329-40aa-aa8e-6e5242e930e4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6aad2c8e-5a99-4ed2-bc7f-4be11f1b6832" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_71c5b052-2423-4d30-b509-284d63270b7a"/>
+  <w:style w:type="table" w:styleId="TableGrid_6851baf4-7f68-4bde-993d-605bcb3a7bad" w:customStyle="1">
+    <w:name w:val="Table Grid_6851baf4-7f68-4bde-993d-605bcb3a7bad"/>
+    <w:basedOn w:val="NormalTable_53d54f2b-3329-40aa-aa8e-6e5242e930e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0010b180-029c-4cba-8926-de5c1c6496dc" w:customStyle="1">
-    <w:name w:val="Normal Table_0010b180-029c-4cba-8926-de5c1c6496dc"/>
+  <w:style w:type="table" w:styleId="NormalTable_4cf5b284-1d40-4a62-bb91-005706683dd2" w:customStyle="1">
+    <w:name w:val="Normal Table_4cf5b284-1d40-4a62-bb91-005706683dd2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f248b161-5c4d-4b66-8da3-856b18ad6b77" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0010b180-029c-4cba-8926-de5c1c6496dc"/>
+  <w:style w:type="table" w:styleId="TableGrid_4ce068b3-a87c-48af-8c8e-9b152796b282" w:customStyle="1">
+    <w:name w:val="Table Grid_4ce068b3-a87c-48af-8c8e-9b152796b282"/>
+    <w:basedOn w:val="NormalTable_4cf5b284-1d40-4a62-bb91-005706683dd2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88fd244f-8de4-42aa-bd8c-a4d557f0272e" w:customStyle="1">
-    <w:name w:val="Normal Table_88fd244f-8de4-42aa-bd8c-a4d557f0272e"/>
+  <w:style w:type="table" w:styleId="NormalTable_a3b33a72-ed2f-4d4d-8850-3d29349b5fa0" w:customStyle="1">
+    <w:name w:val="Normal Table_a3b33a72-ed2f-4d4d-8850-3d29349b5fa0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_54255442-fa04-40fc-9816-e8876f8b114f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88fd244f-8de4-42aa-bd8c-a4d557f0272e"/>
+  <w:style w:type="table" w:styleId="TableGrid_25879f7d-d0cd-4e8b-823d-20109fa1df18" w:customStyle="1">
+    <w:name w:val="Table Grid_25879f7d-d0cd-4e8b-823d-20109fa1df18"/>
+    <w:basedOn w:val="NormalTable_a3b33a72-ed2f-4d4d-8850-3d29349b5fa0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0c7f5ffa-2999-4684-8fc3-d26e3952d1ca" w:customStyle="1">
-    <w:name w:val="Normal Table_0c7f5ffa-2999-4684-8fc3-d26e3952d1ca"/>
+  <w:style w:type="table" w:styleId="NormalTable_6349158e-e525-412e-ae38-824b1a7aff82" w:customStyle="1">
+    <w:name w:val="Normal Table_6349158e-e525-412e-ae38-824b1a7aff82"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_49676dab-d3de-4c68-b9a4-920b767039ed" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0c7f5ffa-2999-4684-8fc3-d26e3952d1ca"/>
+  <w:style w:type="table" w:styleId="TableGrid_771f98cc-4e40-4dac-8980-dc5219022a47" w:customStyle="1">
+    <w:name w:val="Table Grid_771f98cc-4e40-4dac-8980-dc5219022a47"/>
+    <w:basedOn w:val="NormalTable_6349158e-e525-412e-ae38-824b1a7aff82"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3720e315-f6d6-42b3-96b2-bd1a0f468a48" w:customStyle="1">
-    <w:name w:val="Normal Table_3720e315-f6d6-42b3-96b2-bd1a0f468a48"/>
+  <w:style w:type="table" w:styleId="NormalTable_b68378a6-97f4-4043-be99-4fe3668978ef" w:customStyle="1">
+    <w:name w:val="Normal Table_b68378a6-97f4-4043-be99-4fe3668978ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_803b7c14-d61b-45ba-8f75-765491b19f05" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3720e315-f6d6-42b3-96b2-bd1a0f468a48"/>
+  <w:style w:type="table" w:styleId="TableGrid_7fad6313-85d2-449a-ac76-b7d1828bcfb7" w:customStyle="1">
+    <w:name w:val="Table Grid_7fad6313-85d2-449a-ac76-b7d1828bcfb7"/>
+    <w:basedOn w:val="NormalTable_b68378a6-97f4-4043-be99-4fe3668978ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>