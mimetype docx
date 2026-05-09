--- v1 (2026-02-06)
+++ v2 (2026-05-09)
@@ -6798,51 +6798,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6e5ee16a-cc8f-4200-bed4-c6c5db540d70"/>
+      <w:tblStyle w:val="TableGrid_b2d6aec3-2de8-4350-959b-1ae6c9aa598b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7002"/>
       <w:gridCol w:w="7002"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6853,51 +6853,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">06.02.2026 01:04:41 </w:t>
+            <w:t xml:space="preserve">09.05.2026 12:14:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -6925,51 +6925,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9937eab9-0f4d-4666-9701-f6c205f3c077"/>
+      <w:tblStyle w:val="TableGrid_621ec00e-31e7-4408-a0b0-a25722cbd23f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9396"/>
       <w:gridCol w:w="3371"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -7027,51 +7027,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+            <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -7084,59 +7084,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+      <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6c5d0b32-2b97-4877-b8eb-ab55acde7ea0"/>
+      <w:tblStyle w:val="TableGrid_d9a78aef-2c91-4696-8bab-580215207c53"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9103"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7147,51 +7147,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9103"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_bcc4d481-453e-4ffb-8fbc-bf72dfd1062c"/>
+            <w:tblStyle w:val="TableGrid_fbe6dedf-6045-4ed4-a130-df025cc034ef"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7292,72 +7292,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+            <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f65ca32c-fb86-4a7b-9e4f-fe9b4fe651d8"/>
+            <w:tblStyle w:val="TableGrid_465a83dd-7e3c-4387-868e-21ff638c8cf6"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7458,62 +7458,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+            <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+      <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8446,629 +8446,629 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f" w:customStyle="1">
-    <w:name w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720" w:customStyle="1">
+    <w:name w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+    <w:basedOn w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9646859e-05a1-48e5-b541-8ffbd1586951" w:customStyle="1">
-    <w:name w:val="Normal Table_9646859e-05a1-48e5-b541-8ffbd1586951"/>
+  <w:style w:type="table" w:styleId="NormalTable_df5fc427-2d06-491b-9a13-27c92c3d8c0a" w:customStyle="1">
+    <w:name w:val="Normal Table_df5fc427-2d06-491b-9a13-27c92c3d8c0a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7079902d-d225-4105-9953-229fcac809fd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9646859e-05a1-48e5-b541-8ffbd1586951"/>
+  <w:style w:type="table" w:styleId="TableGrid_88ccec4c-cbae-40d1-902c-a21399f7cab8" w:customStyle="1">
+    <w:name w:val="Table Grid_88ccec4c-cbae-40d1-902c-a21399f7cab8"/>
+    <w:basedOn w:val="NormalTable_df5fc427-2d06-491b-9a13-27c92c3d8c0a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+    <w:basedOn w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ef0c2999-9b2c-4cce-9e3f-0af23b942a8f"/>
+    <w:basedOn w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1521057d-53dd-4095-924a-afa41dbce732" w:customStyle="1">
-    <w:name w:val="Normal Table_1521057d-53dd-4095-924a-afa41dbce732"/>
+  <w:style w:type="table" w:styleId="NormalTable_0f643639-9c76-4672-a863-3a83b7154cc2" w:customStyle="1">
+    <w:name w:val="Normal Table_0f643639-9c76-4672-a863-3a83b7154cc2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_40032f6b-196d-4c95-a4d7-b8fc6a5680de" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1521057d-53dd-4095-924a-afa41dbce732"/>
+  <w:style w:type="table" w:styleId="TableGrid_f6a6ffef-e22f-4219-addc-60544752de62" w:customStyle="1">
+    <w:name w:val="Table Grid_f6a6ffef-e22f-4219-addc-60544752de62"/>
+    <w:basedOn w:val="NormalTable_0f643639-9c76-4672-a863-3a83b7154cc2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c2ddc3d7-b75c-4f35-b593-83cf7d61b403" w:customStyle="1">
-    <w:name w:val="Normal Table_c2ddc3d7-b75c-4f35-b593-83cf7d61b403"/>
+  <w:style w:type="table" w:styleId="NormalTable_a294f52f-4cfb-4f29-a9f6-694fe4099c58" w:customStyle="1">
+    <w:name w:val="Normal Table_a294f52f-4cfb-4f29-a9f6-694fe4099c58"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b3c412f3-a74a-4e27-93ac-721b6506a098" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c2ddc3d7-b75c-4f35-b593-83cf7d61b403"/>
+  <w:style w:type="table" w:styleId="TableGrid_d10e8020-30cb-441a-bfb8-244b9c0e5b58" w:customStyle="1">
+    <w:name w:val="Table Grid_d10e8020-30cb-441a-bfb8-244b9c0e5b58"/>
+    <w:basedOn w:val="NormalTable_a294f52f-4cfb-4f29-a9f6-694fe4099c58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_af192d07-593b-48c6-91ee-0afd49dd8ef7" w:customStyle="1">
-    <w:name w:val="Normal Table_af192d07-593b-48c6-91ee-0afd49dd8ef7"/>
+  <w:style w:type="table" w:styleId="NormalTable_7ba94a0a-8216-4e7a-a367-9a62491d0173" w:customStyle="1">
+    <w:name w:val="Normal Table_7ba94a0a-8216-4e7a-a367-9a62491d0173"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_774e1d3a-6b9e-48cc-ab65-ce78dad3051b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_af192d07-593b-48c6-91ee-0afd49dd8ef7"/>
+  <w:style w:type="table" w:styleId="TableGrid_508acdb3-a147-4e85-a27e-b61f169f0475" w:customStyle="1">
+    <w:name w:val="Table Grid_508acdb3-a147-4e85-a27e-b61f169f0475"/>
+    <w:basedOn w:val="NormalTable_7ba94a0a-8216-4e7a-a367-9a62491d0173"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7e258e2c-7c50-464e-a8e4-3951054208d7" w:customStyle="1">
-    <w:name w:val="Normal Table_7e258e2c-7c50-464e-a8e4-3951054208d7"/>
+  <w:style w:type="table" w:styleId="NormalTable_e3f0fadc-5fa6-4de7-beee-46e8d3eaf99b" w:customStyle="1">
+    <w:name w:val="Normal Table_e3f0fadc-5fa6-4de7-beee-46e8d3eaf99b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fab360f2-bfd8-4f88-a1d3-5edf806e1799" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7e258e2c-7c50-464e-a8e4-3951054208d7"/>
+  <w:style w:type="table" w:styleId="TableGrid_b299bdfa-7531-4d3c-8a84-741071c58094" w:customStyle="1">
+    <w:name w:val="Table Grid_b299bdfa-7531-4d3c-8a84-741071c58094"/>
+    <w:basedOn w:val="NormalTable_e3f0fadc-5fa6-4de7-beee-46e8d3eaf99b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a621ac60-5cde-4305-8538-b0affb2be110" w:customStyle="1">
-    <w:name w:val="Normal Table_a621ac60-5cde-4305-8538-b0affb2be110"/>
+  <w:style w:type="table" w:styleId="NormalTable_e5b5a5e0-dc6f-4f06-959e-80ac7ac2f4c2" w:customStyle="1">
+    <w:name w:val="Normal Table_e5b5a5e0-dc6f-4f06-959e-80ac7ac2f4c2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6e5ee16a-cc8f-4200-bed4-c6c5db540d70" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a621ac60-5cde-4305-8538-b0affb2be110"/>
+  <w:style w:type="table" w:styleId="TableGrid_b2d6aec3-2de8-4350-959b-1ae6c9aa598b" w:customStyle="1">
+    <w:name w:val="Table Grid_b2d6aec3-2de8-4350-959b-1ae6c9aa598b"/>
+    <w:basedOn w:val="NormalTable_e5b5a5e0-dc6f-4f06-959e-80ac7ac2f4c2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7448d7e4-ccab-4e17-b9b1-3e5241aa9c01" w:customStyle="1">
-    <w:name w:val="Normal Table_7448d7e4-ccab-4e17-b9b1-3e5241aa9c01"/>
+  <w:style w:type="table" w:styleId="NormalTable_c57b7bb3-1b08-401a-9446-8a3b82d70fb2" w:customStyle="1">
+    <w:name w:val="Normal Table_c57b7bb3-1b08-401a-9446-8a3b82d70fb2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9937eab9-0f4d-4666-9701-f6c205f3c077" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7448d7e4-ccab-4e17-b9b1-3e5241aa9c01"/>
+  <w:style w:type="table" w:styleId="TableGrid_621ec00e-31e7-4408-a0b0-a25722cbd23f" w:customStyle="1">
+    <w:name w:val="Table Grid_621ec00e-31e7-4408-a0b0-a25722cbd23f"/>
+    <w:basedOn w:val="NormalTable_c57b7bb3-1b08-401a-9446-8a3b82d70fb2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_57966654-eb52-401f-9280-9903b0b9c633" w:customStyle="1">
-    <w:name w:val="Normal Table_57966654-eb52-401f-9280-9903b0b9c633"/>
+  <w:style w:type="table" w:styleId="NormalTable_88304110-9307-4f13-a071-137a1c3ca31d" w:customStyle="1">
+    <w:name w:val="Normal Table_88304110-9307-4f13-a071-137a1c3ca31d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bcc4d481-453e-4ffb-8fbc-bf72dfd1062c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_57966654-eb52-401f-9280-9903b0b9c633"/>
+  <w:style w:type="table" w:styleId="TableGrid_fbe6dedf-6045-4ed4-a130-df025cc034ef" w:customStyle="1">
+    <w:name w:val="Table Grid_fbe6dedf-6045-4ed4-a130-df025cc034ef"/>
+    <w:basedOn w:val="NormalTable_88304110-9307-4f13-a071-137a1c3ca31d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_70924b31-234d-4688-a047-e7a8cfb26aaf" w:customStyle="1">
-    <w:name w:val="Normal Table_70924b31-234d-4688-a047-e7a8cfb26aaf"/>
+  <w:style w:type="table" w:styleId="NormalTable_2a68c729-a20f-465d-969f-c246f0043614" w:customStyle="1">
+    <w:name w:val="Normal Table_2a68c729-a20f-465d-969f-c246f0043614"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f65ca32c-fb86-4a7b-9e4f-fe9b4fe651d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_70924b31-234d-4688-a047-e7a8cfb26aaf"/>
+  <w:style w:type="table" w:styleId="TableGrid_465a83dd-7e3c-4387-868e-21ff638c8cf6" w:customStyle="1">
+    <w:name w:val="Table Grid_465a83dd-7e3c-4387-868e-21ff638c8cf6"/>
+    <w:basedOn w:val="NormalTable_2a68c729-a20f-465d-969f-c246f0043614"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1b7f908f-9780-48af-bb2e-4ff3d5536bc7" w:customStyle="1">
-    <w:name w:val="Normal Table_1b7f908f-9780-48af-bb2e-4ff3d5536bc7"/>
+  <w:style w:type="table" w:styleId="NormalTable_f2f3caa9-cd35-4755-813b-2c86b987753f" w:customStyle="1">
+    <w:name w:val="Normal Table_f2f3caa9-cd35-4755-813b-2c86b987753f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6c5d0b32-2b97-4877-b8eb-ab55acde7ea0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1b7f908f-9780-48af-bb2e-4ff3d5536bc7"/>
+  <w:style w:type="table" w:styleId="TableGrid_d9a78aef-2c91-4696-8bab-580215207c53" w:customStyle="1">
+    <w:name w:val="Table Grid_d9a78aef-2c91-4696-8bab-580215207c53"/>
+    <w:basedOn w:val="NormalTable_f2f3caa9-cd35-4755-813b-2c86b987753f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>