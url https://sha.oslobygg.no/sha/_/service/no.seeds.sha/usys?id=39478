--- v2 (2026-05-09)
+++ v3 (2026-07-21)
@@ -6798,51 +6798,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b2d6aec3-2de8-4350-959b-1ae6c9aa598b"/>
+      <w:tblStyle w:val="TableGrid_7687114d-1c87-46df-bacf-51fc763b94a7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7002"/>
       <w:gridCol w:w="7002"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6853,51 +6853,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.05.2026 12:14:43 </w:t>
+            <w:t xml:space="preserve">21.07.2026 11:42:35 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -6925,51 +6925,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_621ec00e-31e7-4408-a0b0-a25722cbd23f"/>
+      <w:tblStyle w:val="TableGrid_cf883ad7-6d47-47d9-b5aa-0ff5626a0ed1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9396"/>
       <w:gridCol w:w="3371"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -7027,51 +7027,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+            <w:pStyle w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -7084,59 +7084,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+      <w:pStyle w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d9a78aef-2c91-4696-8bab-580215207c53"/>
+      <w:tblStyle w:val="TableGrid_88ab0080-93a0-47f6-998f-c4ab86c413f6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9103"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7147,51 +7147,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9103"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fbe6dedf-6045-4ed4-a130-df025cc034ef"/>
+            <w:tblStyle w:val="TableGrid_080c6ce9-9484-407b-9fec-f2810cea47ef"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7292,72 +7292,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+            <w:pStyle w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_465a83dd-7e3c-4387-868e-21ff638c8cf6"/>
+            <w:tblStyle w:val="TableGrid_d4456b48-5573-4ae7-b570-51163da80016"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7458,62 +7458,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+            <w:pStyle w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+      <w:pStyle w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8446,629 +8446,629 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720" w:customStyle="1">
-    <w:name w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+  <w:style w:type="paragraph" w:styleId="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e" w:customStyle="1">
+    <w:name w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+    <w:basedOn w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_df5fc427-2d06-491b-9a13-27c92c3d8c0a" w:customStyle="1">
-    <w:name w:val="Normal Table_df5fc427-2d06-491b-9a13-27c92c3d8c0a"/>
+  <w:style w:type="table" w:styleId="NormalTable_3659c05b-4bd4-4197-97cb-d4c67637f518" w:customStyle="1">
+    <w:name w:val="Normal Table_3659c05b-4bd4-4197-97cb-d4c67637f518"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_88ccec4c-cbae-40d1-902c-a21399f7cab8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_df5fc427-2d06-491b-9a13-27c92c3d8c0a"/>
+  <w:style w:type="table" w:styleId="TableGrid_8575e853-ad9a-41b3-95c2-dcc15fd32baa" w:customStyle="1">
+    <w:name w:val="Table Grid_8575e853-ad9a-41b3-95c2-dcc15fd32baa"/>
+    <w:basedOn w:val="NormalTable_3659c05b-4bd4-4197-97cb-d4c67637f518"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+    <w:basedOn w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_8624f055-11c3-4c66-ba1c-fe9908c64720"/>
+    <w:basedOn w:val="Normal_7bf54994-4167-41ce-a58b-e9f50bfae88e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0f643639-9c76-4672-a863-3a83b7154cc2" w:customStyle="1">
-    <w:name w:val="Normal Table_0f643639-9c76-4672-a863-3a83b7154cc2"/>
+  <w:style w:type="table" w:styleId="NormalTable_071a61da-8482-4713-aec3-d51a13f47eec" w:customStyle="1">
+    <w:name w:val="Normal Table_071a61da-8482-4713-aec3-d51a13f47eec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f6a6ffef-e22f-4219-addc-60544752de62" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0f643639-9c76-4672-a863-3a83b7154cc2"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8e26c79-c321-4b98-8c0e-b5919597ecfa" w:customStyle="1">
+    <w:name w:val="Table Grid_c8e26c79-c321-4b98-8c0e-b5919597ecfa"/>
+    <w:basedOn w:val="NormalTable_071a61da-8482-4713-aec3-d51a13f47eec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a294f52f-4cfb-4f29-a9f6-694fe4099c58" w:customStyle="1">
-    <w:name w:val="Normal Table_a294f52f-4cfb-4f29-a9f6-694fe4099c58"/>
+  <w:style w:type="table" w:styleId="NormalTable_c0a7e4c9-5e30-42a7-bf1e-43f6dcf4eb38" w:customStyle="1">
+    <w:name w:val="Normal Table_c0a7e4c9-5e30-42a7-bf1e-43f6dcf4eb38"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d10e8020-30cb-441a-bfb8-244b9c0e5b58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a294f52f-4cfb-4f29-a9f6-694fe4099c58"/>
+  <w:style w:type="table" w:styleId="TableGrid_a37035e7-a465-44fa-af3b-0999d6aff54a" w:customStyle="1">
+    <w:name w:val="Table Grid_a37035e7-a465-44fa-af3b-0999d6aff54a"/>
+    <w:basedOn w:val="NormalTable_c0a7e4c9-5e30-42a7-bf1e-43f6dcf4eb38"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7ba94a0a-8216-4e7a-a367-9a62491d0173" w:customStyle="1">
-    <w:name w:val="Normal Table_7ba94a0a-8216-4e7a-a367-9a62491d0173"/>
+  <w:style w:type="table" w:styleId="NormalTable_37fee4be-d3d2-4763-a78f-d48e5e522948" w:customStyle="1">
+    <w:name w:val="Normal Table_37fee4be-d3d2-4763-a78f-d48e5e522948"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_508acdb3-a147-4e85-a27e-b61f169f0475" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7ba94a0a-8216-4e7a-a367-9a62491d0173"/>
+  <w:style w:type="table" w:styleId="TableGrid_b8a22ac9-44f0-4eb3-ad99-c2f81893a263" w:customStyle="1">
+    <w:name w:val="Table Grid_b8a22ac9-44f0-4eb3-ad99-c2f81893a263"/>
+    <w:basedOn w:val="NormalTable_37fee4be-d3d2-4763-a78f-d48e5e522948"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e3f0fadc-5fa6-4de7-beee-46e8d3eaf99b" w:customStyle="1">
-    <w:name w:val="Normal Table_e3f0fadc-5fa6-4de7-beee-46e8d3eaf99b"/>
+  <w:style w:type="table" w:styleId="NormalTable_8004b687-7f87-4589-b00b-a517e33efe73" w:customStyle="1">
+    <w:name w:val="Normal Table_8004b687-7f87-4589-b00b-a517e33efe73"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b299bdfa-7531-4d3c-8a84-741071c58094" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e3f0fadc-5fa6-4de7-beee-46e8d3eaf99b"/>
+  <w:style w:type="table" w:styleId="TableGrid_312b6313-50c9-4384-83ff-7af14a785684" w:customStyle="1">
+    <w:name w:val="Table Grid_312b6313-50c9-4384-83ff-7af14a785684"/>
+    <w:basedOn w:val="NormalTable_8004b687-7f87-4589-b00b-a517e33efe73"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e5b5a5e0-dc6f-4f06-959e-80ac7ac2f4c2" w:customStyle="1">
-    <w:name w:val="Normal Table_e5b5a5e0-dc6f-4f06-959e-80ac7ac2f4c2"/>
+  <w:style w:type="table" w:styleId="NormalTable_64704a11-0041-4e96-8c0b-06a473a3771e" w:customStyle="1">
+    <w:name w:val="Normal Table_64704a11-0041-4e96-8c0b-06a473a3771e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b2d6aec3-2de8-4350-959b-1ae6c9aa598b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e5b5a5e0-dc6f-4f06-959e-80ac7ac2f4c2"/>
+  <w:style w:type="table" w:styleId="TableGrid_7687114d-1c87-46df-bacf-51fc763b94a7" w:customStyle="1">
+    <w:name w:val="Table Grid_7687114d-1c87-46df-bacf-51fc763b94a7"/>
+    <w:basedOn w:val="NormalTable_64704a11-0041-4e96-8c0b-06a473a3771e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c57b7bb3-1b08-401a-9446-8a3b82d70fb2" w:customStyle="1">
-    <w:name w:val="Normal Table_c57b7bb3-1b08-401a-9446-8a3b82d70fb2"/>
+  <w:style w:type="table" w:styleId="NormalTable_7591495c-d862-41bf-b2da-fe7d4383c0bf" w:customStyle="1">
+    <w:name w:val="Normal Table_7591495c-d862-41bf-b2da-fe7d4383c0bf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_621ec00e-31e7-4408-a0b0-a25722cbd23f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c57b7bb3-1b08-401a-9446-8a3b82d70fb2"/>
+  <w:style w:type="table" w:styleId="TableGrid_cf883ad7-6d47-47d9-b5aa-0ff5626a0ed1" w:customStyle="1">
+    <w:name w:val="Table Grid_cf883ad7-6d47-47d9-b5aa-0ff5626a0ed1"/>
+    <w:basedOn w:val="NormalTable_7591495c-d862-41bf-b2da-fe7d4383c0bf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88304110-9307-4f13-a071-137a1c3ca31d" w:customStyle="1">
-    <w:name w:val="Normal Table_88304110-9307-4f13-a071-137a1c3ca31d"/>
+  <w:style w:type="table" w:styleId="NormalTable_47ba6be8-1001-4030-b498-cf8ab290098f" w:customStyle="1">
+    <w:name w:val="Normal Table_47ba6be8-1001-4030-b498-cf8ab290098f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fbe6dedf-6045-4ed4-a130-df025cc034ef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88304110-9307-4f13-a071-137a1c3ca31d"/>
+  <w:style w:type="table" w:styleId="TableGrid_080c6ce9-9484-407b-9fec-f2810cea47ef" w:customStyle="1">
+    <w:name w:val="Table Grid_080c6ce9-9484-407b-9fec-f2810cea47ef"/>
+    <w:basedOn w:val="NormalTable_47ba6be8-1001-4030-b498-cf8ab290098f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2a68c729-a20f-465d-969f-c246f0043614" w:customStyle="1">
-    <w:name w:val="Normal Table_2a68c729-a20f-465d-969f-c246f0043614"/>
+  <w:style w:type="table" w:styleId="NormalTable_cbc0d4cb-0b2c-4d5f-ae89-8b58c43c5515" w:customStyle="1">
+    <w:name w:val="Normal Table_cbc0d4cb-0b2c-4d5f-ae89-8b58c43c5515"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_465a83dd-7e3c-4387-868e-21ff638c8cf6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2a68c729-a20f-465d-969f-c246f0043614"/>
+  <w:style w:type="table" w:styleId="TableGrid_d4456b48-5573-4ae7-b570-51163da80016" w:customStyle="1">
+    <w:name w:val="Table Grid_d4456b48-5573-4ae7-b570-51163da80016"/>
+    <w:basedOn w:val="NormalTable_cbc0d4cb-0b2c-4d5f-ae89-8b58c43c5515"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2f3caa9-cd35-4755-813b-2c86b987753f" w:customStyle="1">
-    <w:name w:val="Normal Table_f2f3caa9-cd35-4755-813b-2c86b987753f"/>
+  <w:style w:type="table" w:styleId="NormalTable_e41b2594-248f-41ba-9643-50226ecb85fa" w:customStyle="1">
+    <w:name w:val="Normal Table_e41b2594-248f-41ba-9643-50226ecb85fa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d9a78aef-2c91-4696-8bab-580215207c53" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2f3caa9-cd35-4755-813b-2c86b987753f"/>
+  <w:style w:type="table" w:styleId="TableGrid_88ab0080-93a0-47f6-998f-c4ab86c413f6" w:customStyle="1">
+    <w:name w:val="Table Grid_88ab0080-93a0-47f6-998f-c4ab86c413f6"/>
+    <w:basedOn w:val="NormalTable_e41b2594-248f-41ba-9643-50226ecb85fa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>